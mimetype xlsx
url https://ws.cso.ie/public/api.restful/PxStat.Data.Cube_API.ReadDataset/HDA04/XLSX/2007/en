--- v0 (2025-10-25)
+++ v1 (2026-07-08)
@@ -1,130 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff6b9399d2c94a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a03d8bf9b7204f58b58bbc4331acab7f.psmdcp" Id="R9254da9a9ee149f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbcb09ebc9bd4bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87d680db601f4eac84ab261a2fd6b9bb.psmdcp" Id="R4acd4125725341de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>HDA04</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Household Distributional Accounts</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>4/17/2025 11:00:00 AM</x:t>
+    <x:t>17/04/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HDA04/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HDA</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Justin Flannery</x:t>
+    <x:t>Gavin Gormley</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>nat_acc@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 1 498 4262</x:t>
+    <x:t>(+353) 1 498 4022</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -463,387 +463,170 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...335 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="14">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="14">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04127V04893" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField name="Household Composition" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04122V04888" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField name="Income &amp; Wealth Distributive Transaction" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J897" totalsRowShown="0">
   <x:autoFilter ref="A1:J897"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04127V04893"/>
     <x:tableColumn id="6" name="Household Composition"/>
     <x:tableColumn id="7" name="C04122V04888"/>
     <x:tableColumn id="8" name="Income &amp; Wealth Distributive Transaction"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1114,51 +897,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HDA04/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1345,51 +1128,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J897"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="31.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="77.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="53.139196" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="11.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="9.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -30083,51 +29866,51 @@
       <x:c r="G897" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H897" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I897" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J897" s="0">
         <x:v>1310.8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -30144,51 +29927,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J897" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="HDA04C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Household Distributional Accounts"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="14">
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
@@ -31150,27 +30933,10780 @@
         <x:n v="-5873.24"/>
         <x:n v="704.77"/>
         <x:n v="18546.21"/>
         <x:n v="-365.07"/>
         <x:n v="-4029.08"/>
         <x:n v="4020.95"/>
         <x:n v="-116.12"/>
         <x:n v="2583.92"/>
         <x:n v="-4618.94"/>
         <x:n v="548.01"/>
         <x:n v="46676.69"/>
         <x:n v="96.41"/>
         <x:n v="-10425.09"/>
         <x:n v="9616.64"/>
         <x:n v="-313.84"/>
         <x:n v="4700.2"/>
         <x:n v="-10951.61"/>
         <x:n v="1310.8"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="9419.5"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="185.53"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1945.34"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2780.85"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-73.95"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="3628.48"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-2103.64"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="308.38"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="122.93"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="429.33"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-19.54"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1786.46"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-201.51"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="3088.3"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-90.18"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="9.54"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="4487.73"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="121.12"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-993.36"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1760.17"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-223.13"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="1536.42"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1016.55"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="155.27"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="3468.51"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-173.49"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-656.17"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1188.5"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-14.53"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="3233.5"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-584.19"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="81.57"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="1347.28"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="720.85"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-381.58"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2235.41"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-205.73"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5541.82"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-545.29"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="77.81"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="15148.74"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="213.27"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-3582.78"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="4059.78"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-321.01"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2628.47"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-3374.27"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="491.8"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="7841.22"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="48.48"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1811.44"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2283.53"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-139.05"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2274.45"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1930.71"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="278.54"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="27556.77"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-108.21"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-6360.61"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="5179.09"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-464.9"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5888.26"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-5934.8"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="869.04"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="8374.4"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="358.39"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1603.09"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2448.08"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-170.38"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4048.98"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1607.2"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="184.23"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="178.4"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="301.23"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-15.22"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1631.24"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-191.74"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="3010.44"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-137.31"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="9.51"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="4866.77"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="262.21"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1040.96"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1807.41"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-164.86"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="1304.71"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1309.63"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="154.12"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="2972.73"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-61.07"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-560.01"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="758.75"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="30.94"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2752.47"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-588.96"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="61.29"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="1750.98"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="865.41"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-475.94"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2554.51"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-193.32"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5808.97"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-899.57"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="98.52"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="14618.68"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="372.44"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-3327.97"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="4031.68"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-295.91"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2358.78"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-3396.23"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="410.9"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="9128.37"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-0.89"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-2225.82"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2486.73"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-133.58"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2579.45"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-2389.56"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="289.4"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="29397.06"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-920.45"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-6740.07"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="5616.82"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-418.47"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5029.6"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-6742.6"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="807.89"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="8121.72"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="661.73"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1667.33"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2476.15"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-107.43"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="3890.6"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1695.11"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="209.34"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="157.65"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="468.22"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-46.64"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1312.79"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-146.2"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2878.46"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-161.78"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="13.18"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="5166.29"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="225.53"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1235.18"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2017.78"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-191.15"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="1741.24"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1388.63"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="171.42"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="3005.95"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="94.09"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-609.68"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1041.86"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-42.04"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2769.1"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-735.78"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="78.64"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="1330.72"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="1065.32"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-361.17"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2468.06"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-124.22"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5971.36"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-746.11"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="77.14"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="14700.68"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="679.75"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-3591.43"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2960.82"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-251.18"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2504.69"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-3432.78"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="431.23"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="10472.32"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="177.84"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-2482.93"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2367.28"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-132.02"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2522.53"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-2828.58"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="352.72"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="29027.76"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="509.7"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-6851.05"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="6111.33"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-260.96"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5796.84"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-7329.43"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="898.32"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="8285.8"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="407.7"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1700.69"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2291.7"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-109.94"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="3410.11"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1865.16"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="193.83"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="170.74"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="279.11"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-57.29"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1450.71"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-146.6"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="3237.23"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-184.55"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="13.25"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="5588.62"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="246.59"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1347.52"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2280.26"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-189.61"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="1445.42"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1580.28"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="162.55"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="2701.8"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="11.45"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-523.05"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="917.68"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="71.88"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2439.81"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-611.6"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="55.31"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="1033.2"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="1205.5"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-401.72"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2625.59"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-196.16"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6415.86"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-886.45"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="81.86"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="15650.65"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="547.38"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-3783.48"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2830.26"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-230.12"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2804.68"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-3855.76"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="411.13"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="10577.14"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="441.3"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-2348.14"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2715.47"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-93.71"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2632.21"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-2692.18"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="288.35"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="29090.11"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="8.62"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-6806.13"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="5697.28"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-276.61"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5253.79"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-6969.94"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="736.47"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="8546.32"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="530.1"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1697.54"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2928.53"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-104.08"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="3462.9"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1970.07"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="213.41"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="72.28"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="532.32"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-34.03"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1423.1"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-169.07"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2916.36"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-162.29"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="9.27"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="5613.93"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="356.55"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1340.17"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2191.26"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-193.76"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="1691.39"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1619.14"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="166.82"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="2522.45"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="151.52"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-293.12"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="920.46"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-80.97"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2129.65"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-550.65"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="51.01"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="982.25"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="839.39"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-363.38"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2738.64"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-225.78"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6851.54"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-972.33"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="92.5"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="16089.1"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="702.22"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-3789.78"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2752.27"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-272.71"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2368.61"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-4101.59"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="453.51"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="10855.3"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="436.18"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-2669.34"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3233.1"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-144.72"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2368.42"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-3017"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="342.88"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="31337.66"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="383.94"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-7361.89"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="6113.57"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-320.94"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4803.16"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-7865.87"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="875.02"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="9175.62"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="706.37"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1849.35"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3411.61"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-163.13"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="3505.56"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-2041.15"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="197.43"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="123.12"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="535.93"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-36.15"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1602.88"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-214.35"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="3385.33"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-167.61"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="8.99"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="5820.08"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="274.36"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1306.61"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2440.95"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-262.22"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="1640.98"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1723.53"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="166.41"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="2714.22"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="76.45"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-483.36"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1567.72"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-18.19"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2265.63"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-547.52"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="45.31"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="1502.39"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="1556.52"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-430.49"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2905.45"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-264.16"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="7249.67"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1029.48"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="91.5"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="15657.03"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="429.86"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-3721.34"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3125.48"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-283.47"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2032.58"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-3948.08"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="385.75"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="11974.07"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="108.02"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-2920.59"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2493.77"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-148.19"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2315.64"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-3146.45"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="311.82"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="33908.4"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="324.63"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-7842.68"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="6385.63"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-519.96"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4917.96"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-8371.56"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="818"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="10293.99"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="151.22"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-2009.94"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2573.44"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-154.76"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="3616.59"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-2108.43"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="161.52"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="117.24"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="85.59"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-37"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2033.39"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-203.97"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="3630.23"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-176.66"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="7.61"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="6481.83"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="27.49"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1536.5"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3170.38"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-234.57"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="1606.02"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1969.79"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="150.83"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="3133.85"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="18.59"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-534.68"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1051.31"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="4.33"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2309.29"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-571.98"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="36.5"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="1643.46"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="162.1"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-421.98"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3821.98"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-233.75"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="7335.65"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1035.3"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="70.95"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="14854.58"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="165.47"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-3400.79"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3370.97"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-251.9"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="1805.23"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-3566.39"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="279.26"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="12819.31"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-4.78"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-2890.58"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2484.11"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-142.59"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2427.89"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-3304.01"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="262.35"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="36913.29"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="2633.05"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-8286.9"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="6780.59"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-469.07"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4384.7"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-8823.73"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="699.19"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="11535.61"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="1403.37"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-2420.43"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3354.57"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-31.77"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="3236.13"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-2296.53"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="240.24"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="220.69"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="294.06"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-46.85"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2184.34"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-258.51"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4326.1"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-209.42"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="13.33"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="6470.28"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="186.93"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1569.84"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3030.01"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-280.15"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="1445.38"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1817.41"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="189.51"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="3574.33"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="89.47"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-638.59"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="827.2"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-28.37"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2431.33"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-609.25"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="57.4"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="1957.32"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="497.02"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-445.64"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3817.4"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-281.96"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="7527.59"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-960.18"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="92.83"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="17786.72"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="450.1"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-4170.6"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="4460.06"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-316.98"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="1819.44"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-4420.65"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="470.67"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="12197.61"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="280.31"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-2806.91"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2327.48"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-165.97"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2487.28"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-2682.06"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="281.45"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="38525.62"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="1152"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-8842.32"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="6732.56"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-493.49"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4485.25"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-9405.66"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="992.04"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="12208.1"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="571"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-2497.35"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3299.95"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-115.57"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2998.08"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-2487.31"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="279.42"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="196.96"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="744.93"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-30.18"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2639.21"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-306.04"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4889.12"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-270.67"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="17.01"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="6936.55"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="322.1"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1621.66"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3587.97"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-308.31"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="1438.59"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1970.41"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="200.56"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="3453.95"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="116.45"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-638.19"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1288.9"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-86.74"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2572.89"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-930.26"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="85.31"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="2022.61"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="736.1"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-478.11"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3970.3"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-160.38"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="7665.59"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1179.57"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="104.37"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="18548.63"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="541.23"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-4251.56"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="4298.92"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-351.07"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="1740"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-4177.1"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="480.49"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="16255.51"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="358.3"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-3653.3"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2795.57"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-213.37"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2759.04"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-3788.01"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="454.34"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="38584.26"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="1020.26"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-8743.39"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="5964.93"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-563.34"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="3903.34"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-9064"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1084.24"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="13323.57"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="179.61"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-2597.68"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="4426.12"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-211.99"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="3404.98"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-2835.59"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="194.75"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="424.05"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="539.99"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-91.08"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3333.21"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-350.87"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5211.89"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-264.5"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="12.97"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="8374.44"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="546.09"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1829.23"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3064.36"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-292.01"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="1535.13"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-2175.14"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="141.95"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="4706.97"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="53.53"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-894.51"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1087.91"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-82.19"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2782.52"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-902.89"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="53.12"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="2600.02"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="412.26"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-658.75"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="4623.12"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-328.91"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="8313.07"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1412.01"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="88.51"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="19853.85"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="439.71"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-4381.23"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3576.13"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-371.44"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="1771.46"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-4541.53"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="312.99"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="16467.9"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="1061.27"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-3526.61"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3349.8"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-178.68"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2713.43"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-4319.99"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="298.48"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="40362.22"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="495.9"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-8969.84"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="6430.88"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-582.7"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4033.95"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-9177.62"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="633.85"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="19072.87"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="708.44"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-3860.6"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="6136.41"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-356.59"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="7096.4"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-4363.47"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="288.85"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="553.44"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="266.42"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-185.82"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2108.3"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-215.66"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4477.15"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-503.42"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="27.37"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="8291.53"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="584.11"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1716.94"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2367.3"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-299.06"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2023.5"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-2053.47"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="134.29"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="3404.74"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="90.93"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-601.51"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="951.87"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-70.43"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2310.78"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-681.01"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="40.42"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="2493.94"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="597.57"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-707.82"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="4334.26"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-308.6"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="10035.72"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1443.87"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="86.98"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="19605.94"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="474.26"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-4073.54"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3314.62"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-378.96"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="1696.31"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-4258.7"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="290.11"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="15388.9"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="326.5"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-3256.92"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3291.07"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-217.94"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2469.69"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-3649.54"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="242.47"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="36989.5"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="611.46"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-7843.7"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="7215.84"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-574.1"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5479.01"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-8380.66"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="561.11"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="26750.28"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="1601.53"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-6013.9"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="6778.94"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-409.52"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="7476.11"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-6822.73"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="806.81"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="727.81"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="400.28"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-242.58"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2222.77"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-247.56"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4150.85"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-652.92"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="64.47"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="7437.74"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="594.49"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1662.44"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2493.91"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-299.56"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="1590.15"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1950.61"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="224.04"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="4358.82"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="60.49"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-834.71"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1755.17"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-26.91"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2701.55"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-940.37"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="100.18"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="2370.68"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="638.86"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-686.95"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="4094.21"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-340.77"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="9112.5"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1560.88"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="164.81"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="18873.48"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="1170.17"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-4129.94"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3828.14"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-387.8"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2339.31"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-4446.76"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="527.73"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="15045.66"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="420.09"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-3376.54"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3155.57"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-221.65"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2668.23"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-3870.46"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="455.86"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="41399.7"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="801.41"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-9308.67"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="8092.18"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-634.59"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5213.27"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-10098.54"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1201.87"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="29736.97"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="1977.14"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-6191.05"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="7991.51"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-319.05"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="7625.22"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-7146.89"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="743.74"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="413.58"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="1247.47"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-192.86"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2403.89"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-184.06"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4098.18"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-604.77"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="54.73"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="8527.79"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="729.52"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-2166.68"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3883.05"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-232.88"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="1343.12"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-2499.79"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="258.94"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="3899.79"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="46.39"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-716.33"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1441.69"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="55.25"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2098.02"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-743.08"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="69.43"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="2881.73"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="905.78"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-821.45"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="5475.33"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-246.9"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="9580.28"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1780.94"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="173.57"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="21734.34"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="423.39"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-4884.1"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="4396.24"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-272.46"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="1695.57"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-5317.95"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="555.61"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="18725.43"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="1129.59"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-4163.47"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3755.45"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-173.6"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2476.32"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-4942.14"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="510.7"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="42278.18"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="809.48"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-9721.05"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="8539.72"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-411.9"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5199.68"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-10974"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1146.08"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="32961.4"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="6911.09"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-7241.88"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="8762.06"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-286.67"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="7058.28"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-8442.27"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="170"/>
+    <s v="Households with 3 or more adults"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1008.41"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="619.16"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="412.98"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-205.06"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2913.1"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-198.79"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4685.4"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-587.18"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="100"/>
+    <s v="1 adult aged 65 years and over, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="60.89"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="8535.92"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="351.25"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1800.01"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3236.57"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-218.45"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="1391.75"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-2074.92"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="110"/>
+    <s v="1 adult aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="241.37"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="5965.86"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-94.42"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1209.78"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1205.5"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="26.88"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2475.35"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1210.96"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="120"/>
+    <s v="1 adult, with children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="134.8"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="3253.18"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="1081.51"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-872.15"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="6288.2"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-265.9"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="11144.55"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1933.24"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="130"/>
+    <s v="2 adults, at least one aged 65 years or older, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="213.98"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="25383.02"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="454.67"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-5483.4"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="4365.22"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-289.57"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="1483.84"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-5873.24"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="140"/>
+    <s v="2 adults, both aged less than 65 years, no children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="704.77"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="18546.21"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-365.07"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-4029.08"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="4020.95"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-116.12"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="2583.92"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-4618.94"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="160"/>
+    <s v="2 adults, with at least 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="548.01"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="46676.69"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="96.41"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-10425.09"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="9616.64"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-313.84"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4700.2"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-10951.61"/>
+  </r>
+  <r>
+    <s v="HDA04C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="150"/>
+    <s v="2 adults, with less than 3 children under 18 years living at home"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1310.8"/>
+  </r>
+</pivotCacheRecords>
 </file>