--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbcb09ebc9bd4bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87d680db601f4eac84ab261a2fd6b9bb.psmdcp" Id="R4acd4125725341de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bacbed39a7446a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f7bbe3d35934855b44f7f0ae3dee194.psmdcp" Id="R7f4f55b7dc09445e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>