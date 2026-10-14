--- v0 (2025-10-25)
+++ v1 (2026-10-14)
@@ -1,130 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f1fcbf15b074e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1bb33d099871468d9fca5ae5ca0ee8b8.psmdcp" Id="R878b11ccac564810" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f0271fda23a4193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3ab2e06fafe4394a806bd14b1a33ff8.psmdcp" Id="R83a8b8e1d3544a64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>HDA02</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Household Distributional Accounts</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>4/17/2025 11:00:00 AM</x:t>
+    <x:t>17/04/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HDA02/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HDA</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Justin Flannery</x:t>
+    <x:t>Gavin Gormley</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>nat_acc@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 1 498 4262</x:t>
+    <x:t>(+353) 1 498 4022</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -469,363 +469,164 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...311 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="14">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="14">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04126V04892" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="Income Quintile" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04122V04888" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField name="Income &amp; Wealth Distributive Transaction" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J561" totalsRowShown="0">
   <x:autoFilter ref="A1:J561"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04126V04892"/>
     <x:tableColumn id="6" name="Income Quintile"/>
     <x:tableColumn id="7" name="C04122V04888"/>
     <x:tableColumn id="8" name="Income &amp; Wealth Distributive Transaction"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1096,51 +897,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HDA02/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1327,51 +1128,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J561"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="31.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="17.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="53.139196" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="11.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="9.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -19313,51 +19114,51 @@
       <x:c r="G561" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H561" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I561" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J561" s="0">
         <x:v>1981.61</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -19374,51 +19175,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J561" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="HDA02C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Household Distributional Accounts"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="14">
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
@@ -20039,27 +19840,6748 @@
         <x:n v="-5174.46"/>
         <x:n v="605.36"/>
         <x:n v="39289.93"/>
         <x:n v="-230.47"/>
         <x:n v="-8553.28"/>
         <x:n v="7512.96"/>
         <x:n v="-360.12"/>
         <x:n v="6296.69"/>
         <x:n v="-8905.59"/>
         <x:n v="1085.34"/>
         <x:n v="53186.85"/>
         <x:n v="9882.05"/>
         <x:n v="-12742.02"/>
         <x:n v="19370.22"/>
         <x:n v="-413.36"/>
         <x:n v="9422.47"/>
         <x:n v="-16509"/>
         <x:n v="1981.61"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="1466.64"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-336.05"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-215.65"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1951.06"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-280.52"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4920.28"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-604.41"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="74.33"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="4539.41"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-303.15"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-719.12"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1690.98"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-247.97"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5671.84"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-796.39"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="104.12"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="11188.07"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-109.5"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-2103.87"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2604.33"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-314.38"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5226.45"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1873.12"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="270.39"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="20299.62"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="4.15"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-4399.04"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3122.27"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-342.29"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5002.92"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-3844.72"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="585.24"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="31898.92"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="2181.42"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-8313.14"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="11905.14"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-458.66"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6998.22"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-8460.98"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1237.9"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="2885.5"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-777.06"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-509.05"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1647.02"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-277.46"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4632.73"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-958.26"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="96.08"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="4295.16"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-60.93"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-655.22"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1840.86"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-261.66"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6085.83"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-750.01"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="61.17"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="11424.57"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-85.77"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-2160.3"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2407.19"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-325.54"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5079.97"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-2329.42"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="257.83"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="20915.89"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="114.12"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-4512.51"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2839.59"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-331.7"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5006.57"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-4382.23"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="526.26"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="31766.29"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="1986.91"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-8152"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="12600.57"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-340.94"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6088.31"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-8651.12"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1074.52"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="1507.52"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-145.94"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-226.51"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1489.84"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-256.46"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4770.15"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-561.41"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="54.56"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="5187.28"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-140.79"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-905.48"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1666.86"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-234.55"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6028.01"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1074.89"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="106.58"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="11527.75"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="225.69"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-2269.83"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2138.05"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-299.02"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5494.28"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-2371.68"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="281.34"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="22046.13"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="434.06"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-4938.2"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2973.02"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-297.74"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4874.52"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-4975.91"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="625.67"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="31714.39"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="3509.16"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-8505.39"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="12488.3"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-167.43"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6907.87"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-9334.32"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1163.86"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="1778.7"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-274.82"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-285.16"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1548.31"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-189.05"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4802.86"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-640.35"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="43.57"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="4441.26"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-31.26"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-711.81"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1754.45"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-231.5"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5663.38"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-932.34"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="69.76"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="9742.37"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="100.39"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1889.1"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2449.82"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-242.54"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5616.06"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1931.52"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="176.85"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="21378.66"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="292.29"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-4739"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2961.69"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-266.09"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5067.81"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-4873.16"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="518.46"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="35757.08"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="3061.05"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-9342.95"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="12094.67"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-241.67"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6489.01"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-10268.57"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1134.12"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="1726.89"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-70.72"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-226.4"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1711.9"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-236.78"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4566.43"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-688.51"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="49.12"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="5002.52"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="37.27"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-829.8"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1901.27"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-272.1"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5599.51"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1108"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="86.81"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="11135.12"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="269.83"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-2108.68"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2543.15"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-326.36"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5518.28"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-2340.46"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="225.97"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="21747.47"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="438.83"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-4826.46"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3116"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-364.8"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4918.19"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-5164.65"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="574.83"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="36407.28"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="3257.01"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-9557.92"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="13028.6"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-312"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5989.62"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-10957.32"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1267.7"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="2494.93"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-100.67"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-422.85"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1828.66"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-323.24"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5035.22"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-782.47"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="56.07"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="5778.56"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="115.03"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1033.47"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2054.09"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-323.7"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5612.63"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1179.4"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="91.74"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="12898.52"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="224.95"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-2506.08"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2788.67"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-339.06"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5339.21"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-2538.37"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="234.15"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="23760.27"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="487.52"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-5249.36"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3641.01"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-373.63"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4827.17"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-5623.83"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="563.44"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="35942.66"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="3285.32"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-9378.8"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="13621.06"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-514.02"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6499.13"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-10851.31"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1079.8"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="2601.46"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-9.26"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-368.42"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="1616.19"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-270.3"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4878.4"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-693.04"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="34.21"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="5848.56"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="31.46"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1029.87"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2280.52"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-296.4"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5547.1"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1173.76"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="69.87"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="14495.79"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="119.7"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-2758.36"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2757.75"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-310.67"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5256.16"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-2898.58"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="207.45"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="24460.41"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="196.38"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-5261.65"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3911.48"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-376.15"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5218.43"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-5536.78"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="442.29"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="38851.32"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="2900.45"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-9700.06"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="14720.22"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-432.76"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6215.51"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-11254.12"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="914.4"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="3205.65"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="71.04"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-471.11"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2018.94"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-296.8"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5057.55"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-816.7"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="66.57"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="6352.86"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="126.02"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1026.55"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2273.58"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-349.56"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6227.18"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1074"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="93.42"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="15751.91"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="398.27"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-3121.77"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2799.74"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-367.32"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5421.34"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-3062.26"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="310.81"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="27418.19"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="696.7"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-5934.75"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="4416.64"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-417.92"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4678.83"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-5882.67"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="638.15"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="39539.56"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="3061.21"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-10387.01"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="15224.72"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-425.59"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6373.61"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-11565.52"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1228.52"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="3893.09"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="152.34"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-591.25"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2254.75"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-369.31"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4952.38"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1343.6"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="92.01"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="8031.78"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="200.74"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1322.54"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2482.04"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-405.25"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5756.27"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1697.8"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="122.47"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="16909.98"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="339.79"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-3248.43"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3247.43"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-437.94"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5797.81"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-3575.61"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="341.8"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="27055.07"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="839.73"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-5751.28"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="4841.07"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-424.6"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5425.02"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-6206.88"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="716.32"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="42316.64"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="2877.78"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-11000.25"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="15020.45"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-467.72"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6035.16"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-11043.44"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1433.14"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="4239.69"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="15.72"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-658.64"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2285.64"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-432.95"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5458.43"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1089.06"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="52.51"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="9029.9"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="144.34"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1580.45"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2914.74"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-441.85"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6374.73"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-2147.89"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="131.64"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="17769.98"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="174.36"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-3499.07"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3544.68"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-457.34"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5457.85"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-3286.45"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="214.02"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="32345.37"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="436.47"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-7148.83"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="4826.27"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-465.4"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5508.86"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-6971.5"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="489.95"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="42728.08"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="2957.47"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-10061.94"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="16320.2"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-601.23"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6966.55"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-12134.37"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="848.49"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="6426.95"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-17.18"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1272.9"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2396.24"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-400.93"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="4982.55"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1779.99"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="94.26"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="9627.75"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="17.81"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1744.99"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2844.52"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-418.95"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6585.35"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1786.85"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="101.35"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="16156.56"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="63.96"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-3036.96"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3716.34"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-453.86"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="7048.26"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-3141.45"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="205.09"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="31315.96"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="209.17"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-6454.65"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="5090.06"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-508.21"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6456.08"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-6676.41"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="458.83"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="42273.63"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="3385.91"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-9737.35"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="15672.52"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-639.38"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="10516.32"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-11949.44"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="812.08"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="4646.82"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-6.47"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-925.15"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="2906.79"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-410.78"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6251.97"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1317.07"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="119.82"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="11090.16"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="83.97"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-2039.04"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3209.64"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-439.4"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="7538.55"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-2169.47"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="209.65"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="20286.48"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="279.96"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-4275.6"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="4291.74"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-503.67"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6995.43"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-4440.47"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="505.89"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="34051.78"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="515.68"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-7600.99"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="5425.11"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-547.07"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6346.1"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-7924.14"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="962.75"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="46888.93"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="4814.19"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-11414.96"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="16587.61"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-667.44"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="8119.92"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-14492.13"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1747.66"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="5651.66"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="35.5"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1206.1"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3228.71"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-308.79"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6573.88"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-1675.49"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="152.58"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="12887.41"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="120.42"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-2448.17"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3880.72"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-288.23"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="7207.87"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-2503.35"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="233.52"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="24333.53"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="215.88"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-5072.23"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="4827.5"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-333.48"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6429.85"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-5089.92"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="526.33"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="37975.84"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="455"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-8476.03"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="6410.09"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-367.06"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="5866.31"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-9184.09"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="985.99"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="47349.38"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="6441.98"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-11654.46"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="19539.86"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-488.04"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="8038.48"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-15556.71"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1614.38"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="7847.11"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-278.85"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-1584.35"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="3233.2"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-270.07"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6398.53"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-2025.68"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="209.76"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="16113.57"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-181.68"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-3102.58"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="4414.65"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-266.65"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6868.29"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-3077.65"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="340.97"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="25503.97"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-342.64"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-5284.22"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="5877.21"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-352.24"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6537.33"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-5174.46"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="605.36"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="39289.93"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="-230.47"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-8553.28"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="7512.96"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-360.12"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="6296.69"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-8905.59"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1085.34"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Compensation of Employees  - ESA code (D.1)"/>
+    <s v="Euro Million"/>
+    <n v="53186.85"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Net Property Income  - ESA code (D.4)"/>
+    <s v="Euro Million"/>
+    <n v="9882.05"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Net Social Contributions  - ESA code (D.61)"/>
+    <s v="Euro Million"/>
+    <n v="-12742.02"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Operating Surplus &amp; Mixed Income  - ESA code (B.2g/B.3g)"/>
+    <s v="Euro Million"/>
+    <n v="19370.22"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Other Current Transfers  - ESA code (D.7)"/>
+    <s v="Euro Million"/>
+    <n v="-413.36"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Social Benefits in Cash  - ESA code (D.62)"/>
+    <s v="Euro Million"/>
+    <n v="9422.47"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Taxes  - ESA code (D.5)"/>
+    <s v="Euro Million"/>
+    <n v="-16509"/>
+  </r>
+  <r>
+    <s v="HDA02C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Adjustment for Pension Entitlement  - ESA code (D.8)"/>
+    <s v="Euro Million"/>
+    <n v="1981.61"/>
+  </r>
+</pivotCacheRecords>
 </file>