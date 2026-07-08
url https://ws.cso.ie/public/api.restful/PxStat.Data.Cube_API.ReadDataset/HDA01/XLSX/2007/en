--- v0 (2025-10-25)
+++ v1 (2026-07-08)
@@ -1,130 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c19dd14f2e042f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9210468db65c49629b2046e594f57f15.psmdcp" Id="R750ae08a457d457d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4a345ca542d4c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32accac5aac7497c8027f54b2edae38b.psmdcp" Id="Rb17217b789be48cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>HDA01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Household Distributional Accounts</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>4/17/2025 11:00:00 AM</x:t>
+    <x:t>17/04/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HDA01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>HDA</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Justin Flannery</x:t>
+    <x:t>Gavin Gormley</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>nat_acc@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 1 498 4262</x:t>
+    <x:t>(+353) 1 498 4022</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -493,395 +493,172 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...343 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="14">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="14">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04126V04892" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="Income Quintiles" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04121V04887" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField name="Items of Consumption Expenditure" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J841" totalsRowShown="0">
   <x:autoFilter ref="A1:J841"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04126V04892"/>
     <x:tableColumn id="6" name="Income Quintiles"/>
     <x:tableColumn id="7" name="C04121V04887"/>
     <x:tableColumn id="8" name="Items of Consumption Expenditure"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1152,51 +929,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/HDA01/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1383,51 +1160,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J841"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="31.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="18.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="54.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="11.567768" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -28329,51 +28106,51 @@
       <x:c r="G841" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H841" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I841" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J841" s="0">
         <x:v>3518.37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -28390,51 +28167,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J841" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="HDA01C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Household Distributional Accounts"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="14">
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
@@ -29343,27 +29120,10108 @@
         <x:n v="7816.17"/>
         <x:n v="4065.43"/>
         <x:n v="893.51"/>
         <x:n v="2462.87"/>
         <x:n v="5305.63"/>
         <x:n v="2762.41"/>
         <x:n v="1436.08"/>
         <x:n v="708.58"/>
         <x:n v="532.27"/>
         <x:n v="3792.91"/>
         <x:n v="1521.74"/>
         <x:n v="1817.91"/>
         <x:n v="8541.04"/>
         <x:n v="4771.8"/>
         <x:n v="1071.68"/>
         <x:n v="3065.43"/>
         <x:n v="7078.62"/>
         <x:n v="3518.37"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="325.88"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="352.67"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="119.41"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="1853.74"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="325.25"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="156.54"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="2815.14"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="702.9"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="475.58"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="715.09"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="1246.54"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="870.98"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="393.8"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="356.91"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="118.02"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2095.36"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="481.42"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="231.42"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="3163.56"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="775.04"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="96.44"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="807.45"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="1371.39"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="995.48"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="531.56"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="446.26"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="275.88"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2531.73"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="658.16"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="629.27"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="3485.56"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1208.27"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="303.08"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1135"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2358.77"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="1783.1"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="688.04"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="531.09"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="316.09"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2717.86"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="952.68"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1111.01"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="3511.21"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1514.98"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="625.84"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1507.61"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2681.32"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2733.53"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1197.89"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="574.24"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="476.86"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2854.8"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="988.42"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1318.7"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="3637.21"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="2174.09"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="756.14"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1917.4"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="3635.92"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2010"/>
+    <s v="2010"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2729.99"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="400.26"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="338.9"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="127.91"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2101.37"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="325.99"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="282.69"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="2851.95"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="674.07"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="328.9"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="799.09"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="1211.03"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="1044.34"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="427.28"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="395.26"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="167.65"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2442.59"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="487.89"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="353.78"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="3172.87"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="811.33"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="213.33"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="878.47"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="1472.61"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="1273.19"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="543.13"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="441.38"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="185.12"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2623.62"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="639.05"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="604.44"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="3423.52"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1198.38"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="304.88"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1094.91"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2065.49"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="1808.23"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="728.15"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="494.72"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="398.4"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2599.29"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="750.5"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="794.94"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="3756.58"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1533.2"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="475.96"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1458.96"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2630.65"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2553.76"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="884.88"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="538.53"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="437.82"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2657.88"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="967.72"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1549.84"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="3861.91"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1919.03"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="510.01"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1562.28"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="3556.23"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2891.82"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="364.01"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="328.05"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="140.07"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2141.3"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="370.03"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="423.04"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="2814.77"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="587.8"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="311.7"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="737.16"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="1030.36"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="1088.63"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="477.18"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="392.16"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="142.42"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2470.49"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="517.15"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="429.53"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="3139.56"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="796.53"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="183.61"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="907.22"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="1631.7"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="1282.07"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="543.23"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="413.69"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="241.75"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2591.12"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="647.23"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="527.87"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="3428.86"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="999.99"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="240.74"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1023.53"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="1990.08"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="1842.72"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="739.7"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="468.98"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="416.59"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2733.3"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="824.5"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1253.91"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="3802.21"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1376.07"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="536.34"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1360.53"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2803.12"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2584.49"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="906.87"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="504.9"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="395.85"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2711.28"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="955.62"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1624.83"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="4238.49"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1711.4"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="275.91"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1599.56"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="3489.03"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2925.99"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="460.08"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="342.07"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="132.54"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2194.88"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="402.87"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="350.51"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="3066.44"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="735.47"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="224.44"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="770.33"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="1120.33"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="1207.82"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="464.25"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="397.47"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="160.43"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2379.01"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="530.43"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="421.91"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="3193.72"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="861.09"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="130.35"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="898.19"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="1585.27"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="1337.1"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="633.14"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="426.29"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="228.55"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2667.13"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="689.12"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="790.53"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="3601.53"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1176.72"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="167.27"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1083.45"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2281.67"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="1764.39"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="659.66"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="460.77"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="389.27"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2517.98"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="798.14"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1159.84"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="3852.81"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1549.1"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="247.32"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1306.52"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2944.02"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2388.09"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="806.03"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="505.19"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="493.41"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2696.19"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="920.84"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1329.25"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="4263.95"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1927.64"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="307.96"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1652.51"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="3796.34"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2965.69"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="482.47"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="382.89"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="266.76"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2137.56"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="482.86"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="500.74"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="3180"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="796.29"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="209.64"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="764.77"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="1298.66"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="1253.14"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="544.89"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="417.82"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="187.47"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2402.01"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="603.29"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="464.61"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="3363.29"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="973.63"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="109.78"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="934.46"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2076.59"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="1571.24"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="601.58"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="448.05"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="259.97"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2559.55"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="783.62"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="823.13"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="3740.44"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1302.15"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="181.13"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1138.41"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2305.97"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2095.01"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="670.96"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="482.83"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="312.12"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2477.64"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="837.63"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="956.89"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="3977.78"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1550.67"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="196.32"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1349.2"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2887.88"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2474.87"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="842.08"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="530.33"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="400.32"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2717.84"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="950.33"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1278.1"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="4503.17"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1949.53"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="201.48"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1535.4"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="3889.02"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="3044.83"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="416.71"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="360.41"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="137.46"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="1968.87"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="410.16"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="343.47"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="3295.87"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="649.29"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="90.8"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="693.52"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="1075.34"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="1126.95"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="529.1"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="399.72"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="165.99"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2342.44"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="488.49"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="303.06"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="3436.52"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="882.79"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="55.88"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="834.44"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="1540.8"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="1447.8"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="711.48"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="471.86"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="285.23"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2629.49"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="767.94"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="809.42"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="4033.24"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1319.44"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="133.57"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1172.19"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2074.66"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2121.88"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="857.91"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="508.49"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="377.67"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2725.33"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="940.45"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1696.25"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="4444.64"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1851.74"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="124.79"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1525.37"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="3242.4"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2789.81"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="873.43"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="608.01"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="490.78"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2796.62"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1165.19"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1179.76"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="5105.09"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="2258.1"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="147.47"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1800.33"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="4346.25"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="3640.89"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="532.15"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="441.62"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="139.5"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2216.38"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="617.66"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="466"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="3577.77"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="805.2"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="13.54"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="918.95"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="1658.76"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="1195.58"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="454.09"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="424.01"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="117.58"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2283.73"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="835.89"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="411.12"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="3566.17"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="863.82"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="10.13"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="856"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="1556.48"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="1310.89"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="617.82"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="479.55"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="229"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2528.04"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="792.29"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="672.48"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="4297.19"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1524.5"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="25.13"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1080.45"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="3175.57"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2167.73"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="838.31"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="454.84"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="585.09"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2791.68"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="713.76"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="817.07"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="4547.45"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1885.44"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="17.44"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1617.91"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="3451.85"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="3211.33"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1007.87"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="514.71"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="512.93"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3186.51"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="772.01"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="2146.79"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="5177.4"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="2244.7"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="20.92"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1868.44"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="4236.27"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="3684.1"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="501.75"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="416.23"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="155.25"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2128.3"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="589.39"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="432.62"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="3953.41"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1019.29"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="-14.19"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="915.31"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="1837.43"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="1627.9"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="487.97"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="409.6"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="219.03"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2155.01"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="611.6"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="452.89"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="3752.66"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1241.34"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="-10.61"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1139.1"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2082.01"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="1928.86"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="666.11"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="460.05"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="339.19"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2529.26"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="689.77"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="584.6"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="4382.18"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1595.1"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="-26.33"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1240.48"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="3038.39"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2315.2"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="932.31"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="524.64"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="467.49"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3233.6"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="932.43"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="813.47"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="5001.43"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1980.1"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="-18.28"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1523.14"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="3283.55"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2794.82"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="999.94"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="503.5"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="397.24"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3387.87"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1174.49"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="2362.55"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="5535.41"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="2311.04"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="-21.92"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1755.6"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="4084.29"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2965.81"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="474.7"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="453.98"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="290.62"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2120.96"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="549.48"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="427.56"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="4388.79"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1043.84"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="132.5"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="963.82"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2566.74"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="1913.27"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="559.3"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="416.63"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="183.81"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2210.27"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="595.34"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="355.09"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="4272.71"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1238.4"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="99.08"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1150.2"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2140.1"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2124.62"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="712.27"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="458.15"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="434.59"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2748.09"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="735.32"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="698.68"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="4895.76"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1681.6"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="245.82"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1474.79"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2649.9"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2238.33"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="815.35"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="529.89"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="265.42"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3228.88"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1060.24"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1125.66"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="5457.63"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="2020.19"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="170.62"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1450.94"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="3121.95"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2703.84"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1309.1"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="573.59"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="423.07"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3312.81"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1274.32"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="2210.85"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="5671.51"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="2544.18"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="204.64"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1953.99"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="4673.88"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="3121.03"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="533.98"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="430.68"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="235.83"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2322.01"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="589.02"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="433.2"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="4230.3"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="999.91"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="255.15"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="878.92"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2065.96"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="1786.51"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="628.26"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="427.21"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="238.83"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2487.39"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="687.95"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="723.94"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="4325.88"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1230.42"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="190.79"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1048.9"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2094.64"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2166.52"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="781.87"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="475.13"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="297.85"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2909.09"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="822.59"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="769.96"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="5238.83"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1549.98"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="473.36"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1110.51"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2571.26"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2345.54"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1073.65"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="553.42"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="444.21"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3496.21"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1106.43"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1223.32"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="5723.48"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="2232.45"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="328.54"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1943.54"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="4247.01"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="3006.94"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1064.48"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="548.55"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="476.48"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3279.88"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1152.11"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1937.61"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="6313.94"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="2495.67"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="394.05"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="2098.68"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="4984.8"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="3137.34"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="461.99"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="423.15"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="327.6"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2509.42"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="531.39"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="533.71"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="4557.44"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1087.56"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="33.27"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="691.22"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="1365.32"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="1483.26"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="575.62"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="460.09"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="190.23"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2958.76"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="715.34"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="634.64"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="4367.56"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1318.48"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="24.88"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="752.71"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="1250.3"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="1742.38"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="710.71"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="514.5"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="292.16"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3083.39"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="695.9"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="685.18"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="5021.98"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1766.2"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="61.72"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1012.97"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="1592.84"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="1909.7"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="948.08"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="619.32"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="460.6"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3492.87"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="877.35"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1240.74"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="5655.39"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="2333.02"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="42.84"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1481.59"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2481.58"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2126.89"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="945.57"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="590.88"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="416.65"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3350.13"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="989.28"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1598.99"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="6554.12"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="2740.38"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="51.38"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1974.38"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="3038.93"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2364.94"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="655.47"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="415.43"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="305.39"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2655.41"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="569.47"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="332.83"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="4646.1"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1104.25"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="-15.15"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="566.59"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="1350.89"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="1366.42"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="804.37"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="512.13"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="237.01"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2917.27"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="717.19"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1059.25"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="5155.47"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1557.67"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="-11.33"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="800.37"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="1774"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="1695.36"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="845.56"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="562.68"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="336.05"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3358.21"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="932.75"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="745.11"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="5609.71"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1975.04"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="-28.1"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1199.11"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2462.86"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="1949.98"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1213.3"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="657.33"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="395.66"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3531.02"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1192.48"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1434.39"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="5840.1"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="2832.51"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="-19.51"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1913.09"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="3676.5"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2204.61"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1385.53"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="663.75"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="472.91"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3559.65"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1359.55"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1852.43"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="6493.26"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="3344.73"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="-23.39"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="2106.55"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="4375.3"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2519.77"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="584.56"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="439.36"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="181.65"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="2535.21"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="599.46"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="632.78"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="5336.62"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1088.92"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="198.54"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="771.55"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="1569.43"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="1816.51"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="824.05"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="518.04"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="273.31"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3166.67"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="910.17"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="791.35"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="6153.28"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1585.15"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="148.46"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1082.42"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2510.53"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2088.1"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1249.1"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="650.35"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="486.02"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3593.6"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1311.01"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1256.83"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="6560.11"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="2286.5"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="368.34"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1955.39"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="3729.97"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2561.69"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1290.76"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="671.33"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="407.43"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3425.23"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1512.64"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1362.97"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="6805.46"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="3042.36"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="255.65"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="2659.67"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="5241.3"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2808.65"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1519.45"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="697.01"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="467.13"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3500.7"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1772.21"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1766.91"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="7542.61"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="3492.69"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="306.63"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="2484.88"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="6227.36"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="3116.6"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="812.21"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="485.31"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="321.1"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3085.59"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="747.14"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="783.09"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="5725.12"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="1727.83"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="693.91"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="882.83"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="2392.52"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="10"/>
+    <s v="1st quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2142.05"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="993.76"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="549.63"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="238.72"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3134.82"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1057.27"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1092.16"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="6541.08"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="2523.39"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="518.87"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="1435.13"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="3168.6"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2259.79"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1163.48"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="617.13"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="313.35"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3353.99"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1109.24"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1001.7"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="7169.93"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="2874.95"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="1287.35"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="2084.37"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="4049.15"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2438.28"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="949.23"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="671.56"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="437.67"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3736.44"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1402.43"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1530.81"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="7816.17"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="4065.43"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="893.51"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="2462.87"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="5305.63"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="2762.41"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="100"/>
+    <s v="Clothing &amp; Footwear - COICOP code (CP03)"/>
+    <s v="Euro Million"/>
+    <n v="1436.08"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="110"/>
+    <s v="Communications - COICOP code (CP08)"/>
+    <s v="Euro Million"/>
+    <n v="708.58"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="120"/>
+    <s v="Education - COICOP code (CP10)"/>
+    <s v="Euro Million"/>
+    <n v="532.27"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="130"/>
+    <s v="Food &amp; Beverages - COICOP code (CP01 + CP02)"/>
+    <s v="Euro Million"/>
+    <n v="3792.91"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="140"/>
+    <s v="Furniture, equipment &amp; maintenance - COICOP code (CP05)"/>
+    <s v="Euro Million"/>
+    <n v="1521.74"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="150"/>
+    <s v="Health - COICOP code (CP06)"/>
+    <s v="Euro Million"/>
+    <n v="1817.91"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="160"/>
+    <s v="Housing &amp; Energy - COICOP code (CP04)"/>
+    <s v="Euro Million"/>
+    <n v="8541.04"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="170"/>
+    <s v="Miscellaneous - COICOP code (CP12)"/>
+    <s v="Euro Million"/>
+    <n v="4771.8"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="180"/>
+    <s v="Net Tourism"/>
+    <s v="Euro Million"/>
+    <n v="1071.68"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="190"/>
+    <s v="Recreation &amp; Culture - COICOP code (CP09)"/>
+    <s v="Euro Million"/>
+    <n v="3065.43"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="200"/>
+    <s v="Restaurants &amp; Hotels - COICOP code (CP11)"/>
+    <s v="Euro Million"/>
+    <n v="7078.62"/>
+  </r>
+  <r>
+    <s v="HDA01C01"/>
+    <s v="Household Distributional Accounts"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="50"/>
+    <s v="5th quintile"/>
+    <s v="210"/>
+    <s v="Transport - COICOP code (CP07)"/>
+    <s v="Euro Million"/>
+    <n v="3518.37"/>
+  </r>
+</pivotCacheRecords>
 </file>