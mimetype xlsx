--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4a345ca542d4c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32accac5aac7497c8027f54b2edae38b.psmdcp" Id="Rb17217b789be48cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0ac4c8aa1af4609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73b8459fbf944e19b926cb6c08afff9d.psmdcp" Id="R1cddfd789a714a2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>