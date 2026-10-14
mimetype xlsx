--- v0 (2025-11-05)
+++ v1 (2026-10-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9856812c68d643fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0d22f4141fe42ecbcec943bcbf12d54.psmdcp" Id="R593d913715844765" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R253bdc2ae17f4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/adce66bfe07646deb6fbdd0fdca35d15.psmdcp" Id="R889065aad2b848e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GUIT03</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Respondents who's visited the GP in the last year</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>11/3/2025 11:00:00 AM</x:t>
+    <x:t>03/11/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The wording for this question was “In the last 12 months, how many times have you seen, or talked on the telephone with the GP about your child’s physical, emotional or mental health?”</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUIT03/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GUIFR</x:t>
   </x:si>
   <x:si>
     <x:t>Growing Up in Ireland - Frontier Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -391,211 +391,126 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...159 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04510V05294" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Twin Status" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03967V04725" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Yes/No" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J19" totalsRowShown="0">
   <x:autoFilter ref="A1:J19"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04510V05294"/>
     <x:tableColumn id="6" name="Twin Status"/>
     <x:tableColumn id="7" name="C03967V04725"/>
     <x:tableColumn id="8" name="Yes/No"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -866,51 +781,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUIT03/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1099,51 +1014,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J19"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="57.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="24.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="14.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -1741,51 +1656,51 @@
       <x:c r="G19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J19" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -1802,51 +1717,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J19" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="GUIT03C01"/>
         <x:s v="GUIT03C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Respondents who's visited the GP in the last year"/>
         <x:s v="Percentage of Respondents who's visited the GP in the last year"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2021"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
         <x:s v="2021 (Wave 6)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04510V05294">
@@ -1886,27 +1801,244 @@
     <x:cacheField name="VALUE">
       <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="29.7" maxValue="6821" count="16">
         <x:n v="2308"/>
         <x:n v="4109"/>
         <x:n v="6417"/>
         <x:n v="120"/>
         <x:n v="284"/>
         <x:n v="404"/>
         <x:n v="2428"/>
         <x:n v="4393"/>
         <x:n v="6821"/>
         <x:n v="36"/>
         <x:n v="64"/>
         <x:n v="100"/>
         <x:n v="29.7"/>
         <x:n v="70.3"/>
         <x:n v="35.6"/>
         <x:n v="64.4"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
-</file>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="GUIT03C01"/>
+    <s v="Respondents who's visited the GP in the last year"/>
+    <s v="2021"/>
+    <s v="2021 (Wave 6)"/>
+    <s v="10"/>
+    <s v="Singleton"/>
+    <s v="10"/>
+    <s v="Yes"/>
+    <s v="Number"/>
+    <n v="2308"/>
+  </r>
+  <r>
+    <s v="GUIT03C01"/>
+    <s v="Respondents who's visited the GP in the last year"/>
+    <s v="2021"/>
+    <s v="2021 (Wave 6)"/>
+    <s v="10"/>
+    <s v="Singleton"/>
+    <s v="20"/>
+    <s v="No"/>
+    <s v="Number"/>
+    <n v="4109"/>
+  </r>
+  <r>
+    <s v="GUIT03C01"/>
+    <s v="Respondents who's visited the GP in the last year"/>
+    <s v="2021"/>
+    <s v="2021 (Wave 6)"/>
+    <s v="10"/>
+    <s v="Singleton"/>
+    <s v="-"/>
+    <s v="All respondents"/>
+    <s v="Number"/>
+    <n v="6417"/>
+  </r>
+  <r>
+    <s v="GUIT03C01"/>
+    <s v="Respondents who's visited the GP in the last year"/>
+    <s v="2021"/>
+    <s v="2021 (Wave 6)"/>
+    <s v="20"/>
+    <s v="Twin"/>
+    <s v="10"/>
+    <s v="Yes"/>
+    <s v="Number"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="GUIT03C01"/>
+    <s v="Respondents who's visited the GP in the last year"/>
+    <s v="2021"/>
+    <s v="2021 (Wave 6)"/>
+    <s v="20"/>
+    <s v="Twin"/>
+    <s v="20"/>
+    <s v="No"/>
+    <s v="Number"/>
+    <n v="284"/>
+  </r>
+  <r>
+    <s v="GUIT03C01"/>
+    <s v="Respondents who's visited the GP in the last year"/>
+    <s v="2021"/>
+    <s v="2021 (Wave 6)"/>
+    <s v="20"/>
+    <s v="Twin"/>
+    <s v="-"/>
+    <s v="All respondents"/>
+    <s v="Number"/>
+    <n v="404"/>
+  </r>
+  <r>
+    <s v="GUIT03C01"/>
+    <s v="Respondents who's visited the GP in the last year"/>
+    <s v="2021"/>
+    <s v="2021 (Wave 6)"/>
+    <s v="-"/>
+    <s v="Total Singletons and Twins"/>
+    <s v="10"/>
+    <s v="Yes"/>
+    <s v="Number"/>
+    <n v="2428"/>
+  </r>
+  <r>
+    <s v="GUIT03C01"/>
+    <s v="Respondents who's visited the GP in the last year"/>
+    <s v="2021"/>
+    <s v="2021 (Wave 6)"/>
+    <s v="-"/>
+    <s v="Total Singletons and Twins"/>
+    <s v="20"/>
+    <s v="No"/>
+    <s v="Number"/>
+    <n v="4393"/>
+  </r>
+  <r>
+    <s v="GUIT03C01"/>
+    <s v="Respondents who's visited the GP in the last year"/>
+    <s v="2021"/>
+    <s v="2021 (Wave 6)"/>
+    <s v="-"/>
+    <s v="Total Singletons and Twins"/>
+    <s v="-"/>
+    <s v="All respondents"/>
+    <s v="Number"/>
+    <n v="6821"/>
+  </r>
+  <r>
+    <s v="GUIT03C02"/>
+    <s v="Percentage of Respondents who's visited the GP in the last year"/>
+    <s v="2021"/>
+    <s v="2021 (Wave 6)"/>
+    <s v="10"/>
+    <s v="Singleton"/>
+    <s v="10"/>
+    <s v="Yes"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="GUIT03C02"/>
+    <s v="Percentage of Respondents who's visited the GP in the last year"/>
+    <s v="2021"/>
+    <s v="2021 (Wave 6)"/>
+    <s v="10"/>
+    <s v="Singleton"/>
+    <s v="20"/>
+    <s v="No"/>
+    <s v="%"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="GUIT03C02"/>
+    <s v="Percentage of Respondents who's visited the GP in the last year"/>
+    <s v="2021"/>
+    <s v="2021 (Wave 6)"/>
+    <s v="10"/>
+    <s v="Singleton"/>
+    <s v="-"/>
+    <s v="All respondents"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GUIT03C02"/>
+    <s v="Percentage of Respondents who's visited the GP in the last year"/>
+    <s v="2021"/>
+    <s v="2021 (Wave 6)"/>
+    <s v="20"/>
+    <s v="Twin"/>
+    <s v="10"/>
+    <s v="Yes"/>
+    <s v="%"/>
+    <n v="29.7"/>
+  </r>
+  <r>
+    <s v="GUIT03C02"/>
+    <s v="Percentage of Respondents who's visited the GP in the last year"/>
+    <s v="2021"/>
+    <s v="2021 (Wave 6)"/>
+    <s v="20"/>
+    <s v="Twin"/>
+    <s v="20"/>
+    <s v="No"/>
+    <s v="%"/>
+    <n v="70.3"/>
+  </r>
+  <r>
+    <s v="GUIT03C02"/>
+    <s v="Percentage of Respondents who's visited the GP in the last year"/>
+    <s v="2021"/>
+    <s v="2021 (Wave 6)"/>
+    <s v="20"/>
+    <s v="Twin"/>
+    <s v="-"/>
+    <s v="All respondents"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GUIT03C02"/>
+    <s v="Percentage of Respondents who's visited the GP in the last year"/>
+    <s v="2021"/>
+    <s v="2021 (Wave 6)"/>
+    <s v="-"/>
+    <s v="Total Singletons and Twins"/>
+    <s v="10"/>
+    <s v="Yes"/>
+    <s v="%"/>
+    <n v="35.6"/>
+  </r>
+  <r>
+    <s v="GUIT03C02"/>
+    <s v="Percentage of Respondents who's visited the GP in the last year"/>
+    <s v="2021"/>
+    <s v="2021 (Wave 6)"/>
+    <s v="-"/>
+    <s v="Total Singletons and Twins"/>
+    <s v="20"/>
+    <s v="No"/>
+    <s v="%"/>
+    <n v="64.4"/>
+  </r>
+  <r>
+    <s v="GUIT03C02"/>
+    <s v="Percentage of Respondents who's visited the GP in the last year"/>
+    <s v="2021"/>
+    <s v="2021 (Wave 6)"/>
+    <s v="-"/>
+    <s v="Total Singletons and Twins"/>
+    <s v="-"/>
+    <s v="All respondents"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+</pivotCacheRecords>
+</file>