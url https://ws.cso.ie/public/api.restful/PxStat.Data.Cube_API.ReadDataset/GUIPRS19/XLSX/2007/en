--- v0 (2025-10-28)
+++ v1 (2026-10-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fad33458bf84156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3f8d2c1124844998d88001fdb6bbf3b.psmdcp" Id="R0f9a1f0b0dd24fae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac8f0882dd914e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32e40c5577e6422797b10fc9c08fe455.psmdcp" Id="Rb793510bf5f84905" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GUIPRS19</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Parent residing seperately's feelings regarding their child</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>5/30/2025 11:00:00 AM</x:t>
+    <x:t>30/05/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>This data is from the Growing Up in Ireland survey, Cohort '08 Wave 2 when the child was aged 3. &lt;br&gt;&lt;br&gt;The data presented is based on the answers provided by the parent residing separately to the child.&lt;br&gt;&lt;br&gt;Due to the small number of respondents and the nature by which the contact details for the non-resident parents were collected, particular care must be taken when interpreting these results. Given the small sample size, even weighting the results would not mitigate against bias and thus the unweighted figures are presented here (refer to release for further information).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUIPRS19/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GUIFR</x:t>
   </x:si>
   <x:si>
     <x:t>Growing Up in Ireland - Frontier Series</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -391,187 +391,114 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...135 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04458V05241" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Feelings regarding child" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H11" totalsRowShown="0">
   <x:autoFilter ref="A1:H11"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04458V05241"/>
     <x:tableColumn id="6" name="Feelings regarding child"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -840,51 +767,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUIPRS19/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1073,51 +1000,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H11"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="13.139196" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="83.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.139196" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="36.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -1391,51 +1318,51 @@
       <x:c r="E11" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H11" s="0">
         <x:v>38.7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -1452,51 +1379,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H11" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="5">
         <x:s v="GUIPRS19C01"/>
         <x:s v="GUIPRS19C02"/>
         <x:s v="GUIPRS19C03"/>
         <x:s v="GUIPRS19C04"/>
         <x:s v="GUIPRS19C05"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="5">
         <x:s v="You talk a lot about your child to your friends and family"/>
         <x:s v="You carry pictures of your child with you wherever you go"/>
         <x:s v="You often find yourself thinking about your child"/>
         <x:s v="You think holding and cuddling your child is fun"/>
         <x:s v="You think it's more fun to get your child something new than to get yourself something new"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2010/2011"/>
       </x:sharedItems>
     </x:cacheField>
@@ -1519,27 +1446,128 @@
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
       <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="22.6" maxValue="77.4" count="10">
         <x:n v="62.8"/>
         <x:n v="37.2"/>
         <x:n v="74.5"/>
         <x:n v="25.5"/>
         <x:n v="73.7"/>
         <x:n v="26.3"/>
         <x:n v="77.4"/>
         <x:n v="22.6"/>
         <x:n v="61.3"/>
         <x:n v="38.7"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
-</file>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="GUIPRS19C01"/>
+    <s v="You talk a lot about your child to your friends and family"/>
+    <s v="2010/2011"/>
+    <s v="2010/2011"/>
+    <s v="36"/>
+    <s v="Always"/>
+    <s v="%"/>
+    <n v="62.8"/>
+  </r>
+  <r>
+    <s v="GUIPRS19C01"/>
+    <s v="You talk a lot about your child to your friends and family"/>
+    <s v="2010/2011"/>
+    <s v="2010/2011"/>
+    <s v="101"/>
+    <s v="Sometimes/rarely/frequency not stated"/>
+    <s v="%"/>
+    <n v="37.2"/>
+  </r>
+  <r>
+    <s v="GUIPRS19C02"/>
+    <s v="You carry pictures of your child with you wherever you go"/>
+    <s v="2010/2011"/>
+    <s v="2010/2011"/>
+    <s v="36"/>
+    <s v="Always"/>
+    <s v="%"/>
+    <n v="74.5"/>
+  </r>
+  <r>
+    <s v="GUIPRS19C02"/>
+    <s v="You carry pictures of your child with you wherever you go"/>
+    <s v="2010/2011"/>
+    <s v="2010/2011"/>
+    <s v="101"/>
+    <s v="Sometimes/rarely/frequency not stated"/>
+    <s v="%"/>
+    <n v="25.5"/>
+  </r>
+  <r>
+    <s v="GUIPRS19C03"/>
+    <s v="You often find yourself thinking about your child"/>
+    <s v="2010/2011"/>
+    <s v="2010/2011"/>
+    <s v="36"/>
+    <s v="Always"/>
+    <s v="%"/>
+    <n v="73.7"/>
+  </r>
+  <r>
+    <s v="GUIPRS19C03"/>
+    <s v="You often find yourself thinking about your child"/>
+    <s v="2010/2011"/>
+    <s v="2010/2011"/>
+    <s v="101"/>
+    <s v="Sometimes/rarely/frequency not stated"/>
+    <s v="%"/>
+    <n v="26.3"/>
+  </r>
+  <r>
+    <s v="GUIPRS19C04"/>
+    <s v="You think holding and cuddling your child is fun"/>
+    <s v="2010/2011"/>
+    <s v="2010/2011"/>
+    <s v="36"/>
+    <s v="Always"/>
+    <s v="%"/>
+    <n v="77.4"/>
+  </r>
+  <r>
+    <s v="GUIPRS19C04"/>
+    <s v="You think holding and cuddling your child is fun"/>
+    <s v="2010/2011"/>
+    <s v="2010/2011"/>
+    <s v="101"/>
+    <s v="Sometimes/rarely/frequency not stated"/>
+    <s v="%"/>
+    <n v="22.6"/>
+  </r>
+  <r>
+    <s v="GUIPRS19C05"/>
+    <s v="You think it's more fun to get your child something new than to get yourself something new"/>
+    <s v="2010/2011"/>
+    <s v="2010/2011"/>
+    <s v="36"/>
+    <s v="Always"/>
+    <s v="%"/>
+    <n v="61.3"/>
+  </r>
+  <r>
+    <s v="GUIPRS19C05"/>
+    <s v="You think it's more fun to get your child something new than to get yourself something new"/>
+    <s v="2010/2011"/>
+    <s v="2010/2011"/>
+    <s v="101"/>
+    <s v="Sometimes/rarely/frequency not stated"/>
+    <s v="%"/>
+    <n v="38.7"/>
+  </r>
+</pivotCacheRecords>
+</file>