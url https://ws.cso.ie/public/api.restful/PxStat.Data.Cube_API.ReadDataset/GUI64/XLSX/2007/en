--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37f4a9079bce40f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d56a279dca2420092d61f949b491223.psmdcp" Id="Rec61987f5a4341d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e341585aa3e4b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e14affa467c4eb2911fdaeb98de542e.psmdcp" Id="Rbc1583cc586e4540" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Respondents aged 25 years interest in politics</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>23/07/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>GUI data was revised on 23 July 2025 due to a syntax error when calculating the weights. These weights have been corrected and the updated figures reflect this correction. The impact of these changes on the results presented in the original release is minor and do not affect the high-level results and trends presented in the original release. For details see,Information Note.(https://www.cso.ie/en/releasesandpublications/in/gui/informationnotegrowingupinirelandcohort98atage25mainresults/)&lt;br&gt;&lt;br&gt;Scores are calculated as the mean on a scale for question - Generally Speaking, how interested would you say you are in politics? - with respondents giving a score between 0 and 10 with 0 being the least interested and 10 being most interested.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI64/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI64/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GUI</x:t>
   </x:si>
   <x:si>
     <x:t>Growing Up In Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Caragh Stapleton</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>gui@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -786,51 +786,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI64/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI64/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">