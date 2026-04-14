--- v0 (2025-11-13)
+++ v1 (2026-04-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd49ce8af28e400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85716de89cbf47948c4e685808f66dd4.psmdcp" Id="Ra116d7e7e5c7494f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0201a2ba8e964a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/388ed3d560f54d26a4995aceed829768.psmdcp" Id="R15e3bc6697174495" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GUI63</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Political engagement of Respondents aged 25 years</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/23/2025 11:00:00 AM</x:t>
+    <x:t>23/07/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>GUI data was revised on 23 July 2025 due to a syntax error when calculating the weights. These weights have been corrected and the updated figures reflect this correction. The impact of these changes on the results presented in the original release is minor and do not affect the high-level results and trends presented in the original release. For details see, Information Note.(https://www.cso.ie/en/releasesandpublications/in/gui/informationnotegrowingupinirelandcohort98atage25mainresults/)&lt;br&gt;&lt;br&gt;Sex and education crosstabs not available for all types of political engagement listed due to small cell sizes.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI63/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GUI</x:t>
   </x:si>
   <x:si>
     <x:t>Growing Up In Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -231,50 +231,53 @@
     <x:t>71</x:t>
   </x:si>
   <x:si>
     <x:t>NFQ Level 7 or higher</x:t>
   </x:si>
   <x:si>
     <x:t>All NFQ Levels</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>Male</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>Female</x:t>
   </x:si>
   <x:si>
     <x:t>505</x:t>
   </x:si>
   <x:si>
     <x:t>Worked (on a voluntary basis or otherwise) in a political party</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
   </x:si>
   <x:si>
     <x:t>510</x:t>
   </x:si>
   <x:si>
     <x:t>Worked (on a voluntary basis or otherwise) with an environmental group</x:t>
   </x:si>
   <x:si>
     <x:t>515</x:t>
   </x:si>
   <x:si>
     <x:t>Worn or displayed a campaign badge/sticker</x:t>
   </x:si>
   <x:si>
     <x:t>520</x:t>
   </x:si>
   <x:si>
     <x:t>Signed a petition (paper, email, on-line) about a political or social issue</x:t>
   </x:si>
   <x:si>
     <x:t>525</x:t>
   </x:si>
   <x:si>
     <x:t>Took part in a public demonstration</x:t>
   </x:si>
@@ -460,299 +463,154 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...247 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04396V05179" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="10">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+      </items>
+    </pivotField>
+    <pivotField name="Political Engagement" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="10">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03427V04134" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Highest Level of Education" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L91" totalsRowShown="0">
   <x:autoFilter ref="A1:L91"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04396V05179"/>
     <x:tableColumn id="6" name="Political Engagement"/>
     <x:tableColumn id="7" name="C02199V02655"/>
     <x:tableColumn id="8" name="Sex"/>
     <x:tableColumn id="9" name="C03427V04134"/>
     <x:tableColumn id="10" name="Highest Level of Education"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1025,51 +883,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI63/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1258,51 +1116,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L91"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="46.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="66.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="10.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="26.710625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="7.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
@@ -1696,85 +1554,91 @@
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
+      <x:c r="L11" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
     </x:row>
     <x:row r="12" spans="1:12">
       <x:c r="A12" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H12" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J12" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K12" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
+      <x:c r="L12" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
     </x:row>
     <x:row r="13" spans="1:12">
       <x:c r="A13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>57</x:v>
@@ -1804,2957 +1668,2993 @@
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H14" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J14" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K14" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
+      <x:c r="L14" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
     </x:row>
     <x:row r="15" spans="1:12">
       <x:c r="A15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
+      <x:c r="L15" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
     </x:row>
     <x:row r="16" spans="1:12">
       <x:c r="A16" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H16" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J16" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K16" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
+      <x:c r="L16" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
     </x:row>
     <x:row r="17" spans="1:12">
       <x:c r="A17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
+      <x:c r="L17" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
     </x:row>
     <x:row r="18" spans="1:12">
       <x:c r="A18" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H18" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J18" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K18" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
+      <x:c r="L18" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
     </x:row>
     <x:row r="19" spans="1:12">
       <x:c r="A19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
+      <x:c r="L19" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
     </x:row>
     <x:row r="20" spans="1:12">
       <x:c r="A20" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H20" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
+      <x:c r="L20" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
     </x:row>
     <x:row r="21" spans="1:12">
       <x:c r="A21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
+      <x:c r="L21" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
     </x:row>
     <x:row r="22" spans="1:12">
       <x:c r="A22" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H22" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J22" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K22" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L22" s="0">
         <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12">
       <x:c r="A23" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
+      <x:c r="L23" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
     </x:row>
     <x:row r="24" spans="1:12">
       <x:c r="A24" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H24" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J24" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K24" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
+      <x:c r="L24" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
     </x:row>
     <x:row r="25" spans="1:12">
       <x:c r="A25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L25" s="0">
         <x:v>3.4</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12">
       <x:c r="A26" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H26" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J26" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K26" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
+      <x:c r="L26" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
     </x:row>
     <x:row r="27" spans="1:12">
       <x:c r="A27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
+      <x:c r="L27" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
     </x:row>
     <x:row r="28" spans="1:12">
       <x:c r="A28" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H28" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I28" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J28" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K28" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L28" s="0">
         <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12">
       <x:c r="A29" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L29" s="0">
         <x:v>6.4</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12">
       <x:c r="A30" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H30" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I30" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J30" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K30" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L30" s="0">
         <x:v>9.4</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12">
       <x:c r="A31" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L31" s="0">
         <x:v>8.2</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12">
       <x:c r="A32" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H32" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J32" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K32" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L32" s="0">
         <x:v>5.6</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12">
       <x:c r="A33" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L33" s="0">
         <x:v>6.6</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12">
       <x:c r="A34" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H34" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I34" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J34" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K34" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L34" s="0">
         <x:v>6.2</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12">
       <x:c r="A35" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I35" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L35" s="0">
         <x:v>7.1</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12">
       <x:c r="A36" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H36" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I36" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J36" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K36" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L36" s="0">
         <x:v>12.1</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12">
       <x:c r="A37" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I37" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L37" s="0">
         <x:v>10.1</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12">
       <x:c r="A38" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H38" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J38" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K38" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L38" s="0">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12">
       <x:c r="A39" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L39" s="0">
         <x:v>34.8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12">
       <x:c r="A40" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H40" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I40" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J40" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K40" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L40" s="0">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12">
       <x:c r="A41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L41" s="0">
         <x:v>20.1</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12">
       <x:c r="A42" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H42" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I42" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J42" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K42" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L42" s="0">
         <x:v>30.1</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12">
       <x:c r="A43" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L43" s="0">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12">
       <x:c r="A44" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H44" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J44" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K44" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L44" s="0">
         <x:v>25.9</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12">
       <x:c r="A45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L45" s="0">
         <x:v>39.3</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12">
       <x:c r="A46" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H46" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I46" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J46" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K46" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L46" s="0">
         <x:v>33.9</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12">
       <x:c r="A47" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L47" s="0">
         <x:v>6.3</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12">
       <x:c r="A48" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H48" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I48" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J48" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K48" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L48" s="0">
         <x:v>9.1</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12">
       <x:c r="A49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L49" s="0">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12">
       <x:c r="A50" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J50" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K50" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L50" s="0">
         <x:v>6.4</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12">
       <x:c r="A51" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L51" s="0">
         <x:v>8.9</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12">
       <x:c r="A52" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H52" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J52" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K52" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L52" s="0">
         <x:v>7.8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12">
       <x:c r="A53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I53" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L53" s="0">
         <x:v>6.2</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12">
       <x:c r="A54" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H54" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I54" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J54" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K54" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L54" s="0">
         <x:v>9.4</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12">
       <x:c r="A55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L55" s="0">
         <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12">
       <x:c r="A56" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H56" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I56" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J56" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K56" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L56" s="0">
         <x:v>13.8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12">
       <x:c r="A57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I57" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L57" s="0">
         <x:v>21.8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12">
       <x:c r="A58" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H58" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J58" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K58" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L58" s="0">
         <x:v>18.6</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12">
       <x:c r="A59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L59" s="0">
         <x:v>11.6</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12">
       <x:c r="A60" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J60" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K60" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L60" s="0">
         <x:v>20.7</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12">
       <x:c r="A61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L61" s="0">
         <x:v>16.9</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12">
       <x:c r="A62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J62" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K62" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L62" s="0">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12">
       <x:c r="A63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L63" s="0">
         <x:v>22.9</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12">
       <x:c r="A64" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H64" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J64" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K64" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L64" s="0">
         <x:v>20.2</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12">
       <x:c r="A65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I65" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L65" s="0">
         <x:v>19.2</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12">
       <x:c r="A66" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H66" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I66" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J66" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K66" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L66" s="0">
         <x:v>20.3</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12">
       <x:c r="A67" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I67" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L67" s="0">
         <x:v>19.8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12">
       <x:c r="A68" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H68" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I68" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J68" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K68" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L68" s="0">
         <x:v>15.1</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12">
       <x:c r="A69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L69" s="0">
         <x:v>17.8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12">
       <x:c r="A70" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H70" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I70" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J70" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K70" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L70" s="0">
         <x:v>16.7</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12">
       <x:c r="A71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L71" s="0">
         <x:v>23.2</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12">
       <x:c r="A72" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H72" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I72" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J72" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K72" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L72" s="0">
         <x:v>22.6</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12">
       <x:c r="A73" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I73" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L73" s="0">
         <x:v>22.8</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12">
       <x:c r="A74" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H74" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I74" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J74" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K74" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L74" s="0">
         <x:v>56.4</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12">
       <x:c r="A75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I75" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L75" s="0">
         <x:v>47.4</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12">
       <x:c r="A76" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H76" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I76" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J76" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K76" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L76" s="0">
         <x:v>51.1</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12">
       <x:c r="A77" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I77" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L77" s="0">
         <x:v>60.1</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12">
       <x:c r="A78" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H78" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I78" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J78" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K78" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L78" s="0">
         <x:v>51.8</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12">
       <x:c r="A79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I79" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L79" s="0">
         <x:v>55.2</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12">
       <x:c r="A80" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H80" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I80" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J80" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K80" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L80" s="0">
         <x:v>52.8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12">
       <x:c r="A81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I81" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L81" s="0">
         <x:v>43.3</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12">
       <x:c r="A82" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H82" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I82" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J82" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K82" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L82" s="0">
         <x:v>47.1</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12">
       <x:c r="A83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I83" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L83" s="0">
         <x:v>6.5</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12">
       <x:c r="A84" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H84" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I84" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J84" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K84" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L84" s="0">
         <x:v>5.3</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12">
       <x:c r="A85" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I85" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L85" s="0">
         <x:v>5.8</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12">
       <x:c r="A86" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H86" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I86" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J86" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K86" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L86" s="0">
         <x:v>7.7</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12">
       <x:c r="A87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I87" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L87" s="0">
         <x:v>3.8</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12">
       <x:c r="A88" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H88" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I88" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J88" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K88" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L88" s="0">
         <x:v>5.4</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12">
       <x:c r="A89" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I89" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L89" s="0">
         <x:v>5.4</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12">
       <x:c r="A90" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H90" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I90" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J90" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K90" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L90" s="0">
         <x:v>6.6</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12">
       <x:c r="A91" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I91" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L91" s="0">
         <x:v>6.1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -4771,51 +4671,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L91" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="GUI63C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Political engagement of Respondents aged 25 years"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2023"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
         <x:s v="2023 (Wave 5)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04396V05179">
       <x:sharedItems count="10">
         <x:s v="500"/>
@@ -4934,27 +4834,1288 @@
         <x:n v="22.6"/>
         <x:n v="22.8"/>
         <x:n v="56.4"/>
         <x:n v="47.4"/>
         <x:n v="51.1"/>
         <x:n v="60.1"/>
         <x:n v="51.8"/>
         <x:n v="55.2"/>
         <x:n v="52.8"/>
         <x:n v="43.3"/>
         <x:n v="47.1"/>
         <x:n v="6.5"/>
         <x:n v="5.3"/>
         <x:n v="5.8"/>
         <x:n v="7.7"/>
         <x:n v="3.8"/>
         <x:n v="5.4"/>
         <x:n v="6.1"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="500"/>
+    <s v="Contacted a politician or councillor"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="500"/>
+    <s v="Contacted a politician or councillor"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="8.5"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="500"/>
+    <s v="Contacted a politician or councillor"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="8.6"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="500"/>
+    <s v="Contacted a politician or councillor"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="500"/>
+    <s v="Contacted a politician or councillor"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="500"/>
+    <s v="Contacted a politician or councillor"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="500"/>
+    <s v="Contacted a politician or councillor"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="500"/>
+    <s v="Contacted a politician or councillor"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="500"/>
+    <s v="Contacted a politician or councillor"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="505"/>
+    <s v="Worked (on a voluntary basis or otherwise) in a political party"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="505"/>
+    <s v="Worked (on a voluntary basis or otherwise) in a political party"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="505"/>
+    <s v="Worked (on a voluntary basis or otherwise) in a political party"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="505"/>
+    <s v="Worked (on a voluntary basis or otherwise) in a political party"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="505"/>
+    <s v="Worked (on a voluntary basis or otherwise) in a political party"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="505"/>
+    <s v="Worked (on a voluntary basis or otherwise) in a political party"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="505"/>
+    <s v="Worked (on a voluntary basis or otherwise) in a political party"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="505"/>
+    <s v="Worked (on a voluntary basis or otherwise) in a political party"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="505"/>
+    <s v="Worked (on a voluntary basis or otherwise) in a political party"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="510"/>
+    <s v="Worked (on a voluntary basis or otherwise) with an environmental group"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="510"/>
+    <s v="Worked (on a voluntary basis or otherwise) with an environmental group"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="510"/>
+    <s v="Worked (on a voluntary basis or otherwise) with an environmental group"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="510"/>
+    <s v="Worked (on a voluntary basis or otherwise) with an environmental group"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="510"/>
+    <s v="Worked (on a voluntary basis or otherwise) with an environmental group"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="510"/>
+    <s v="Worked (on a voluntary basis or otherwise) with an environmental group"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="510"/>
+    <s v="Worked (on a voluntary basis or otherwise) with an environmental group"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="510"/>
+    <s v="Worked (on a voluntary basis or otherwise) with an environmental group"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="510"/>
+    <s v="Worked (on a voluntary basis or otherwise) with an environmental group"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="515"/>
+    <s v="Worn or displayed a campaign badge/sticker"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="515"/>
+    <s v="Worn or displayed a campaign badge/sticker"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="515"/>
+    <s v="Worn or displayed a campaign badge/sticker"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="515"/>
+    <s v="Worn or displayed a campaign badge/sticker"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="515"/>
+    <s v="Worn or displayed a campaign badge/sticker"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="515"/>
+    <s v="Worn or displayed a campaign badge/sticker"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="515"/>
+    <s v="Worn or displayed a campaign badge/sticker"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="515"/>
+    <s v="Worn or displayed a campaign badge/sticker"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="12.1"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="515"/>
+    <s v="Worn or displayed a campaign badge/sticker"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="10.1"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="520"/>
+    <s v="Signed a petition (paper, email, on-line) about a political or social issue"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="520"/>
+    <s v="Signed a petition (paper, email, on-line) about a political or social issue"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="34.8"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="520"/>
+    <s v="Signed a petition (paper, email, on-line) about a political or social issue"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="520"/>
+    <s v="Signed a petition (paper, email, on-line) about a political or social issue"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="20.1"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="520"/>
+    <s v="Signed a petition (paper, email, on-line) about a political or social issue"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="30.1"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="520"/>
+    <s v="Signed a petition (paper, email, on-line) about a political or social issue"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="520"/>
+    <s v="Signed a petition (paper, email, on-line) about a political or social issue"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="25.9"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="520"/>
+    <s v="Signed a petition (paper, email, on-line) about a political or social issue"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="39.3"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="520"/>
+    <s v="Signed a petition (paper, email, on-line) about a political or social issue"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="33.9"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="525"/>
+    <s v="Took part in a public demonstration"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="525"/>
+    <s v="Took part in a public demonstration"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="525"/>
+    <s v="Took part in a public demonstration"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="525"/>
+    <s v="Took part in a public demonstration"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="525"/>
+    <s v="Took part in a public demonstration"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="525"/>
+    <s v="Took part in a public demonstration"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="525"/>
+    <s v="Took part in a public demonstration"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="525"/>
+    <s v="Took part in a public demonstration"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="525"/>
+    <s v="Took part in a public demonstration"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="530"/>
+    <s v="Boycotted certain products for political, social or environmental reasons"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="13.8"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="530"/>
+    <s v="Boycotted certain products for political, social or environmental reasons"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="21.8"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="530"/>
+    <s v="Boycotted certain products for political, social or environmental reasons"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="18.6"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="530"/>
+    <s v="Boycotted certain products for political, social or environmental reasons"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="11.6"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="530"/>
+    <s v="Boycotted certain products for political, social or environmental reasons"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="20.7"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="530"/>
+    <s v="Boycotted certain products for political, social or environmental reasons"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="16.9"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="530"/>
+    <s v="Boycotted certain products for political, social or environmental reasons"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="530"/>
+    <s v="Boycotted certain products for political, social or environmental reasons"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="22.9"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="530"/>
+    <s v="Boycotted certain products for political, social or environmental reasons"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="535"/>
+    <s v="Posted or shared anything about politics online"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="19.2"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="535"/>
+    <s v="Posted or shared anything about politics online"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="535"/>
+    <s v="Posted or shared anything about politics online"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="19.8"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="535"/>
+    <s v="Posted or shared anything about politics online"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="15.1"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="535"/>
+    <s v="Posted or shared anything about politics online"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="17.8"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="535"/>
+    <s v="Posted or shared anything about politics online"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="535"/>
+    <s v="Posted or shared anything about politics online"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="23.2"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="535"/>
+    <s v="Posted or shared anything about politics online"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="22.6"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="535"/>
+    <s v="Posted or shared anything about politics online"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="22.8"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="540"/>
+    <s v="No political engagement"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="56.4"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="540"/>
+    <s v="No political engagement"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="47.4"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="540"/>
+    <s v="No political engagement"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="51.1"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="540"/>
+    <s v="No political engagement"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="60.1"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="540"/>
+    <s v="No political engagement"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="51.8"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="540"/>
+    <s v="No political engagement"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="55.2"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="540"/>
+    <s v="No political engagement"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="52.8"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="540"/>
+    <s v="No political engagement"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="43.3"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="540"/>
+    <s v="No political engagement"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="47.1"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="545"/>
+    <s v="Political engagement - Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="545"/>
+    <s v="Political engagement - Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="545"/>
+    <s v="Political engagement - Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="545"/>
+    <s v="Political engagement - Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="545"/>
+    <s v="Political engagement - Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="545"/>
+    <s v="Political engagement - Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="545"/>
+    <s v="Political engagement - Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="545"/>
+    <s v="Political engagement - Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="GUI63C01"/>
+    <s v="Political engagement of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="545"/>
+    <s v="Political engagement - Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="6.1"/>
+  </r>
+</pivotCacheRecords>
 </file>