--- v1 (2026-04-14)
+++ v2 (2026-07-08)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0201a2ba8e964a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/388ed3d560f54d26a4995aceed829768.psmdcp" Id="R15e3bc6697174495" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8adfc053ddf74f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27ebb86608e24e499cba1b1d1d6d97bd.psmdcp" Id="Rf327aa040cc34e2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>