--- v2 (2026-07-08)
+++ v3 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8adfc053ddf74f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27ebb86608e24e499cba1b1d1d6d97bd.psmdcp" Id="Rf327aa040cc34e2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba0af14a3ab54e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33f0d40cf2e04d25a10db7a9f03411ec.psmdcp" Id="Rb223ccbbe55a415c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>