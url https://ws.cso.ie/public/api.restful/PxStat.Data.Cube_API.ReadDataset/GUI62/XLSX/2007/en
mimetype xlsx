--- v0 (2025-11-13)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18bc317d063a4445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9369a11c77a646ad9037b1d5de13f031.psmdcp" Id="Rf7f1113dc1bc4281" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45843faaeadb4846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21be22fc8e2a48f4b91846b47a204191.psmdcp" Id="Rb3e1c7c6de5d4855" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GUI62</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Major social concerns of Respondents aged 25 years</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/23/2025 11:00:00 AM</x:t>
+    <x:t>23/07/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>GUI data was revised on 23 July 2025 due to a syntax error when calculating the weights. These weights have been corrected and the updated figures reflect this correction. The impact of these changes on the results presented in the original release is minor and do not affect the high-level results and trends presented in the original release. For details see, Information Note.(https://www.cso.ie/en/releasesandpublications/in/gui/informationnotegrowingupinirelandcohort98atage25mainresults/)</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI62/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GUI</x:t>
   </x:si>
   <x:si>
     <x:t>Growing Up In Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -448,283 +448,150 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...231 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04395V05178" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField name="Climate Concerns" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03427V04134" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Highest Level of Education" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L73" totalsRowShown="0">
   <x:autoFilter ref="A1:L73"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04395V05178"/>
     <x:tableColumn id="6" name="Climate Concerns"/>
     <x:tableColumn id="7" name="C02199V02655"/>
     <x:tableColumn id="8" name="Sex"/>
     <x:tableColumn id="9" name="C03427V04134"/>
     <x:tableColumn id="10" name="Highest Level of Education"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -997,51 +864,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI62/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1230,51 +1097,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L73"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="47.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="49.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="10.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="26.710625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="7.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
@@ -4040,51 +3907,51 @@
       <x:c r="I73" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L73" s="0">
         <x:v>88.9</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -4101,51 +3968,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L73" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="GUI62C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Major social concerns of Respondents aged 25 years"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2023"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
         <x:s v="2023 (Wave 5)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04395V05178">
       <x:sharedItems count="8">
         <x:s v="100"/>
@@ -4253,27 +4120,1036 @@
         <x:n v="89.4"/>
         <x:n v="89.8"/>
         <x:n v="96.4"/>
         <x:n v="98.6"/>
         <x:n v="97.7"/>
         <x:n v="94.3"/>
         <x:n v="98.1"/>
         <x:n v="96.5"/>
         <x:n v="98.5"/>
         <x:n v="99.2"/>
         <x:n v="98.9"/>
         <x:n v="85.7"/>
         <x:n v="83.9"/>
         <x:n v="75.5"/>
         <x:n v="80.8"/>
         <x:n v="78.6"/>
         <x:n v="86.8"/>
         <x:n v="88.9"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="100"/>
+    <s v="Climate Change"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="75.7"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="100"/>
+    <s v="Climate Change"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="91.4"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="100"/>
+    <s v="Climate Change"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="85.1"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="100"/>
+    <s v="Climate Change"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="67.6"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="100"/>
+    <s v="Climate Change"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="88.7"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="100"/>
+    <s v="Climate Change"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="100"/>
+    <s v="Climate Change"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="83.8"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="100"/>
+    <s v="Climate Change"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="94"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="100"/>
+    <s v="Climate Change"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="105"/>
+    <s v="Racism"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="82.6"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="105"/>
+    <s v="Racism"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="90.9"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="105"/>
+    <s v="Racism"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="87.5"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="105"/>
+    <s v="Racism"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="74.9"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="105"/>
+    <s v="Racism"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="86.4"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="105"/>
+    <s v="Racism"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="81.6"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="105"/>
+    <s v="Racism"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="90.3"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="105"/>
+    <s v="Racism"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="95.2"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="105"/>
+    <s v="Racism"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="93.2"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="110"/>
+    <s v="Gender  inequality"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="68.2"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="110"/>
+    <s v="Gender  inequality"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="83.6"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="110"/>
+    <s v="Gender  inequality"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="77.4"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="110"/>
+    <s v="Gender  inequality"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="110"/>
+    <s v="Gender  inequality"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="73.1"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="110"/>
+    <s v="Gender  inequality"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="66.1"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="110"/>
+    <s v="Gender  inequality"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="80.4"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="110"/>
+    <s v="Gender  inequality"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="93.5"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="110"/>
+    <s v="Gender  inequality"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="88.3"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="115"/>
+    <s v="Animal rights"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="85.8"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="115"/>
+    <s v="Animal rights"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="86.6"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="115"/>
+    <s v="Animal rights"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="86.3"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="115"/>
+    <s v="Animal rights"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="81.1"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="115"/>
+    <s v="Animal rights"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="115"/>
+    <s v="Animal rights"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="81.1"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="115"/>
+    <s v="Animal rights"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="90.5"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="115"/>
+    <s v="Animal rights"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="91.9"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="115"/>
+    <s v="Animal rights"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="91.3"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="120"/>
+    <s v="Poverty in Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="92.8"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="120"/>
+    <s v="Poverty in Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="120"/>
+    <s v="Poverty in Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="94.1"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="120"/>
+    <s v="Poverty in Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="88.1"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="120"/>
+    <s v="Poverty in Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="92.4"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="120"/>
+    <s v="Poverty in Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="90.7"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="120"/>
+    <s v="Poverty in Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="97.4"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="120"/>
+    <s v="Poverty in Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="97.4"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="120"/>
+    <s v="Poverty in Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="97.4"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="125"/>
+    <s v="Access to decent employment opportunities in Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="87.5"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="125"/>
+    <s v="Access to decent employment opportunities in Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="84.6"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="125"/>
+    <s v="Access to decent employment opportunities in Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="85.8"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="125"/>
+    <s v="Access to decent employment opportunities in Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="84.6"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="125"/>
+    <s v="Access to decent employment opportunities in Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="79.5"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="125"/>
+    <s v="Access to decent employment opportunities in Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="81.6"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="125"/>
+    <s v="Access to decent employment opportunities in Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="90.4"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="125"/>
+    <s v="Access to decent employment opportunities in Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="89.4"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="125"/>
+    <s v="Access to decent employment opportunities in Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="89.8"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="130"/>
+    <s v="Access to housing in Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="96.4"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="130"/>
+    <s v="Access to housing in Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="98.6"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="130"/>
+    <s v="Access to housing in Ireland"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="97.7"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="130"/>
+    <s v="Access to housing in Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="94.3"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="130"/>
+    <s v="Access to housing in Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="98.1"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="130"/>
+    <s v="Access to housing in Ireland"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="96.5"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="130"/>
+    <s v="Access to housing in Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="98.5"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="130"/>
+    <s v="Access to housing in Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="99.2"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="130"/>
+    <s v="Access to housing in Ireland"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="98.9"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="135"/>
+    <s v="Global gap between rich and poor countries"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="81.1"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="135"/>
+    <s v="Global gap between rich and poor countries"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="85.7"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="135"/>
+    <s v="Global gap between rich and poor countries"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="83.9"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="135"/>
+    <s v="Global gap between rich and poor countries"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="75.5"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="135"/>
+    <s v="Global gap between rich and poor countries"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="80.8"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="135"/>
+    <s v="Global gap between rich and poor countries"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="78.6"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="135"/>
+    <s v="Global gap between rich and poor countries"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="86.8"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="135"/>
+    <s v="Global gap between rich and poor countries"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="90.3"/>
+  </r>
+  <r>
+    <s v="GUI62C01"/>
+    <s v="Major social concerns of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="135"/>
+    <s v="Global gap between rich and poor countries"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="88.9"/>
+  </r>
+</pivotCacheRecords>
 </file>