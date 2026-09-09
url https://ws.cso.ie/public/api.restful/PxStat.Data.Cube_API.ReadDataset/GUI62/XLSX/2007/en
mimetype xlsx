--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45843faaeadb4846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21be22fc8e2a48f4b91846b47a204191.psmdcp" Id="Rb3e1c7c6de5d4855" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R098828905d304433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e3022437ef2459da4df6fa9b615f734.psmdcp" Id="R73358f93d050478e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>