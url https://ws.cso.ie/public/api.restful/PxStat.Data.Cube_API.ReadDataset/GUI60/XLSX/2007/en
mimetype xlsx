--- v0 (2025-11-09)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27d417855b04462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8de071d001a54fcc90917734b7029414.psmdcp" Id="R9828652772c74fb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd34a27fcae34abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77452d48f43d4e32a80abb12b3053385.psmdcp" Id="R1f411503a15e47b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GUI60</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Respondents aged 25 years and their gambling activities</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/23/2025 11:00:00 AM</x:t>
+    <x:t>23/07/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>GUI data was revised on 23 July 2025 due to a syntax error when calculating the weights. These weights have been corrected and the updated figures reflect this correction. The impact of these changes on the results presented in the original release is minor and do not affect the high-level results and trends presented in the original release. For details see,Information Note.(https://www.cso.ie/en/releasesandpublications/in/gui/informationnotegrowingupinirelandcohort98atage25mainresults/)</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI60/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GUI</x:t>
   </x:si>
   <x:si>
     <x:t>Growing Up In Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -433,259 +433,144 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...207 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04403V05186" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="Type of Gambling Activity" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03427V04134" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Highest Level of Education" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L46" totalsRowShown="0">
   <x:autoFilter ref="A1:L46"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04403V05186"/>
     <x:tableColumn id="6" name="Type of Gambling Activity"/>
     <x:tableColumn id="7" name="C03427V04134"/>
     <x:tableColumn id="8" name="Highest Level of Education"/>
     <x:tableColumn id="9" name="C02199V02655"/>
     <x:tableColumn id="10" name="Sex"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -958,51 +843,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI60/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1191,51 +1076,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L46"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="42.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="35.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="26.710625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="10.424911" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="7.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
@@ -2975,51 +2860,51 @@
       <x:c r="I46" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J46" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K46" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L46" s="0">
         <x:v>16.5</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -3036,51 +2921,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L46" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="GUI60C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Respondents aged 25 years gambling activities"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2023"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
         <x:s v="2023 (Wave 5)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04403V05186">
       <x:sharedItems count="5">
         <x:s v="10"/>
@@ -3161,27 +3046,658 @@
         <x:n v="38.8"/>
         <x:n v="30.3"/>
         <x:n v="26.5"/>
         <x:n v="26.6"/>
         <x:n v="26.3"/>
         <x:n v="26.1"/>
         <x:n v="24.4"/>
         <x:n v="27.7"/>
         <x:n v="25.3"/>
         <x:n v="27.2"/>
         <x:n v="18.4"/>
         <x:n v="18.8"/>
         <x:n v="17.9"/>
         <x:n v="14.7"/>
         <x:n v="13.9"/>
         <x:n v="16.2"/>
         <x:n v="15.9"/>
         <x:n v="16.5"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="10"/>
+    <s v="Online gambling only"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="10"/>
+    <s v="Online gambling only"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="10"/>
+    <s v="Online gambling only"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="10"/>
+    <s v="Online gambling only"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="10"/>
+    <s v="Online gambling only"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="10"/>
+    <s v="Online gambling only"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="10"/>
+    <s v="Online gambling only"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="10"/>
+    <s v="Online gambling only"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="10"/>
+    <s v="Online gambling only"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="20"/>
+    <s v="In-Person gambling only"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="20"/>
+    <s v="In-Person gambling only"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="13.1"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="20"/>
+    <s v="In-Person gambling only"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="15.5"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="20"/>
+    <s v="In-Person gambling only"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="17.6"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="20"/>
+    <s v="In-Person gambling only"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="12.9"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="20"/>
+    <s v="In-Person gambling only"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="20"/>
+    <s v="In-Person gambling only"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="16.3"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="20"/>
+    <s v="In-Person gambling only"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="20"/>
+    <s v="In-Person gambling only"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="19.4"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="30"/>
+    <s v="Both Online and In-Person gambling"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="30"/>
+    <s v="Both Online and In-Person gambling"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="34.9"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="30"/>
+    <s v="Both Online and In-Person gambling"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="33.1"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="30"/>
+    <s v="Both Online and In-Person gambling"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="34.8"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="30"/>
+    <s v="Both Online and In-Person gambling"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="41.5"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="30"/>
+    <s v="Both Online and In-Person gambling"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="28.4"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="30"/>
+    <s v="Both Online and In-Person gambling"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="34.5"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="30"/>
+    <s v="Both Online and In-Person gambling"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="38.8"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="30"/>
+    <s v="Both Online and In-Person gambling"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="30.3"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="Does not gamble"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="26.5"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="Does not gamble"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="26.6"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="Does not gamble"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="26.3"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="Does not gamble"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="26.1"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="Does not gamble"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="24.4"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="Does not gamble"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="27.7"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="Does not gamble"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="26.3"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="Does not gamble"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="25.3"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="Does not gamble"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="27.2"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="50"/>
+    <s v="Information on gambling not available"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="18.4"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="50"/>
+    <s v="Information on gambling not available"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="18.8"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="50"/>
+    <s v="Information on gambling not available"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="17.9"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="50"/>
+    <s v="Information on gambling not available"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="14.7"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="50"/>
+    <s v="Information on gambling not available"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="13.9"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="50"/>
+    <s v="Information on gambling not available"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="15.5"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="50"/>
+    <s v="Information on gambling not available"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="16.2"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="50"/>
+    <s v="Information on gambling not available"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="15.9"/>
+  </r>
+  <r>
+    <s v="GUI60C01"/>
+    <s v="Respondents aged 25 years gambling activities"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="50"/>
+    <s v="Information on gambling not available"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="16.5"/>
+  </r>
+</pivotCacheRecords>
 </file>