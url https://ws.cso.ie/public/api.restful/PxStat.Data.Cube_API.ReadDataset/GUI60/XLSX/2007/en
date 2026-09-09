--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd34a27fcae34abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77452d48f43d4e32a80abb12b3053385.psmdcp" Id="R1f411503a15e47b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1165f59f74ee4902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4f7a80a0b214897845755c587317989.psmdcp" Id="R6cac7295d2aa4379" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Respondents aged 25 years and their gambling activities</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>23/07/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>GUI data was revised on 23 July 2025 due to a syntax error when calculating the weights. These weights have been corrected and the updated figures reflect this correction. The impact of these changes on the results presented in the original release is minor and do not affect the high-level results and trends presented in the original release. For details see,Information Note.(https://www.cso.ie/en/releasesandpublications/in/gui/informationnotegrowingupinirelandcohort98atage25mainresults/)</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI60/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI60/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GUI</x:t>
   </x:si>
   <x:si>
     <x:t>Growing Up In Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Caragh Stapleton</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>gui@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -833,51 +833,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI60/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI60/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">