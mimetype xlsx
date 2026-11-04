--- v2 (2026-09-09)
+++ v3 (2026-11-04)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4b659b828c4bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2622487e7ea3430b801ffa832c1b7254.psmdcp" Id="R45cf2ade91aa4cd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99b025f8e9704b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/270aaaf69acb45a7b1890b54ed9eb4c0.psmdcp" Id="Raa0f547de95d48c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Self esteem of respondents aged 25 years</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>23/07/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>GUI data was revised on 23 July 2025 due to a syntax error when calculating the weights. These weights have been corrected and the updated figures reflect this correction. The impact of these changes on the results presented in the original release is minor and do not affect the high-level results and trends presented in the original release. For details see, Information Note.(https://www.cso.ie/en/releasesandpublications/in/gui/informationnotegrowingupinirelandcohort98atage25mainresults/)&lt;br&gt;&lt;br&gt;Education Data for 2018 Not Available.&lt;br&gt;&lt;br&gt;Self-esteem was calculated using the six-item Rosenberg Self-Esteem scale (see background notes(https://www.cso.ie/en/releasesandpublications/ep/p-guic98/growingupinirelandcohort98atage25mainresults/backgroundnotes/) for details). For this analysis, those with a score of 8 or less were categorized as having low self-esteem.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI50/XLSX/2007/en</x:t>
+    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI50/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GUI</x:t>
   </x:si>
   <x:si>
     <x:t>Growing Up In Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Caragh Stapleton</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>gui@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -825,51 +825,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI50/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI50/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">