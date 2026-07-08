--- v0 (2025-10-31)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1bc41583dd84a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4586af512c94e0a823bddd7608597dc.psmdcp" Id="R81451d85941e4bd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2577b41be3954b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/759b4613299b41189d75ee9b9e57243e.psmdcp" Id="Rca895d8831c84899" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GUI50</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Self esteem of respondents aged 25 years</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/23/2025 11:00:00 AM</x:t>
+    <x:t>23/07/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>GUI data was revised on 23 July 2025 due to a syntax error when calculating the weights. These weights have been corrected and the updated figures reflect this correction. The impact of these changes on the results presented in the original release is minor and do not affect the high-level results and trends presented in the original release. For details see, Information Note.(https://www.cso.ie/en/releasesandpublications/in/gui/informationnotegrowingupinirelandcohort98atage25mainresults/)&lt;br&gt;&lt;br&gt;Education Data for 2018 Not Available.&lt;br&gt;&lt;br&gt;Self-esteem was calculated using the six-item Rosenberg Self-Esteem scale (see background notes(https://www.cso.ie/en/releasesandpublications/ep/p-guic98/growingupinirelandcohort98atage25mainresults/backgroundnotes/) for details). For this analysis, those with a score of 8 or less were categorized as having low self-esteem.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI50/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GUI</x:t>
   </x:si>
   <x:si>
     <x:t>Growing Up In Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -204,50 +204,53 @@
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2018 (Wave 4)</x:t>
   </x:si>
   <x:si>
     <x:t>40</x:t>
   </x:si>
   <x:si>
     <x:t>Low Self esteem</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>Both sexes</x:t>
   </x:si>
   <x:si>
     <x:t>61</x:t>
   </x:si>
   <x:si>
     <x:t>NFQ Level 6 or lower</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
   </x:si>
   <x:si>
     <x:t>71</x:t>
   </x:si>
   <x:si>
     <x:t>NFQ Level 7 or higher</x:t>
   </x:si>
   <x:si>
     <x:t>All NFQ Levels</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>Male</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>Female</x:t>
   </x:si>
   <x:si>
     <x:t>41</x:t>
   </x:si>
@@ -424,251 +427,142 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...199 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04089V04851" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Low or Normal Self Esteem" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03427V04134" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Highest level of Education" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L55" totalsRowShown="0">
   <x:autoFilter ref="A1:L55"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04089V04851"/>
     <x:tableColumn id="6" name="Low or Normal Self Esteem"/>
     <x:tableColumn id="7" name="C02199V02655"/>
     <x:tableColumn id="8" name="Sex"/>
     <x:tableColumn id="9" name="C03427V04134"/>
     <x:tableColumn id="10" name="Highest level of Education"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -941,51 +835,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI50/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1174,51 +1068,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L55"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="38.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="27.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="10.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="26.282054" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="7.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
@@ -1270,2027 +1164,2081 @@
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H2" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I2" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J2" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K2" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
+      <x:c r="L2" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
     </x:row>
     <x:row r="3" spans="1:12">
       <x:c r="A3" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J3" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K3" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L3" s="0" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:12">
       <x:c r="A4" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H4" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J4" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K4" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L4" s="0">
         <x:v>16.1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:12">
       <x:c r="A5" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
+      <x:c r="L5" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
     </x:row>
     <x:row r="6" spans="1:12">
       <x:c r="A6" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J6" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K6" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L6" s="0" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:12">
       <x:c r="A7" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L7" s="0">
         <x:v>12.9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:12">
       <x:c r="A8" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H8" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J8" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K8" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
+      <x:c r="L8" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
     </x:row>
     <x:row r="9" spans="1:12">
       <x:c r="A9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J9" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K9" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L9" s="0" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12">
       <x:c r="A10" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H10" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J10" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K10" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L10" s="0">
         <x:v>19.4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12">
       <x:c r="A11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
+      <x:c r="L11" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
     </x:row>
     <x:row r="12" spans="1:12">
       <x:c r="A12" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H12" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J12" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K12" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L12" s="0" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12">
       <x:c r="A13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L13" s="0">
         <x:v>82.8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12">
       <x:c r="A14" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H14" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J14" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K14" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
+      <x:c r="L14" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
     </x:row>
     <x:row r="15" spans="1:12">
       <x:c r="A15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J15" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K15" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L15" s="0" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12">
       <x:c r="A16" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H16" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J16" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K16" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L16" s="0">
         <x:v>85.9</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12">
       <x:c r="A17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G17" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H17" s="0" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
+      <x:c r="L17" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
     </x:row>
     <x:row r="18" spans="1:12">
       <x:c r="A18" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G18" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H18" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="F18" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I18" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J18" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K18" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L18" s="0" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12">
       <x:c r="A19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G19" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H19" s="0" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L19" s="0">
         <x:v>79.7</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12">
       <x:c r="A20" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H20" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J20" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K20" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
+      <x:c r="L20" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
     </x:row>
     <x:row r="21" spans="1:12">
       <x:c r="A21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J21" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K21" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L21" s="0" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12">
       <x:c r="A22" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H22" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K22" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L22" s="0">
         <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12">
       <x:c r="A23" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
+      <x:c r="L23" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
     </x:row>
     <x:row r="24" spans="1:12">
       <x:c r="A24" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H24" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J24" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K24" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L24" s="0" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12">
       <x:c r="A25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L25" s="0">
         <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12">
       <x:c r="A26" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H26" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J26" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K26" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
+      <x:c r="L26" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
     </x:row>
     <x:row r="27" spans="1:12">
       <x:c r="A27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J27" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K27" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L27" s="0" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12">
       <x:c r="A28" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H28" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I28" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J28" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K28" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L28" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12">
       <x:c r="A29" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L29" s="0">
         <x:v>26.5</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12">
       <x:c r="A30" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H30" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I30" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J30" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K30" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L30" s="0">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12">
       <x:c r="A31" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L31" s="0">
         <x:v>20.9</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12">
       <x:c r="A32" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H32" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J32" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K32" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L32" s="0">
         <x:v>18.6</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12">
       <x:c r="A33" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L33" s="0">
         <x:v>17.9</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12">
       <x:c r="A34" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H34" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I34" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J34" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K34" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L34" s="0">
         <x:v>18.2</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12">
       <x:c r="A35" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I35" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L35" s="0">
         <x:v>34.5</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12">
       <x:c r="A36" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H36" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I36" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J36" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K36" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L36" s="0">
         <x:v>16.1</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12">
       <x:c r="A37" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I37" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L37" s="0">
         <x:v>23.4</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12">
       <x:c r="A38" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H38" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J38" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K38" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L38" s="0">
         <x:v>57.8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12">
       <x:c r="A39" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L39" s="0">
         <x:v>69.7</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12">
       <x:c r="A40" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H40" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I40" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J40" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K40" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L40" s="0">
         <x:v>64.9</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12">
       <x:c r="A41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L41" s="0">
         <x:v>64.5</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12">
       <x:c r="A42" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H42" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I42" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J42" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K42" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L42" s="0">
         <x:v>70.5</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12">
       <x:c r="A43" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L43" s="0">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12">
       <x:c r="A44" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F44" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G44" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H44" s="0" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J44" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K44" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L44" s="0">
         <x:v>51.1</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12">
       <x:c r="A45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F45" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G45" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H45" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="F45" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I45" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L45" s="0">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12">
       <x:c r="A46" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F46" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G46" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H46" s="0" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
       <x:c r="I46" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J46" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K46" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L46" s="0">
         <x:v>61.9</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12">
       <x:c r="A47" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F47" s="0" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L47" s="0">
         <x:v>15.7</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12">
       <x:c r="A48" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F48" s="0" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H48" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I48" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J48" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K48" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L48" s="0">
         <x:v>13.3</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12">
       <x:c r="A49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F49" s="0" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L49" s="0">
         <x:v>14.3</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12">
       <x:c r="A50" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E50" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F50" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="D50" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G50" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J50" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K50" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L50" s="0">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12">
       <x:c r="A51" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F51" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="D51" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L51" s="0">
         <x:v>11.6</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12">
       <x:c r="A52" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D52" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E52" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F52" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="D52" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G52" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H52" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J52" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K52" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L52" s="0">
         <x:v>13.8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12">
       <x:c r="A53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E53" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F53" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="D53" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I53" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L53" s="0">
         <x:v>14.4</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12">
       <x:c r="A54" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D54" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E54" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F54" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="D54" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G54" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H54" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I54" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J54" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K54" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L54" s="0">
         <x:v>14.8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12">
       <x:c r="A55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F55" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="D55" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L55" s="0">
         <x:v>14.7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -3307,51 +3255,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L55" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="GUI50C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Self esteem of respondents aged 25 years"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="2">
         <x:s v="2018"/>
         <x:s v="2023"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="2">
         <x:s v="2018 (Wave 4)"/>
         <x:s v="2023 (Wave 5)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04089V04851">
@@ -3423,27 +3371,784 @@
         <x:n v="23.4"/>
         <x:n v="57.8"/>
         <x:n v="69.7"/>
         <x:n v="64.9"/>
         <x:n v="64.5"/>
         <x:n v="70.5"/>
         <x:n v="68"/>
         <x:n v="51.1"/>
         <x:n v="69"/>
         <x:n v="61.9"/>
         <x:n v="15.7"/>
         <x:n v="13.3"/>
         <x:n v="14.3"/>
         <x:n v="11.6"/>
         <x:n v="13.8"/>
         <x:n v="14.4"/>
         <x:n v="14.8"/>
         <x:n v="14.7"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2018"/>
+    <s v="2018 (Wave 4)"/>
+    <s v="40"/>
+    <s v="Low Self esteem"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2018"/>
+    <s v="2018 (Wave 4)"/>
+    <s v="40"/>
+    <s v="Low Self esteem"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2018"/>
+    <s v="2018 (Wave 4)"/>
+    <s v="40"/>
+    <s v="Low Self esteem"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="16.1"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2018"/>
+    <s v="2018 (Wave 4)"/>
+    <s v="40"/>
+    <s v="Low Self esteem"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2018"/>
+    <s v="2018 (Wave 4)"/>
+    <s v="40"/>
+    <s v="Low Self esteem"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2018"/>
+    <s v="2018 (Wave 4)"/>
+    <s v="40"/>
+    <s v="Low Self esteem"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="12.9"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2018"/>
+    <s v="2018 (Wave 4)"/>
+    <s v="40"/>
+    <s v="Low Self esteem"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2018"/>
+    <s v="2018 (Wave 4)"/>
+    <s v="40"/>
+    <s v="Low Self esteem"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2018"/>
+    <s v="2018 (Wave 4)"/>
+    <s v="40"/>
+    <s v="Low Self esteem"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="19.4"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2018"/>
+    <s v="2018 (Wave 4)"/>
+    <s v="41"/>
+    <s v="Normal self esteem"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2018"/>
+    <s v="2018 (Wave 4)"/>
+    <s v="41"/>
+    <s v="Normal self esteem"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2018"/>
+    <s v="2018 (Wave 4)"/>
+    <s v="41"/>
+    <s v="Normal self esteem"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="82.8"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2018"/>
+    <s v="2018 (Wave 4)"/>
+    <s v="41"/>
+    <s v="Normal self esteem"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2018"/>
+    <s v="2018 (Wave 4)"/>
+    <s v="41"/>
+    <s v="Normal self esteem"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2018"/>
+    <s v="2018 (Wave 4)"/>
+    <s v="41"/>
+    <s v="Normal self esteem"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="85.9"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2018"/>
+    <s v="2018 (Wave 4)"/>
+    <s v="41"/>
+    <s v="Normal self esteem"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2018"/>
+    <s v="2018 (Wave 4)"/>
+    <s v="41"/>
+    <s v="Normal self esteem"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2018"/>
+    <s v="2018 (Wave 4)"/>
+    <s v="41"/>
+    <s v="Normal self esteem"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="79.7"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2018"/>
+    <s v="2018 (Wave 4)"/>
+    <s v="42"/>
+    <s v="Self esteem - Levels not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2018"/>
+    <s v="2018 (Wave 4)"/>
+    <s v="42"/>
+    <s v="Self esteem - Levels not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2018"/>
+    <s v="2018 (Wave 4)"/>
+    <s v="42"/>
+    <s v="Self esteem - Levels not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2018"/>
+    <s v="2018 (Wave 4)"/>
+    <s v="42"/>
+    <s v="Self esteem - Levels not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2018"/>
+    <s v="2018 (Wave 4)"/>
+    <s v="42"/>
+    <s v="Self esteem - Levels not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2018"/>
+    <s v="2018 (Wave 4)"/>
+    <s v="42"/>
+    <s v="Self esteem - Levels not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2018"/>
+    <s v="2018 (Wave 4)"/>
+    <s v="42"/>
+    <s v="Self esteem - Levels not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2018"/>
+    <s v="2018 (Wave 4)"/>
+    <s v="42"/>
+    <s v="Self esteem - Levels not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2018"/>
+    <s v="2018 (Wave 4)"/>
+    <s v="42"/>
+    <s v="Self esteem - Levels not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="Low Self esteem"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="26.5"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="Low Self esteem"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="Low Self esteem"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="20.9"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="Low Self esteem"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="18.6"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="Low Self esteem"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="17.9"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="Low Self esteem"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="Low Self esteem"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="34.5"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="Low Self esteem"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="16.1"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="Low Self esteem"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="41"/>
+    <s v="Normal self esteem"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="57.8"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="41"/>
+    <s v="Normal self esteem"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="69.7"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="41"/>
+    <s v="Normal self esteem"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="64.9"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="41"/>
+    <s v="Normal self esteem"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="64.5"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="41"/>
+    <s v="Normal self esteem"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="70.5"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="41"/>
+    <s v="Normal self esteem"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="41"/>
+    <s v="Normal self esteem"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="51.1"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="41"/>
+    <s v="Normal self esteem"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="41"/>
+    <s v="Normal self esteem"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="61.9"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="42"/>
+    <s v="Self esteem - Levels not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="15.7"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="42"/>
+    <s v="Self esteem - Levels not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="13.3"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="42"/>
+    <s v="Self esteem - Levels not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="42"/>
+    <s v="Self esteem - Levels not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="42"/>
+    <s v="Self esteem - Levels not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="11.6"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="42"/>
+    <s v="Self esteem - Levels not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="13.8"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="42"/>
+    <s v="Self esteem - Levels not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="14.4"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="42"/>
+    <s v="Self esteem - Levels not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="14.8"/>
+  </r>
+  <r>
+    <s v="GUI50C01"/>
+    <s v="Self esteem of respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="42"/>
+    <s v="Self esteem - Levels not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="14.7"/>
+  </r>
+</pivotCacheRecords>
 </file>