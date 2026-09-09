--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2577b41be3954b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/759b4613299b41189d75ee9b9e57243e.psmdcp" Id="Rca895d8831c84899" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf4b659b828c4bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2622487e7ea3430b801ffa832c1b7254.psmdcp" Id="R45cf2ade91aa4cd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Self esteem of respondents aged 25 years</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>23/07/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>GUI data was revised on 23 July 2025 due to a syntax error when calculating the weights. These weights have been corrected and the updated figures reflect this correction. The impact of these changes on the results presented in the original release is minor and do not affect the high-level results and trends presented in the original release. For details see, Information Note.(https://www.cso.ie/en/releasesandpublications/in/gui/informationnotegrowingupinirelandcohort98atage25mainresults/)&lt;br&gt;&lt;br&gt;Education Data for 2018 Not Available.&lt;br&gt;&lt;br&gt;Self-esteem was calculated using the six-item Rosenberg Self-Esteem scale (see background notes(https://www.cso.ie/en/releasesandpublications/ep/p-guic98/growingupinirelandcohort98atage25mainresults/backgroundnotes/) for details). For this analysis, those with a score of 8 or less were categorized as having low self-esteem.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI50/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI50/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GUI</x:t>
   </x:si>
   <x:si>
     <x:t>Growing Up In Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Caragh Stapleton</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>gui@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -825,51 +825,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI50/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI50/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">