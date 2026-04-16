--- v0 (2025-11-13)
+++ v1 (2026-04-16)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c7bb57a78324070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/296b28b9ceb24f89bae5994977210957.psmdcp" Id="R0dfc18c5917d40d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc8aaf88ffd54cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c83f07f7fec4e41a6f63c46ef23682e.psmdcp" Id="R7feecabbada440d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GUI46</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Respondents aged 25 years diagnosed medical problems</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/23/2025 11:00:00 AM</x:t>
+    <x:t>23/07/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>GUI data was revised on 23 July 2025 due to a syntax error when calculating the weights. These weights have been corrected and the updated figures reflect this correction. The impact of these changes on the results presented in the original release is minor and do not affect the high-level results and trends presented in the original release. For details see, Information Note.(https://www.cso.ie/en/releasesandpublications/in/gui/informationnotegrowingupinirelandcohort98atage25mainresults/)</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI46/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GUI</x:t>
   </x:si>
   <x:si>
     <x:t>Growing Up In Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -409,219 +409,128 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...167 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03427V04134" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Highest Level of Education" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J28" totalsRowShown="0">
   <x:autoFilter ref="A1:J28"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="C03427V04134"/>
     <x:tableColumn id="8" name="Highest Level of Education"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -892,51 +801,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI46/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1125,51 +1034,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J28"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="53.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="26.710625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -2055,51 +1964,51 @@
       <x:c r="G28" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H28" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I28" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J28" s="0">
         <x:v>1.4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -2116,51 +2025,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J28" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="3">
         <x:s v="GUI46C01"/>
         <x:s v="GUI46C02"/>
         <x:s v="GUI46C03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="3">
         <x:s v="Respondents aged 25 years health issue diagnosed"/>
         <x:s v="Respondents aged 25 years with no diagnosed health issue"/>
         <x:s v="Respondents aged 25 years health issue -Not stated"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2023"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
         <x:s v="2023 (Wave 5)"/>
       </x:sharedItems>
@@ -2211,27 +2120,352 @@
         <x:n v="28.2"/>
         <x:n v="64.9"/>
         <x:n v="80.9"/>
         <x:n v="74.4"/>
         <x:n v="70.2"/>
         <x:n v="84.7"/>
         <x:n v="78.7"/>
         <x:n v="59.6"/>
         <x:n v="77.4"/>
         <x:n v="70.3"/>
         <x:n v="3.1"/>
         <x:n v="1"/>
         <x:n v="1.8"/>
         <x:n v="4.3"/>
         <x:n v="0.8"/>
         <x:n v="2.2"/>
         <x:n v="1.2"/>
         <x:n v="1.4"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="GUI46C01"/>
+    <s v="Respondents aged 25 years health issue diagnosed"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="GUI46C01"/>
+    <s v="Respondents aged 25 years health issue diagnosed"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="18.1"/>
+  </r>
+  <r>
+    <s v="GUI46C01"/>
+    <s v="Respondents aged 25 years health issue diagnosed"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="23.7"/>
+  </r>
+  <r>
+    <s v="GUI46C01"/>
+    <s v="Respondents aged 25 years health issue diagnosed"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="25.5"/>
+  </r>
+  <r>
+    <s v="GUI46C01"/>
+    <s v="Respondents aged 25 years health issue diagnosed"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="14.6"/>
+  </r>
+  <r>
+    <s v="GUI46C01"/>
+    <s v="Respondents aged 25 years health issue diagnosed"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="19.1"/>
+  </r>
+  <r>
+    <s v="GUI46C01"/>
+    <s v="Respondents aged 25 years health issue diagnosed"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="38.5"/>
+  </r>
+  <r>
+    <s v="GUI46C01"/>
+    <s v="Respondents aged 25 years health issue diagnosed"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="GUI46C01"/>
+    <s v="Respondents aged 25 years health issue diagnosed"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="28.2"/>
+  </r>
+  <r>
+    <s v="GUI46C02"/>
+    <s v="Respondents aged 25 years with no diagnosed health issue"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="64.9"/>
+  </r>
+  <r>
+    <s v="GUI46C02"/>
+    <s v="Respondents aged 25 years with no diagnosed health issue"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="80.9"/>
+  </r>
+  <r>
+    <s v="GUI46C02"/>
+    <s v="Respondents aged 25 years with no diagnosed health issue"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="74.4"/>
+  </r>
+  <r>
+    <s v="GUI46C02"/>
+    <s v="Respondents aged 25 years with no diagnosed health issue"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="70.2"/>
+  </r>
+  <r>
+    <s v="GUI46C02"/>
+    <s v="Respondents aged 25 years with no diagnosed health issue"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="84.7"/>
+  </r>
+  <r>
+    <s v="GUI46C02"/>
+    <s v="Respondents aged 25 years with no diagnosed health issue"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="78.7"/>
+  </r>
+  <r>
+    <s v="GUI46C02"/>
+    <s v="Respondents aged 25 years with no diagnosed health issue"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="59.6"/>
+  </r>
+  <r>
+    <s v="GUI46C02"/>
+    <s v="Respondents aged 25 years with no diagnosed health issue"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="77.4"/>
+  </r>
+  <r>
+    <s v="GUI46C02"/>
+    <s v="Respondents aged 25 years with no diagnosed health issue"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="70.3"/>
+  </r>
+  <r>
+    <s v="GUI46C03"/>
+    <s v="Respondents aged 25 years health issue -Not stated"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="GUI46C03"/>
+    <s v="Respondents aged 25 years health issue -Not stated"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="GUI46C03"/>
+    <s v="Respondents aged 25 years health issue -Not stated"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="GUI46C03"/>
+    <s v="Respondents aged 25 years health issue -Not stated"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="GUI46C03"/>
+    <s v="Respondents aged 25 years health issue -Not stated"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="GUI46C03"/>
+    <s v="Respondents aged 25 years health issue -Not stated"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="GUI46C03"/>
+    <s v="Respondents aged 25 years health issue -Not stated"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="GUI46C03"/>
+    <s v="Respondents aged 25 years health issue -Not stated"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="GUI46C03"/>
+    <s v="Respondents aged 25 years health issue -Not stated"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="1.4"/>
+  </r>
+</pivotCacheRecords>
 </file>