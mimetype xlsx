--- v1 (2026-04-16)
+++ v2 (2026-07-08)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc8aaf88ffd54cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c83f07f7fec4e41a6f63c46ef23682e.psmdcp" Id="R7feecabbada440d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7809044758a24bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4247eee8d9a4b29b115498e15635477.psmdcp" Id="Rfadbb9aabfc04234" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>