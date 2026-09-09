--- v2 (2026-07-08)
+++ v3 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7809044758a24bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4247eee8d9a4b29b115498e15635477.psmdcp" Id="Rfadbb9aabfc04234" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe5fa1381a3d4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/538e4141689945f2b21b157c3749cd3b.psmdcp" Id="Rc3925925dbcb4723" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Respondents aged 25 years diagnosed medical problems</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>23/07/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>GUI data was revised on 23 July 2025 due to a syntax error when calculating the weights. These weights have been corrected and the updated figures reflect this correction. The impact of these changes on the results presented in the original release is minor and do not affect the high-level results and trends presented in the original release. For details see, Information Note.(https://www.cso.ie/en/releasesandpublications/in/gui/informationnotegrowingupinirelandcohort98atage25mainresults/)</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI46/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI46/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GUI</x:t>
   </x:si>
   <x:si>
     <x:t>Growing Up In Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Caragh Stapleton</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>gui@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -791,51 +791,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI46/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI46/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">