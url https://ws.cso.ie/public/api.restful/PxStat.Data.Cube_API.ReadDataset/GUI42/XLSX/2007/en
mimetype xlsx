--- v0 (2025-11-13)
+++ v1 (2026-10-11)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R004c95d8a860455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c12d8d9cded45789d7340877646f5e4.psmdcp" Id="Re241c7e33638452f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4a5648aa8749cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6051c94f955246a5a61a57543e48e5b3.psmdcp" Id="Rb52de57695d24a80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GUI42</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Respondents aged 25 years ability to make ends meet</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/23/2025 11:00:00 AM</x:t>
+    <x:t>23/07/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>GUI data was revised on 23 July 2025 due to a syntax error when calculating the weights. These weights have been corrected and the updated figures reflect this correction. The impact of these changes on the results presented in the original release is minor and do not affect the high-level results and trends presented in the original release. For details see, Information Note(https://www.cso.ie/en/releasesandpublications/in/gui/informationnotegrowingupinirelandcohort98atage25mainresults/).&lt;br&gt;&lt;br&gt;One category (Cannot make ends meet) has been merged with Great Difficulty for the purposes of this table.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI42/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GUI</x:t>
   </x:si>
   <x:si>
     <x:t>Growing Up In Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -445,259 +445,138 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...207 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02902V03494" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="Ease or Difficulty" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J91" totalsRowShown="0">
   <x:autoFilter ref="A1:J91"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02902V03494"/>
     <x:tableColumn id="6" name="Ease or Difficulty"/>
     <x:tableColumn id="7" name="C02199V02655"/>
     <x:tableColumn id="8" name="Sex"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -968,51 +847,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI42/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1201,51 +1080,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J91"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="82.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="31.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="10.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -4147,51 +4026,51 @@
       <x:c r="G91" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I91" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J91" s="0">
         <x:v>17</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -4208,51 +4087,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J91" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="6">
         <x:s v="GUI41C01"/>
         <x:s v="GUI41C02"/>
         <x:s v="GUI41C03"/>
         <x:s v="GUI41C04"/>
         <x:s v="GUI41C05"/>
         <x:s v="GUI41C06"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="6">
         <x:s v="Respondents aged 25 years living with parents ability to make ends meet"/>
         <x:s v="Percentage of Respondents aged 25 years living with parents ability to make ends meet"/>
         <x:s v="Respondents aged 25 years not living with parents ability to make ends meet"/>
         <x:s v="Percentage of Respondents aged 25 years not living with parents ability to make ends meet"/>
         <x:s v="All Respondents aged 25 years ability to make ends meet"/>
         <x:s v="Percentage of All Respondents aged 25 years ability to make ends meet"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2023"/>
@@ -4371,27 +4250,1108 @@
         <x:n v="681"/>
         <x:n v="243"/>
         <x:n v="438"/>
         <x:n v="473"/>
         <x:n v="181"/>
         <x:n v="292"/>
         <x:n v="12.9"/>
         <x:n v="9.4"/>
         <x:n v="20.3"/>
         <x:n v="22.8"/>
         <x:n v="17.9"/>
         <x:n v="32.7"/>
         <x:n v="35.1"/>
         <x:n v="30.3"/>
         <x:n v="20.2"/>
         <x:n v="14"/>
         <x:n v="10.9"/>
         <x:n v="17"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="GUI41C01"/>
+    <s v="Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="06"/>
+    <s v="Very easily"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="310"/>
+  </r>
+  <r>
+    <s v="GUI41C01"/>
+    <s v="Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="06"/>
+    <s v="Very easily"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="197"/>
+  </r>
+  <r>
+    <s v="GUI41C01"/>
+    <s v="Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="06"/>
+    <s v="Very easily"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="113"/>
+  </r>
+  <r>
+    <s v="GUI41C01"/>
+    <s v="Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="05"/>
+    <s v="Easily"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="487"/>
+  </r>
+  <r>
+    <s v="GUI41C01"/>
+    <s v="Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="05"/>
+    <s v="Easily"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="263"/>
+  </r>
+  <r>
+    <s v="GUI41C01"/>
+    <s v="Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="05"/>
+    <s v="Easily"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="224"/>
+  </r>
+  <r>
+    <s v="GUI41C01"/>
+    <s v="Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="04"/>
+    <s v="Fairly easily"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="781"/>
+  </r>
+  <r>
+    <s v="GUI41C01"/>
+    <s v="Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="04"/>
+    <s v="Fairly easily"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="423"/>
+  </r>
+  <r>
+    <s v="GUI41C01"/>
+    <s v="Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="04"/>
+    <s v="Fairly easily"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="358"/>
+  </r>
+  <r>
+    <s v="GUI41C01"/>
+    <s v="Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="03"/>
+    <s v="With some difficulty"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="474"/>
+  </r>
+  <r>
+    <s v="GUI41C01"/>
+    <s v="Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="03"/>
+    <s v="With some difficulty"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="175"/>
+  </r>
+  <r>
+    <s v="GUI41C01"/>
+    <s v="Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="03"/>
+    <s v="With some difficulty"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="299"/>
+  </r>
+  <r>
+    <s v="GUI41C01"/>
+    <s v="Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="11"/>
+    <s v="With great difficulty/With difficulty"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="312"/>
+  </r>
+  <r>
+    <s v="GUI41C01"/>
+    <s v="Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="11"/>
+    <s v="With great difficulty/With difficulty"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="134"/>
+  </r>
+  <r>
+    <s v="GUI41C01"/>
+    <s v="Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="11"/>
+    <s v="With great difficulty/With difficulty"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="178"/>
+  </r>
+  <r>
+    <s v="GUI41C02"/>
+    <s v="Percentage of Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="06"/>
+    <s v="Very easily"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="13.1"/>
+  </r>
+  <r>
+    <s v="GUI41C02"/>
+    <s v="Percentage of Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="06"/>
+    <s v="Very easily"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="16.5"/>
+  </r>
+  <r>
+    <s v="GUI41C02"/>
+    <s v="Percentage of Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="06"/>
+    <s v="Very easily"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="GUI41C02"/>
+    <s v="Percentage of Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="05"/>
+    <s v="Easily"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="20.6"/>
+  </r>
+  <r>
+    <s v="GUI41C02"/>
+    <s v="Percentage of Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="05"/>
+    <s v="Easily"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="22.1"/>
+  </r>
+  <r>
+    <s v="GUI41C02"/>
+    <s v="Percentage of Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="05"/>
+    <s v="Easily"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="19.1"/>
+  </r>
+  <r>
+    <s v="GUI41C02"/>
+    <s v="Percentage of Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="04"/>
+    <s v="Fairly easily"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="GUI41C02"/>
+    <s v="Percentage of Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="04"/>
+    <s v="Fairly easily"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="35.5"/>
+  </r>
+  <r>
+    <s v="GUI41C02"/>
+    <s v="Percentage of Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="04"/>
+    <s v="Fairly easily"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="30.6"/>
+  </r>
+  <r>
+    <s v="GUI41C02"/>
+    <s v="Percentage of Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="03"/>
+    <s v="With some difficulty"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="20.1"/>
+  </r>
+  <r>
+    <s v="GUI41C02"/>
+    <s v="Percentage of Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="03"/>
+    <s v="With some difficulty"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="14.7"/>
+  </r>
+  <r>
+    <s v="GUI41C02"/>
+    <s v="Percentage of Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="03"/>
+    <s v="With some difficulty"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="25.5"/>
+  </r>
+  <r>
+    <s v="GUI41C02"/>
+    <s v="Percentage of Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="11"/>
+    <s v="With great difficulty/With difficulty"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="13.2"/>
+  </r>
+  <r>
+    <s v="GUI41C02"/>
+    <s v="Percentage of Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="11"/>
+    <s v="With great difficulty/With difficulty"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="11.2"/>
+  </r>
+  <r>
+    <s v="GUI41C02"/>
+    <s v="Percentage of Respondents aged 25 years living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="11"/>
+    <s v="With great difficulty/With difficulty"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="15.2"/>
+  </r>
+  <r>
+    <s v="GUI41C03"/>
+    <s v="Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="06"/>
+    <s v="Very easily"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="125"/>
+  </r>
+  <r>
+    <s v="GUI41C03"/>
+    <s v="Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="06"/>
+    <s v="Very easily"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="GUI41C03"/>
+    <s v="Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="06"/>
+    <s v="Very easily"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="GUI41C03"/>
+    <s v="Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="05"/>
+    <s v="Easily"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="199"/>
+  </r>
+  <r>
+    <s v="GUI41C03"/>
+    <s v="Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="05"/>
+    <s v="Easily"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="116"/>
+  </r>
+  <r>
+    <s v="GUI41C03"/>
+    <s v="Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="05"/>
+    <s v="Easily"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="GUI41C03"/>
+    <s v="Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="04"/>
+    <s v="Fairly easily"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="324"/>
+  </r>
+  <r>
+    <s v="GUI41C03"/>
+    <s v="Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="04"/>
+    <s v="Fairly easily"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="161"/>
+  </r>
+  <r>
+    <s v="GUI41C03"/>
+    <s v="Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="04"/>
+    <s v="Fairly easily"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="163"/>
+  </r>
+  <r>
+    <s v="GUI41C03"/>
+    <s v="Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="03"/>
+    <s v="With some difficulty"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="207"/>
+  </r>
+  <r>
+    <s v="GUI41C03"/>
+    <s v="Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="03"/>
+    <s v="With some difficulty"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="GUI41C03"/>
+    <s v="Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="03"/>
+    <s v="With some difficulty"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="139"/>
+  </r>
+  <r>
+    <s v="GUI41C03"/>
+    <s v="Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="11"/>
+    <s v="With great difficulty/With difficulty"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="161"/>
+  </r>
+  <r>
+    <s v="GUI41C03"/>
+    <s v="Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="11"/>
+    <s v="With great difficulty/With difficulty"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="GUI41C03"/>
+    <s v="Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="11"/>
+    <s v="With great difficulty/With difficulty"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="114"/>
+  </r>
+  <r>
+    <s v="GUI41C04"/>
+    <s v="Percentage of Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="06"/>
+    <s v="Very easily"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="12.3"/>
+  </r>
+  <r>
+    <s v="GUI41C04"/>
+    <s v="Percentage of Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="06"/>
+    <s v="Very easily"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="16.4"/>
+  </r>
+  <r>
+    <s v="GUI41C04"/>
+    <s v="Percentage of Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="06"/>
+    <s v="Very easily"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="GUI41C04"/>
+    <s v="Percentage of Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="05"/>
+    <s v="Easily"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="19.6"/>
+  </r>
+  <r>
+    <s v="GUI41C04"/>
+    <s v="Percentage of Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="05"/>
+    <s v="Easily"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="24.6"/>
+  </r>
+  <r>
+    <s v="GUI41C04"/>
+    <s v="Percentage of Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="05"/>
+    <s v="Easily"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="15.2"/>
+  </r>
+  <r>
+    <s v="GUI41C04"/>
+    <s v="Percentage of Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="04"/>
+    <s v="Fairly easily"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="31.9"/>
+  </r>
+  <r>
+    <s v="GUI41C04"/>
+    <s v="Percentage of Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="04"/>
+    <s v="Fairly easily"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="34.3"/>
+  </r>
+  <r>
+    <s v="GUI41C04"/>
+    <s v="Percentage of Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="04"/>
+    <s v="Fairly easily"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="29.8"/>
+  </r>
+  <r>
+    <s v="GUI41C04"/>
+    <s v="Percentage of Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="03"/>
+    <s v="With some difficulty"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="20.4"/>
+  </r>
+  <r>
+    <s v="GUI41C04"/>
+    <s v="Percentage of Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="03"/>
+    <s v="With some difficulty"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="GUI41C04"/>
+    <s v="Percentage of Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="03"/>
+    <s v="With some difficulty"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="25.4"/>
+  </r>
+  <r>
+    <s v="GUI41C04"/>
+    <s v="Percentage of Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="11"/>
+    <s v="With great difficulty/With difficulty"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="15.9"/>
+  </r>
+  <r>
+    <s v="GUI41C04"/>
+    <s v="Percentage of Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="11"/>
+    <s v="With great difficulty/With difficulty"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="10.1"/>
+  </r>
+  <r>
+    <s v="GUI41C04"/>
+    <s v="Percentage of Respondents aged 25 years not living with parents ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="11"/>
+    <s v="With great difficulty/With difficulty"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="20.8"/>
+  </r>
+  <r>
+    <s v="GUI41C05"/>
+    <s v="All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="06"/>
+    <s v="Very easily"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="435"/>
+  </r>
+  <r>
+    <s v="GUI41C05"/>
+    <s v="All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="06"/>
+    <s v="Very easily"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="274"/>
+  </r>
+  <r>
+    <s v="GUI41C05"/>
+    <s v="All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="06"/>
+    <s v="Very easily"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="161"/>
+  </r>
+  <r>
+    <s v="GUI41C05"/>
+    <s v="All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="05"/>
+    <s v="Easily"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="686"/>
+  </r>
+  <r>
+    <s v="GUI41C05"/>
+    <s v="All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="05"/>
+    <s v="Easily"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="379"/>
+  </r>
+  <r>
+    <s v="GUI41C05"/>
+    <s v="All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="05"/>
+    <s v="Easily"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="307"/>
+  </r>
+  <r>
+    <s v="GUI41C05"/>
+    <s v="All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="04"/>
+    <s v="Fairly easily"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1105"/>
+  </r>
+  <r>
+    <s v="GUI41C05"/>
+    <s v="All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="04"/>
+    <s v="Fairly easily"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="584"/>
+  </r>
+  <r>
+    <s v="GUI41C05"/>
+    <s v="All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="04"/>
+    <s v="Fairly easily"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="521"/>
+  </r>
+  <r>
+    <s v="GUI41C05"/>
+    <s v="All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="03"/>
+    <s v="With some difficulty"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="681"/>
+  </r>
+  <r>
+    <s v="GUI41C05"/>
+    <s v="All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="03"/>
+    <s v="With some difficulty"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="243"/>
+  </r>
+  <r>
+    <s v="GUI41C05"/>
+    <s v="All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="03"/>
+    <s v="With some difficulty"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="438"/>
+  </r>
+  <r>
+    <s v="GUI41C05"/>
+    <s v="All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="11"/>
+    <s v="With great difficulty/With difficulty"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="473"/>
+  </r>
+  <r>
+    <s v="GUI41C05"/>
+    <s v="All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="11"/>
+    <s v="With great difficulty/With difficulty"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="181"/>
+  </r>
+  <r>
+    <s v="GUI41C05"/>
+    <s v="All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="11"/>
+    <s v="With great difficulty/With difficulty"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="292"/>
+  </r>
+  <r>
+    <s v="GUI41C06"/>
+    <s v="Percentage of All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="06"/>
+    <s v="Very easily"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="12.9"/>
+  </r>
+  <r>
+    <s v="GUI41C06"/>
+    <s v="Percentage of All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="06"/>
+    <s v="Very easily"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="16.5"/>
+  </r>
+  <r>
+    <s v="GUI41C06"/>
+    <s v="Percentage of All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="06"/>
+    <s v="Very easily"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="GUI41C06"/>
+    <s v="Percentage of All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="05"/>
+    <s v="Easily"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="GUI41C06"/>
+    <s v="Percentage of All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="05"/>
+    <s v="Easily"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="22.8"/>
+  </r>
+  <r>
+    <s v="GUI41C06"/>
+    <s v="Percentage of All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="05"/>
+    <s v="Easily"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="17.9"/>
+  </r>
+  <r>
+    <s v="GUI41C06"/>
+    <s v="Percentage of All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="04"/>
+    <s v="Fairly easily"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="32.7"/>
+  </r>
+  <r>
+    <s v="GUI41C06"/>
+    <s v="Percentage of All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="04"/>
+    <s v="Fairly easily"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="35.1"/>
+  </r>
+  <r>
+    <s v="GUI41C06"/>
+    <s v="Percentage of All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="04"/>
+    <s v="Fairly easily"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="30.3"/>
+  </r>
+  <r>
+    <s v="GUI41C06"/>
+    <s v="Percentage of All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="03"/>
+    <s v="With some difficulty"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="GUI41C06"/>
+    <s v="Percentage of All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="03"/>
+    <s v="With some difficulty"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="14.7"/>
+  </r>
+  <r>
+    <s v="GUI41C06"/>
+    <s v="Percentage of All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="03"/>
+    <s v="With some difficulty"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="25.5"/>
+  </r>
+  <r>
+    <s v="GUI41C06"/>
+    <s v="Percentage of All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="11"/>
+    <s v="With great difficulty/With difficulty"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="GUI41C06"/>
+    <s v="Percentage of All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="11"/>
+    <s v="With great difficulty/With difficulty"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="10.9"/>
+  </r>
+  <r>
+    <s v="GUI41C06"/>
+    <s v="Percentage of All Respondents aged 25 years ability to make ends meet"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="11"/>
+    <s v="With great difficulty/With difficulty"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+</pivotCacheRecords>
 </file>