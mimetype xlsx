--- v0 (2025-11-13)
+++ v1 (2026-10-13)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09ce4792e59945a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f878eb23e82c437bbe5d73614c1f22f1.psmdcp" Id="Reea731bea53b4494" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b5cca30fd6e481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7592c1edbaa0428892f3d37c72e7e530.psmdcp" Id="Rea00245a53e44ac9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GUI40</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Respondents aged 25 years who save regularly</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/23/2025 11:00:00 AM</x:t>
+    <x:t>23/07/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>GUI data was revised on 23 July 2025 due to a syntax error when calculating the weights. These weights have been corrected and the updated figures reflect this correction. The impact of these changes on the results presented in the original release is minor and do not affect the high-level results and trends presented in the original release. For details see, Information Note.(https://www.cso.ie/en/releasesandpublications/in/gui/informationnotegrowingupinirelandcohort98atage25mainresults/)&lt;br&gt;&lt;br&gt;Income quintile data is from 2022 administrative data while survey data is from 2023, this may explain unusual findings (e.g. those with no income recorded with savings). Some data have been removed due to small cell sizes.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI40/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GUI</x:t>
   </x:si>
   <x:si>
     <x:t>Growing Up In Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -234,50 +234,53 @@
     <x:t>40</x:t>
   </x:si>
   <x:si>
     <x:t>4th quintile</x:t>
   </x:si>
   <x:si>
     <x:t>50</x:t>
   </x:si>
   <x:si>
     <x:t>5th quintile (Highest Earnings)</x:t>
   </x:si>
   <x:si>
     <x:t>99</x:t>
   </x:si>
   <x:si>
     <x:t>No income recorded</x:t>
   </x:si>
   <x:si>
     <x:t>Total-All respondents</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>Male</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>Female</x:t>
   </x:si>
   <x:si>
     <x:t>GUI40C02</x:t>
   </x:si>
   <x:si>
     <x:t>Percentage of Respondents aged 25 years who save on a regular basis</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t>GUI40C03</x:t>
   </x:si>
   <x:si>
     <x:t>Respondents aged 25 years who do not save on a regular basis</x:t>
   </x:si>
   <x:si>
     <x:t>GUI40C04</x:t>
   </x:si>
@@ -442,259 +445,138 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...207 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04405V05188" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField name="Income Quintile" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J85" totalsRowShown="0">
   <x:autoFilter ref="A1:J85"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="C04405V05188"/>
     <x:tableColumn id="8" name="Income Quintile"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -965,51 +847,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI40/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1198,51 +1080,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J85"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="69.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="27.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -1536,50 +1418,53 @@
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H10" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
+      <x:c r="J10" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>61</x:v>
@@ -1661,2294 +1546,2339 @@
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H14" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
+      <x:c r="J14" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J15" s="0">
         <x:v>1277</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H16" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J16" s="0">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
         <x:v>57</x:v>
+      </x:c>
+      <x:c r="J17" s="0" t="s">
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H18" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J18" s="0">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J19" s="0">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H20" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J20" s="0">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
         <x:v>57</x:v>
+      </x:c>
+      <x:c r="J21" s="0" t="s">
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H22" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J22" s="0">
         <x:v>1197</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J23" s="0">
         <x:v>66.8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H24" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J24" s="0">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J25" s="0">
         <x:v>70.6</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H26" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J26" s="0">
         <x:v>81.4</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J27" s="0">
         <x:v>86.5</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H28" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I28" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J28" s="0">
         <x:v>60.4</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J29" s="0">
         <x:v>73.2</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H30" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I30" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J30" s="0">
         <x:v>72.7</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="J31" s="0" t="s">
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H32" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J32" s="0">
         <x:v>72.9</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J33" s="0">
         <x:v>83.3</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="A34" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H34" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I34" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J34" s="0">
         <x:v>88.4</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10">
       <x:c r="A35" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I35" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="J35" s="0" t="s">
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10">
       <x:c r="A36" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H36" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I36" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J36" s="0">
         <x:v>76.9</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10">
       <x:c r="A37" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B37" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C37" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F37" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I37" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J37" s="0">
         <x:v>59.9</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10">
       <x:c r="A38" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B38" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C38" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E38" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F38" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H38" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I38" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="J38" s="0" t="s">
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10">
       <x:c r="A39" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B39" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C39" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E39" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F39" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I39" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J39" s="0">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10">
       <x:c r="A40" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B40" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C40" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E40" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F40" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H40" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I40" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J40" s="0">
         <x:v>79.3</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10">
       <x:c r="A41" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B41" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C41" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E41" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F41" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J41" s="0">
         <x:v>84.5</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10">
       <x:c r="A42" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B42" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C42" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D42" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E42" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F42" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H42" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I42" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="J42" s="0" t="s">
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10">
       <x:c r="A43" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B43" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C43" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D43" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E43" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F43" s="0" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J43" s="0">
         <x:v>69.6</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10">
       <x:c r="A44" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H44" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J44" s="0">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10">
       <x:c r="A45" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J45" s="0">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10">
       <x:c r="A46" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H46" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I46" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J46" s="0">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10">
       <x:c r="A47" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J47" s="0">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10">
       <x:c r="A48" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H48" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I48" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J48" s="0">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10">
       <x:c r="A49" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J49" s="0">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10">
       <x:c r="A50" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J50" s="0">
         <x:v>906</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10">
       <x:c r="A51" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J51" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10">
       <x:c r="A52" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H52" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
+      <x:c r="J52" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
     </x:row>
     <x:row r="53" spans="1:10">
       <x:c r="A53" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I53" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J53" s="0">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10">
       <x:c r="A54" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H54" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I54" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J54" s="0">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10">
       <x:c r="A55" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J55" s="0">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10">
       <x:c r="A56" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H56" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I56" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
+      <x:c r="J56" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
     </x:row>
     <x:row r="57" spans="1:10">
       <x:c r="A57" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I57" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J57" s="0">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10">
       <x:c r="A58" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H58" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J58" s="0">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10">
       <x:c r="A59" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
+      <x:c r="J59" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
     </x:row>
     <x:row r="60" spans="1:10">
       <x:c r="A60" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J60" s="0">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10">
       <x:c r="A61" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J61" s="0">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10">
       <x:c r="A62" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J62" s="0">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10">
       <x:c r="A63" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
+      <x:c r="J63" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
     </x:row>
     <x:row r="64" spans="1:10">
       <x:c r="A64" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H64" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J64" s="0">
         <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10">
       <x:c r="A65" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I65" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J65" s="0">
         <x:v>33.2</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10">
       <x:c r="A66" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H66" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I66" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J66" s="0">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10">
       <x:c r="A67" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I67" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J67" s="0">
         <x:v>29.4</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10">
       <x:c r="A68" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H68" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I68" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J68" s="0">
         <x:v>18.6</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10">
       <x:c r="A69" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J69" s="0">
         <x:v>13.5</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10">
       <x:c r="A70" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H70" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I70" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J70" s="0">
         <x:v>39.6</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10">
       <x:c r="A71" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J71" s="0">
         <x:v>26.8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10">
       <x:c r="A72" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H72" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I72" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J72" s="0">
         <x:v>27.3</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10">
       <x:c r="A73" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I73" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="J73" s="0" t="s">
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10">
       <x:c r="A74" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H74" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I74" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J74" s="0">
         <x:v>27.1</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:10">
       <x:c r="A75" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I75" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J75" s="0">
         <x:v>16.7</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:10">
       <x:c r="A76" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H76" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I76" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J76" s="0">
         <x:v>11.6</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:10">
       <x:c r="A77" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I77" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="J77" s="0" t="s">
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10">
       <x:c r="A78" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H78" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I78" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J78" s="0">
         <x:v>23.1</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10">
       <x:c r="A79" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I79" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J79" s="0">
         <x:v>40.1</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:10">
       <x:c r="A80" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H80" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I80" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="J80" s="0" t="s">
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:10">
       <x:c r="A81" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I81" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J81" s="0">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:10">
       <x:c r="A82" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H82" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I82" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J82" s="0">
         <x:v>20.7</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:10">
       <x:c r="A83" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I83" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J83" s="0">
         <x:v>15.5</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:10">
       <x:c r="A84" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H84" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I84" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="J84" s="0" t="s">
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:10">
       <x:c r="A85" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I85" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J85" s="0">
         <x:v>30.4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -3965,51 +3895,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J85" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="4">
         <x:s v="GUI40C01"/>
         <x:s v="GUI40C02"/>
         <x:s v="GUI40C03"/>
         <x:s v="GUI40C04"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="4">
         <x:s v="Respondents aged 25 years who save on a regular basis"/>
         <x:s v="Percentage of Respondents aged 25 years who save on a regular basis"/>
         <x:s v="Respondents aged 25 years who do not save on a regular basis"/>
         <x:s v="Percentage of Respondents aged 25 years who do not save on a regular basis"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2023"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
@@ -4114,27 +4044,1036 @@
         <x:n v="522"/>
         <x:n v="33.2"/>
         <x:n v="36"/>
         <x:n v="29.4"/>
         <x:n v="18.6"/>
         <x:n v="13.5"/>
         <x:n v="39.6"/>
         <x:n v="26.8"/>
         <x:n v="27.3"/>
         <x:n v="27.1"/>
         <x:n v="16.7"/>
         <x:n v="11.6"/>
         <x:n v="23.1"/>
         <x:n v="40.1"/>
         <x:n v="31"/>
         <x:n v="20.7"/>
         <x:n v="15.5"/>
         <x:n v="30.4"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="GUI40C01"/>
+    <s v="Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="Number"/>
+    <n v="454"/>
+  </r>
+  <r>
+    <s v="GUI40C01"/>
+    <s v="Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="Number"/>
+    <n v="409"/>
+  </r>
+  <r>
+    <s v="GUI40C01"/>
+    <s v="Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="Number"/>
+    <n v="451"/>
+  </r>
+  <r>
+    <s v="GUI40C01"/>
+    <s v="Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="Number"/>
+    <n v="520"/>
+  </r>
+  <r>
+    <s v="GUI40C01"/>
+    <s v="Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="Number"/>
+    <n v="553"/>
+  </r>
+  <r>
+    <s v="GUI40C01"/>
+    <s v="Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="Number"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="GUI40C01"/>
+    <s v="Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total-All respondents"/>
+    <s v="Number"/>
+    <n v="2474"/>
+  </r>
+  <r>
+    <s v="GUI40C01"/>
+    <s v="Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="Number"/>
+    <n v="266"/>
+  </r>
+  <r>
+    <s v="GUI40C01"/>
+    <s v="Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI40C01"/>
+    <s v="Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="Number"/>
+    <n v="192"/>
+  </r>
+  <r>
+    <s v="GUI40C01"/>
+    <s v="Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="Number"/>
+    <n v="279"/>
+  </r>
+  <r>
+    <s v="GUI40C01"/>
+    <s v="Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="Number"/>
+    <n v="296"/>
+  </r>
+  <r>
+    <s v="GUI40C01"/>
+    <s v="Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI40C01"/>
+    <s v="Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total-All respondents"/>
+    <s v="Number"/>
+    <n v="1277"/>
+  </r>
+  <r>
+    <s v="GUI40C01"/>
+    <s v="Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="Number"/>
+    <n v="189"/>
+  </r>
+  <r>
+    <s v="GUI40C01"/>
+    <s v="Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI40C01"/>
+    <s v="Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="Number"/>
+    <n v="259"/>
+  </r>
+  <r>
+    <s v="GUI40C01"/>
+    <s v="Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="Number"/>
+    <n v="241"/>
+  </r>
+  <r>
+    <s v="GUI40C01"/>
+    <s v="Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="Number"/>
+    <n v="257"/>
+  </r>
+  <r>
+    <s v="GUI40C01"/>
+    <s v="Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI40C01"/>
+    <s v="Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total-All respondents"/>
+    <s v="Number"/>
+    <n v="1197"/>
+  </r>
+  <r>
+    <s v="GUI40C02"/>
+    <s v="Percentage of Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="%"/>
+    <n v="66.8"/>
+  </r>
+  <r>
+    <s v="GUI40C02"/>
+    <s v="Percentage of Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="%"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="GUI40C02"/>
+    <s v="Percentage of Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="%"/>
+    <n v="70.6"/>
+  </r>
+  <r>
+    <s v="GUI40C02"/>
+    <s v="Percentage of Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="%"/>
+    <n v="81.4"/>
+  </r>
+  <r>
+    <s v="GUI40C02"/>
+    <s v="Percentage of Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="%"/>
+    <n v="86.5"/>
+  </r>
+  <r>
+    <s v="GUI40C02"/>
+    <s v="Percentage of Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="%"/>
+    <n v="60.4"/>
+  </r>
+  <r>
+    <s v="GUI40C02"/>
+    <s v="Percentage of Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total-All respondents"/>
+    <s v="%"/>
+    <n v="73.2"/>
+  </r>
+  <r>
+    <s v="GUI40C02"/>
+    <s v="Percentage of Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="%"/>
+    <n v="72.7"/>
+  </r>
+  <r>
+    <s v="GUI40C02"/>
+    <s v="Percentage of Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI40C02"/>
+    <s v="Percentage of Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="%"/>
+    <n v="72.9"/>
+  </r>
+  <r>
+    <s v="GUI40C02"/>
+    <s v="Percentage of Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="%"/>
+    <n v="83.3"/>
+  </r>
+  <r>
+    <s v="GUI40C02"/>
+    <s v="Percentage of Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="%"/>
+    <n v="88.4"/>
+  </r>
+  <r>
+    <s v="GUI40C02"/>
+    <s v="Percentage of Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI40C02"/>
+    <s v="Percentage of Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total-All respondents"/>
+    <s v="%"/>
+    <n v="76.9"/>
+  </r>
+  <r>
+    <s v="GUI40C02"/>
+    <s v="Percentage of Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="%"/>
+    <n v="59.9"/>
+  </r>
+  <r>
+    <s v="GUI40C02"/>
+    <s v="Percentage of Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI40C02"/>
+    <s v="Percentage of Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="GUI40C02"/>
+    <s v="Percentage of Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="%"/>
+    <n v="79.3"/>
+  </r>
+  <r>
+    <s v="GUI40C02"/>
+    <s v="Percentage of Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="%"/>
+    <n v="84.5"/>
+  </r>
+  <r>
+    <s v="GUI40C02"/>
+    <s v="Percentage of Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI40C02"/>
+    <s v="Percentage of Respondents aged 25 years who save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total-All respondents"/>
+    <s v="%"/>
+    <n v="69.6"/>
+  </r>
+  <r>
+    <s v="GUI40C03"/>
+    <s v="Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="Number"/>
+    <n v="226"/>
+  </r>
+  <r>
+    <s v="GUI40C03"/>
+    <s v="Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="Number"/>
+    <n v="230"/>
+  </r>
+  <r>
+    <s v="GUI40C03"/>
+    <s v="Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="Number"/>
+    <n v="188"/>
+  </r>
+  <r>
+    <s v="GUI40C03"/>
+    <s v="Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="Number"/>
+    <n v="119"/>
+  </r>
+  <r>
+    <s v="GUI40C03"/>
+    <s v="Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="Number"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="GUI40C03"/>
+    <s v="Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="Number"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="GUI40C03"/>
+    <s v="Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total-All respondents"/>
+    <s v="Number"/>
+    <n v="906"/>
+  </r>
+  <r>
+    <s v="GUI40C03"/>
+    <s v="Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="Number"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GUI40C03"/>
+    <s v="Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI40C03"/>
+    <s v="Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="Number"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="GUI40C03"/>
+    <s v="Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="Number"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="GUI40C03"/>
+    <s v="Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="GUI40C03"/>
+    <s v="Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI40C03"/>
+    <s v="Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total-All respondents"/>
+    <s v="Number"/>
+    <n v="384"/>
+  </r>
+  <r>
+    <s v="GUI40C03"/>
+    <s v="Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="Number"/>
+    <n v="126"/>
+  </r>
+  <r>
+    <s v="GUI40C03"/>
+    <s v="Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI40C03"/>
+    <s v="Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="Number"/>
+    <n v="116"/>
+  </r>
+  <r>
+    <s v="GUI40C03"/>
+    <s v="Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="Number"/>
+    <n v="63"/>
+  </r>
+  <r>
+    <s v="GUI40C03"/>
+    <s v="Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="Number"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="GUI40C03"/>
+    <s v="Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI40C03"/>
+    <s v="Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total-All respondents"/>
+    <s v="Number"/>
+    <n v="522"/>
+  </r>
+  <r>
+    <s v="GUI40C04"/>
+    <s v="Percentage of Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="%"/>
+    <n v="33.2"/>
+  </r>
+  <r>
+    <s v="GUI40C04"/>
+    <s v="Percentage of Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="GUI40C04"/>
+    <s v="Percentage of Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="%"/>
+    <n v="29.4"/>
+  </r>
+  <r>
+    <s v="GUI40C04"/>
+    <s v="Percentage of Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="%"/>
+    <n v="18.6"/>
+  </r>
+  <r>
+    <s v="GUI40C04"/>
+    <s v="Percentage of Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="%"/>
+    <n v="13.5"/>
+  </r>
+  <r>
+    <s v="GUI40C04"/>
+    <s v="Percentage of Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="%"/>
+    <n v="39.6"/>
+  </r>
+  <r>
+    <s v="GUI40C04"/>
+    <s v="Percentage of Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total-All respondents"/>
+    <s v="%"/>
+    <n v="26.8"/>
+  </r>
+  <r>
+    <s v="GUI40C04"/>
+    <s v="Percentage of Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="%"/>
+    <n v="27.3"/>
+  </r>
+  <r>
+    <s v="GUI40C04"/>
+    <s v="Percentage of Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI40C04"/>
+    <s v="Percentage of Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="%"/>
+    <n v="27.1"/>
+  </r>
+  <r>
+    <s v="GUI40C04"/>
+    <s v="Percentage of Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="%"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="GUI40C04"/>
+    <s v="Percentage of Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="%"/>
+    <n v="11.6"/>
+  </r>
+  <r>
+    <s v="GUI40C04"/>
+    <s v="Percentage of Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI40C04"/>
+    <s v="Percentage of Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total-All respondents"/>
+    <s v="%"/>
+    <n v="23.1"/>
+  </r>
+  <r>
+    <s v="GUI40C04"/>
+    <s v="Percentage of Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="%"/>
+    <n v="40.1"/>
+  </r>
+  <r>
+    <s v="GUI40C04"/>
+    <s v="Percentage of Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI40C04"/>
+    <s v="Percentage of Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="%"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="GUI40C04"/>
+    <s v="Percentage of Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="%"/>
+    <n v="20.7"/>
+  </r>
+  <r>
+    <s v="GUI40C04"/>
+    <s v="Percentage of Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="%"/>
+    <n v="15.5"/>
+  </r>
+  <r>
+    <s v="GUI40C04"/>
+    <s v="Percentage of Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI40C04"/>
+    <s v="Percentage of Respondents aged 25 years who do not save on a regular basis"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total-All respondents"/>
+    <s v="%"/>
+    <n v="30.4"/>
+  </r>
+</pivotCacheRecords>
 </file>