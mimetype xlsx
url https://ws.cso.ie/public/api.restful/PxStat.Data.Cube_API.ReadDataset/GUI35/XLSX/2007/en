--- v0 (2025-11-13)
+++ v1 (2026-10-12)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd39bbc8d88ce44a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20b2aa1e7317462983e2677cf78dcd82.psmdcp" Id="Rbfbe4c745b4b418e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2eebd68bfeb4bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efd168f5c3b14b55bfb0a6ef60b99b0e.psmdcp" Id="Rf601071b3bf443e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GUI35</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Profile of Income Quintiles of Respondents aged 25 years</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/23/2025 11:00:00 AM</x:t>
+    <x:t>23/07/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>GUI data was revised on 23 July 2025 due to a syntax error when calculating the weights. These weights have been corrected and the updated figures reflect this correction. The impact of these changes on the results presented in the original release is minor and do not affect the high-level results and trends presented in the original release. For details see, Information Note.(https://www.cso.ie/en/releasesandpublications/in/gui/informationnotegrowingupinirelandcohort98atage25mainresults/)&lt;br&gt;&lt;br&gt;This table gives a demographic profile of the Income Quintiles in Growing Up in Ireland Cohort 98 at age 25. The table's data are designed to give a percentage of the relevant demographic in each quintile. Therefore, when selecting All NFQ Levels and Both Sexes in the education and sex tabs respectively, the figure given is 100% as that is the entire quintile. Therefore, selecting Males and All NFQ levels for a particular quintile will give the percentage of males, regardless of education level, in the quintile.&lt;br&gt;&lt;br&gt;The Quintile level No Income Recorded includes data for the quintile by sex and quintile by education level but not for quintile by sex*education as the cell sizes are too small to be published.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI35/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GUI</x:t>
   </x:si>
   <x:si>
     <x:t>Growing Up In Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -258,50 +258,53 @@
     <x:t>2nd quintile</x:t>
   </x:si>
   <x:si>
     <x:t>30</x:t>
   </x:si>
   <x:si>
     <x:t>3rd quintile</x:t>
   </x:si>
   <x:si>
     <x:t>40</x:t>
   </x:si>
   <x:si>
     <x:t>4th quintile</x:t>
   </x:si>
   <x:si>
     <x:t>50</x:t>
   </x:si>
   <x:si>
     <x:t>5th quintile (Highest Earnings)</x:t>
   </x:si>
   <x:si>
     <x:t>99</x:t>
   </x:si>
   <x:si>
     <x:t>No income recorded</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -439,267 +442,146 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...215 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04405V05188" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Income Quintile" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03427V04134" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Highest Level of Education" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L55" totalsRowShown="0">
   <x:autoFilter ref="A1:L55"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04405V05188"/>
     <x:tableColumn id="6" name="Income Quintile"/>
     <x:tableColumn id="7" name="C02199V02655"/>
     <x:tableColumn id="8" name="Sex"/>
     <x:tableColumn id="9" name="C03427V04134"/>
     <x:tableColumn id="10" name="Highest Level of Education"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -972,51 +854,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI35/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1205,51 +1087,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L55"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="25.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="27.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="10.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="26.710625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="7.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
@@ -3125,85 +3007,91 @@
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J50" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K50" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
+      <x:c r="L50" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
     </x:row>
     <x:row r="51" spans="1:12">
       <x:c r="A51" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
+      <x:c r="L51" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
     </x:row>
     <x:row r="52" spans="1:12">
       <x:c r="A52" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H52" s="0" t="s">
         <x:v>66</x:v>
@@ -3233,84 +3121,90 @@
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I53" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
+      <x:c r="L53" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
     </x:row>
     <x:row r="54" spans="1:12">
       <x:c r="A54" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H54" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I54" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J54" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K54" s="0" t="s">
         <x:v>61</x:v>
+      </x:c>
+      <x:c r="L54" s="0" t="s">
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12">
       <x:c r="A55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
@@ -3319,51 +3213,51 @@
       <x:c r="I55" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L55" s="0">
         <x:v>49.5</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -3380,51 +3274,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L55" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="GUI35C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Respondents aged 25 years"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2023"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
         <x:s v="2023 (Wave 5)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04405V05188">
       <x:sharedItems count="6">
         <x:s v="10"/>
@@ -3509,27 +3403,784 @@
         <x:n v="61.9"/>
         <x:n v="24"/>
         <x:n v="28.4"/>
         <x:n v="52.4"/>
         <x:n v="14.1"/>
         <x:n v="33.5"/>
         <x:n v="47.6"/>
         <x:n v="21"/>
         <x:n v="79"/>
         <x:n v="15.7"/>
         <x:n v="36.6"/>
         <x:n v="5.3"/>
         <x:n v="42.4"/>
         <x:n v="29.7"/>
         <x:n v="70.3"/>
         <x:s v=""/>
         <x:n v="50.5"/>
         <x:n v="49.5"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="48.7"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="51.3"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="27.1"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="26.6"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="53.7"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="21.6"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="24.7"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="46.3"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="49.7"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="50.3"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="19.1"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="26.3"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="45.3"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="30.6"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="24.1"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="54.7"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="46.9"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="53.1"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="15.6"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="25.7"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="41.3"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="31.3"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="27.4"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="58.7"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="38.1"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="61.9"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="28.4"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="52.4"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="14.1"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="33.5"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="47.6"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="15.7"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="36.6"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="52.4"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="42.4"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="47.6"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <n v="29.7"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <n v="70.3"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="50.5"/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="61"/>
+    <s v="NFQ Level 6 or lower"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="71"/>
+    <s v="NFQ Level 7 or higher"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI35C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All NFQ Levels"/>
+    <s v="%"/>
+    <n v="49.5"/>
+  </r>
+</pivotCacheRecords>
 </file>