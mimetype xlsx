--- v0 (2025-11-13)
+++ v1 (2026-04-12)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41585237ea3249a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8ed1e2dee7584967a68ef2f6ddd32caf.psmdcp" Id="R5cc17bbf94534dc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b6d03674cb14183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d9a91d668384c8c9b23692e4cd3078d.psmdcp" Id="R6c6abfd944ff4a46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GUI31</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Respondents aged 25 years satisfaction with job</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/23/2025 11:00:00 AM</x:t>
+    <x:t>23/07/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>GUI data was revised on 23 July 2025 due to a syntax error when calculating the weights. These weights have been corrected and the updated figures reflect this correction. The impact of these changes on the results presented in the original release is minor and do not affect the high-level results and trends presented in the original release. For details see,Information Note.(https://www.cso.ie/en/releasesandpublications/in/gui/informationnotegrowingupinirelandcohort98atage25mainresults/)&lt;br&gt;&lt;br&gt;The Job Satisfaction scale is from 0 to 10 on the question - Generally speaking, on a scale of 0 to 10, how well do/did you like your job - where 0 indicates did not like the job at all and 10 indicates completely satisfied with the job.&lt;br&gt;&lt;br&gt;Data on non-response not provided when cell sizes are low. Income Quintile data is for 2022 income while job satisfaction data derives from 2023 survey data.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI31/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GUI</x:t>
   </x:si>
   <x:si>
     <x:t>Growing Up In Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -252,50 +252,53 @@
     <x:t>Total-All respondents</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>Male</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>Female</x:t>
   </x:si>
   <x:si>
     <x:t>GUI31C02</x:t>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>GUI31C03</x:t>
   </x:si>
   <x:si>
     <x:t>Respondents aged 25 years satisfaction with job - Data not available</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -433,251 +436,136 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...199 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04405V05188" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField name="Income Quintile" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J64" totalsRowShown="0">
   <x:autoFilter ref="A1:J64"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="C04405V05188"/>
     <x:tableColumn id="8" name="Income Quintile"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -948,51 +836,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI31/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1181,51 +1069,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J64"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="61.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="27.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -2607,195 +2495,213 @@
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H44" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
+      <x:c r="J44" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
     </x:row>
     <x:row r="45" spans="1:10">
       <x:c r="A45" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
+      <x:c r="J45" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
     </x:row>
     <x:row r="46" spans="1:10">
       <x:c r="A46" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H46" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I46" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
+      <x:c r="J46" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
     </x:row>
     <x:row r="47" spans="1:10">
       <x:c r="A47" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
+      <x:c r="J47" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
     </x:row>
     <x:row r="48" spans="1:10">
       <x:c r="A48" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H48" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I48" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
+      <x:c r="J48" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
     </x:row>
     <x:row r="49" spans="1:10">
       <x:c r="A49" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
+      <x:c r="J49" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
     </x:row>
     <x:row r="50" spans="1:10">
       <x:c r="A50" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
         <x:v>68</x:v>
@@ -2813,441 +2719,483 @@
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
+      <x:c r="J51" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
     </x:row>
     <x:row r="52" spans="1:10">
       <x:c r="A52" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H52" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
+      <x:c r="J52" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
     </x:row>
     <x:row r="53" spans="1:10">
       <x:c r="A53" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I53" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
+      <x:c r="J53" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
     </x:row>
     <x:row r="54" spans="1:10">
       <x:c r="A54" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H54" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I54" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
+      <x:c r="J54" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
     </x:row>
     <x:row r="55" spans="1:10">
       <x:c r="A55" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
+      <x:c r="J55" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
     </x:row>
     <x:row r="56" spans="1:10">
       <x:c r="A56" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H56" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I56" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
+      <x:c r="J56" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
     </x:row>
     <x:row r="57" spans="1:10">
       <x:c r="A57" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I57" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
+      <x:c r="J57" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
     </x:row>
     <x:row r="58" spans="1:10">
       <x:c r="A58" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H58" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
+      <x:c r="J58" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
     </x:row>
     <x:row r="59" spans="1:10">
       <x:c r="A59" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
+      <x:c r="J59" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
     </x:row>
     <x:row r="60" spans="1:10">
       <x:c r="A60" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
+      <x:c r="J60" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
     </x:row>
     <x:row r="61" spans="1:10">
       <x:c r="A61" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
+      <x:c r="J61" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
     </x:row>
     <x:row r="62" spans="1:10">
       <x:c r="A62" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
+      <x:c r="J62" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
     </x:row>
     <x:row r="63" spans="1:10">
       <x:c r="A63" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
+      <x:c r="J63" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
     </x:row>
     <x:row r="64" spans="1:10">
       <x:c r="A64" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H64" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
         <x:v>74</x:v>
+      </x:c>
+      <x:c r="J64" s="0" t="s">
+        <x:v>77</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -3264,51 +3212,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J64" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="3">
         <x:s v="GUI31C01"/>
         <x:s v="GUI31C02"/>
         <x:s v="GUI31C03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="3">
         <x:s v="Respondents aged 25 years satisfaction with job -Scale Mean"/>
         <x:s v="Respondents aged 25 years satisfaction with job"/>
         <x:s v="Respondents aged 25 years satisfaction with job - Data not available"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2023"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
         <x:s v="2023 (Wave 5)"/>
       </x:sharedItems>
@@ -3383,27 +3331,784 @@
         <x:n v="82"/>
         <x:n v="2397"/>
         <x:n v="213"/>
         <x:n v="210"/>
         <x:n v="215"/>
         <x:n v="270"/>
         <x:n v="271"/>
         <x:n v="38"/>
         <x:n v="1218"/>
         <x:n v="174"/>
         <x:n v="224"/>
         <x:n v="260"/>
         <x:n v="228"/>
         <x:n v="249"/>
         <x:n v="44"/>
         <x:n v="1179"/>
         <x:s v=""/>
         <x:n v="48"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="GUI31C01"/>
+    <s v="Respondents aged 25 years satisfaction with job -Scale Mean"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="Score"/>
+    <n v="7.11"/>
+  </r>
+  <r>
+    <s v="GUI31C01"/>
+    <s v="Respondents aged 25 years satisfaction with job -Scale Mean"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="Score"/>
+    <n v="7.01"/>
+  </r>
+  <r>
+    <s v="GUI31C01"/>
+    <s v="Respondents aged 25 years satisfaction with job -Scale Mean"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="Score"/>
+    <n v="7.15"/>
+  </r>
+  <r>
+    <s v="GUI31C01"/>
+    <s v="Respondents aged 25 years satisfaction with job -Scale Mean"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="Score"/>
+    <n v="7.12"/>
+  </r>
+  <r>
+    <s v="GUI31C01"/>
+    <s v="Respondents aged 25 years satisfaction with job -Scale Mean"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="Score"/>
+    <n v="7.38"/>
+  </r>
+  <r>
+    <s v="GUI31C01"/>
+    <s v="Respondents aged 25 years satisfaction with job -Scale Mean"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="Score"/>
+    <n v="7.04"/>
+  </r>
+  <r>
+    <s v="GUI31C01"/>
+    <s v="Respondents aged 25 years satisfaction with job -Scale Mean"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total-All respondents"/>
+    <s v="Score"/>
+    <n v="7.16"/>
+  </r>
+  <r>
+    <s v="GUI31C01"/>
+    <s v="Respondents aged 25 years satisfaction with job -Scale Mean"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="Score"/>
+    <n v="7.01"/>
+  </r>
+  <r>
+    <s v="GUI31C01"/>
+    <s v="Respondents aged 25 years satisfaction with job -Scale Mean"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="Score"/>
+    <n v="6.99"/>
+  </r>
+  <r>
+    <s v="GUI31C01"/>
+    <s v="Respondents aged 25 years satisfaction with job -Scale Mean"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="Score"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="GUI31C01"/>
+    <s v="Respondents aged 25 years satisfaction with job -Scale Mean"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="Score"/>
+    <n v="7.06"/>
+  </r>
+  <r>
+    <s v="GUI31C01"/>
+    <s v="Respondents aged 25 years satisfaction with job -Scale Mean"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="Score"/>
+    <n v="7.28"/>
+  </r>
+  <r>
+    <s v="GUI31C01"/>
+    <s v="Respondents aged 25 years satisfaction with job -Scale Mean"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="Score"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="GUI31C01"/>
+    <s v="Respondents aged 25 years satisfaction with job -Scale Mean"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total-All respondents"/>
+    <s v="Score"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="GUI31C01"/>
+    <s v="Respondents aged 25 years satisfaction with job -Scale Mean"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="Score"/>
+    <n v="7.24"/>
+  </r>
+  <r>
+    <s v="GUI31C01"/>
+    <s v="Respondents aged 25 years satisfaction with job -Scale Mean"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="Score"/>
+    <n v="7.02"/>
+  </r>
+  <r>
+    <s v="GUI31C01"/>
+    <s v="Respondents aged 25 years satisfaction with job -Scale Mean"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="Score"/>
+    <n v="7.11"/>
+  </r>
+  <r>
+    <s v="GUI31C01"/>
+    <s v="Respondents aged 25 years satisfaction with job -Scale Mean"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="Score"/>
+    <n v="7.18"/>
+  </r>
+  <r>
+    <s v="GUI31C01"/>
+    <s v="Respondents aged 25 years satisfaction with job -Scale Mean"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="Score"/>
+    <n v="7.49"/>
+  </r>
+  <r>
+    <s v="GUI31C01"/>
+    <s v="Respondents aged 25 years satisfaction with job -Scale Mean"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="Score"/>
+    <n v="7.24"/>
+  </r>
+  <r>
+    <s v="GUI31C01"/>
+    <s v="Respondents aged 25 years satisfaction with job -Scale Mean"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total-All respondents"/>
+    <s v="Score"/>
+    <n v="7.21"/>
+  </r>
+  <r>
+    <s v="GUI31C02"/>
+    <s v="Respondents aged 25 years satisfaction with job"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="Number"/>
+    <n v="387"/>
+  </r>
+  <r>
+    <s v="GUI31C02"/>
+    <s v="Respondents aged 25 years satisfaction with job"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="Number"/>
+    <n v="433"/>
+  </r>
+  <r>
+    <s v="GUI31C02"/>
+    <s v="Respondents aged 25 years satisfaction with job"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="Number"/>
+    <n v="476"/>
+  </r>
+  <r>
+    <s v="GUI31C02"/>
+    <s v="Respondents aged 25 years satisfaction with job"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="Number"/>
+    <n v="498"/>
+  </r>
+  <r>
+    <s v="GUI31C02"/>
+    <s v="Respondents aged 25 years satisfaction with job"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="Number"/>
+    <n v="521"/>
+  </r>
+  <r>
+    <s v="GUI31C02"/>
+    <s v="Respondents aged 25 years satisfaction with job"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="Number"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="GUI31C02"/>
+    <s v="Respondents aged 25 years satisfaction with job"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total-All respondents"/>
+    <s v="Number"/>
+    <n v="2397"/>
+  </r>
+  <r>
+    <s v="GUI31C02"/>
+    <s v="Respondents aged 25 years satisfaction with job"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="Number"/>
+    <n v="213"/>
+  </r>
+  <r>
+    <s v="GUI31C02"/>
+    <s v="Respondents aged 25 years satisfaction with job"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="Number"/>
+    <n v="210"/>
+  </r>
+  <r>
+    <s v="GUI31C02"/>
+    <s v="Respondents aged 25 years satisfaction with job"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="Number"/>
+    <n v="215"/>
+  </r>
+  <r>
+    <s v="GUI31C02"/>
+    <s v="Respondents aged 25 years satisfaction with job"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="Number"/>
+    <n v="270"/>
+  </r>
+  <r>
+    <s v="GUI31C02"/>
+    <s v="Respondents aged 25 years satisfaction with job"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="Number"/>
+    <n v="271"/>
+  </r>
+  <r>
+    <s v="GUI31C02"/>
+    <s v="Respondents aged 25 years satisfaction with job"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="GUI31C02"/>
+    <s v="Respondents aged 25 years satisfaction with job"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total-All respondents"/>
+    <s v="Number"/>
+    <n v="1218"/>
+  </r>
+  <r>
+    <s v="GUI31C02"/>
+    <s v="Respondents aged 25 years satisfaction with job"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="Number"/>
+    <n v="174"/>
+  </r>
+  <r>
+    <s v="GUI31C02"/>
+    <s v="Respondents aged 25 years satisfaction with job"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="Number"/>
+    <n v="224"/>
+  </r>
+  <r>
+    <s v="GUI31C02"/>
+    <s v="Respondents aged 25 years satisfaction with job"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="Number"/>
+    <n v="260"/>
+  </r>
+  <r>
+    <s v="GUI31C02"/>
+    <s v="Respondents aged 25 years satisfaction with job"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="Number"/>
+    <n v="228"/>
+  </r>
+  <r>
+    <s v="GUI31C02"/>
+    <s v="Respondents aged 25 years satisfaction with job"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="Number"/>
+    <n v="249"/>
+  </r>
+  <r>
+    <s v="GUI31C02"/>
+    <s v="Respondents aged 25 years satisfaction with job"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="Number"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="GUI31C02"/>
+    <s v="Respondents aged 25 years satisfaction with job"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total-All respondents"/>
+    <s v="Number"/>
+    <n v="1179"/>
+  </r>
+  <r>
+    <s v="GUI31C03"/>
+    <s v="Respondents aged 25 years satisfaction with job - Data not available"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI31C03"/>
+    <s v="Respondents aged 25 years satisfaction with job - Data not available"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI31C03"/>
+    <s v="Respondents aged 25 years satisfaction with job - Data not available"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI31C03"/>
+    <s v="Respondents aged 25 years satisfaction with job - Data not available"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI31C03"/>
+    <s v="Respondents aged 25 years satisfaction with job - Data not available"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI31C03"/>
+    <s v="Respondents aged 25 years satisfaction with job - Data not available"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI31C03"/>
+    <s v="Respondents aged 25 years satisfaction with job - Data not available"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total-All respondents"/>
+    <s v="Number"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="GUI31C03"/>
+    <s v="Respondents aged 25 years satisfaction with job - Data not available"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI31C03"/>
+    <s v="Respondents aged 25 years satisfaction with job - Data not available"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI31C03"/>
+    <s v="Respondents aged 25 years satisfaction with job - Data not available"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI31C03"/>
+    <s v="Respondents aged 25 years satisfaction with job - Data not available"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI31C03"/>
+    <s v="Respondents aged 25 years satisfaction with job - Data not available"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI31C03"/>
+    <s v="Respondents aged 25 years satisfaction with job - Data not available"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI31C03"/>
+    <s v="Respondents aged 25 years satisfaction with job - Data not available"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total-All respondents"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI31C03"/>
+    <s v="Respondents aged 25 years satisfaction with job - Data not available"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="1st quintile (Lowest Earnings)"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI31C03"/>
+    <s v="Respondents aged 25 years satisfaction with job - Data not available"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="2nd quintile"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI31C03"/>
+    <s v="Respondents aged 25 years satisfaction with job - Data not available"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="3rd quintile"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI31C03"/>
+    <s v="Respondents aged 25 years satisfaction with job - Data not available"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="4th quintile"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI31C03"/>
+    <s v="Respondents aged 25 years satisfaction with job - Data not available"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="5th quintile (Highest Earnings)"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI31C03"/>
+    <s v="Respondents aged 25 years satisfaction with job - Data not available"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="99"/>
+    <s v="No income recorded"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI31C03"/>
+    <s v="Respondents aged 25 years satisfaction with job - Data not available"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total-All respondents"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+</pivotCacheRecords>
 </file>