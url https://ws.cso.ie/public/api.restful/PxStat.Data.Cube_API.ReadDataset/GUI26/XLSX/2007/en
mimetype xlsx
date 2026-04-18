--- v0 (2025-11-13)
+++ v1 (2026-04-18)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b69e801a9094c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a92ebbb87e242bfb2da89efd13b4e24.psmdcp" Id="Rce5c9725e8774938" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06aecb4143374160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f95c8b921ca499ba0520fd655ded7ee.psmdcp" Id="R2c42ca6d8a5d4425" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GUI26</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Respondents aged 25 years in Employment</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/23/2025 11:00:00 AM</x:t>
+    <x:t>23/07/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>GUI data was revised on 23 July 2025 due to a syntax error when calculating the weights. These weights have been corrected and the updated figures reflect this correction. The impact of these changes on the results presented in the original release is minor and do not affect the high-level results and trends presented in the original release. For details see, Information Note.(https://www.cso.ie/en/releasesandpublications/in/gui/informationnotegrowingupinirelandcohort98atage25mainresults/)&lt;br&gt;&lt;br&gt;n=2447, some data was not included on account of small cell sizes.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI26/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GUI</x:t>
   </x:si>
   <x:si>
     <x:t>Growing Up In Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -222,50 +222,53 @@
     <x:t>Male</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>Female</x:t>
   </x:si>
   <x:si>
     <x:t>20</x:t>
   </x:si>
   <x:si>
     <x:t>Temporary full-time</x:t>
   </x:si>
   <x:si>
     <x:t>30</x:t>
   </x:si>
   <x:si>
     <x:t>Regular part-time</x:t>
   </x:si>
   <x:si>
     <x:t>40</x:t>
   </x:si>
   <x:si>
     <x:t>Temporary part-time</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
   </x:si>
   <x:si>
     <x:t>50</x:t>
   </x:si>
   <x:si>
     <x:t>Working arrangements- Other and not stated</x:t>
   </x:si>
   <x:si>
     <x:t>GUI26C02</x:t>
   </x:si>
   <x:si>
     <x:t>Percentage of Respondents aged 25 years in Employment</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
@@ -418,227 +421,130 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...175 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04416V05199" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="Employment Status" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J31" totalsRowShown="0">
   <x:autoFilter ref="A1:J31"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04416V05199"/>
     <x:tableColumn id="6" name="Employment Status"/>
     <x:tableColumn id="7" name="C02199V02655"/>
     <x:tableColumn id="8" name="Sex"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -909,51 +815,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI26/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1142,51 +1048,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="52.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="41.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="10.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -1544,651 +1450,675 @@
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H12" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J12" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J13" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H14" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J14" s="0">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
         <x:v>56</x:v>
+      </x:c>
+      <x:c r="J15" s="0" t="s">
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H16" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
+      <x:c r="J16" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J17" s="0">
         <x:v>81.3</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H18" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J18" s="0">
         <x:v>83.4</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J19" s="0">
         <x:v>79.1</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H20" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J20" s="0">
         <x:v>5.5</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J21" s="0">
         <x:v>5.3</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H22" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J22" s="0">
         <x:v>5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J23" s="0">
         <x:v>8.7</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H24" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J24" s="0">
         <x:v>6.4</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J25" s="0">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H26" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J26" s="0">
         <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="J27" s="0" t="s">
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H28" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I28" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="J28" s="0" t="s">
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J29" s="0">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H30" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I30" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="J30" s="0" t="s">
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="J31" s="0" t="s">
+        <x:v>67</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -2205,51 +2135,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J31" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="GUI26C01"/>
         <x:s v="GUI26C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Respondents aged 25 years in Employment"/>
         <x:s v="Percentage of Respondents aged 25 years in Employment"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2023"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
         <x:s v="2023 (Wave 5)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04416V05199">
@@ -2300,27 +2230,388 @@
         <x:n v="68"/>
         <x:n v="213"/>
         <x:n v="80"/>
         <x:n v="132"/>
         <x:n v="61"/>
         <x:s v=""/>
         <x:n v="50"/>
         <x:n v="81.3"/>
         <x:n v="83.4"/>
         <x:n v="79.1"/>
         <x:n v="5.5"/>
         <x:n v="5.3"/>
         <x:n v="5.7"/>
         <x:n v="8.7"/>
         <x:n v="6.4"/>
         <x:n v="11"/>
         <x:n v="2.5"/>
         <x:n v="2"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="GUI26C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="10"/>
+    <s v="Regular full-time"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1989"/>
+  </r>
+  <r>
+    <s v="GUI26C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="10"/>
+    <s v="Regular full-time"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="1038"/>
+  </r>
+  <r>
+    <s v="GUI26C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="10"/>
+    <s v="Regular full-time"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="951"/>
+  </r>
+  <r>
+    <s v="GUI26C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="20"/>
+    <s v="Temporary full-time"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="134"/>
+  </r>
+  <r>
+    <s v="GUI26C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="20"/>
+    <s v="Temporary full-time"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="GUI26C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="20"/>
+    <s v="Temporary full-time"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="GUI26C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="30"/>
+    <s v="Regular part-time"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="213"/>
+  </r>
+  <r>
+    <s v="GUI26C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="30"/>
+    <s v="Regular part-time"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="GUI26C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="30"/>
+    <s v="Regular part-time"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="132"/>
+  </r>
+  <r>
+    <s v="GUI26C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="Temporary part-time"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="GUI26C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="Temporary part-time"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI26C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="Temporary part-time"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI26C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="50"/>
+    <s v="Working arrangements- Other and not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="GUI26C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="50"/>
+    <s v="Working arrangements- Other and not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI26C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="50"/>
+    <s v="Working arrangements- Other and not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI26C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="10"/>
+    <s v="Regular full-time"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="81.3"/>
+  </r>
+  <r>
+    <s v="GUI26C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="10"/>
+    <s v="Regular full-time"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="83.4"/>
+  </r>
+  <r>
+    <s v="GUI26C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="10"/>
+    <s v="Regular full-time"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="79.1"/>
+  </r>
+  <r>
+    <s v="GUI26C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="20"/>
+    <s v="Temporary full-time"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="GUI26C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="20"/>
+    <s v="Temporary full-time"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="GUI26C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="20"/>
+    <s v="Temporary full-time"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="GUI26C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="30"/>
+    <s v="Regular part-time"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="GUI26C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="30"/>
+    <s v="Regular part-time"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="GUI26C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="30"/>
+    <s v="Regular part-time"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="GUI26C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="Temporary part-time"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="GUI26C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="Temporary part-time"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI26C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="40"/>
+    <s v="Temporary part-time"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI26C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="50"/>
+    <s v="Working arrangements- Other and not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="GUI26C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="50"/>
+    <s v="Working arrangements- Other and not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GUI26C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="50"/>
+    <s v="Working arrangements- Other and not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+</pivotCacheRecords>
 </file>