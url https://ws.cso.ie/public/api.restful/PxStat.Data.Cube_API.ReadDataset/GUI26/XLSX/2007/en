--- v1 (2026-04-18)
+++ v2 (2026-07-08)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06aecb4143374160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f95c8b921ca499ba0520fd655ded7ee.psmdcp" Id="R2c42ca6d8a5d4425" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dac015c529943f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0ebf92ec0d14397a9ae64003eadfd27.psmdcp" Id="R7810255f6c5643a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>