--- v2 (2026-07-08)
+++ v3 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dac015c529943f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0ebf92ec0d14397a9ae64003eadfd27.psmdcp" Id="R7810255f6c5643a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06f9acd7901e4b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55ac91010644452faf5aa0d2c712bca4.psmdcp" Id="R2c6b73d9a7b549cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>