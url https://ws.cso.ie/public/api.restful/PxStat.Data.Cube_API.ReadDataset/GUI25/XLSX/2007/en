--- v0 (2025-11-13)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1837383421b84c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9d29fcfcbe74d4086b5a93bebbf78cd.psmdcp" Id="R9f5defd405304a54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00a2ab4f0d9b4b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6b6a61b28464b5ca4afcaecbb16bce9.psmdcp" Id="R3fd7d055969746ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GUI25</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Economic activity of respondents aged 25 years in Employment</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/23/2025 11:00:00 AM</x:t>
+    <x:t>23/07/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>For all those who stated they were employed in the reference week (n=2447).&lt;br&gt;&lt;br&gt;GUI data was revised on 23 July 2025 due to a syntax error when calculating the weights. These weights have been corrected and the updated figures reflect this correction. The impact of these changes on the results presented in the original release is minor and do not affect the high-level results and trends presented in the original release. For details see,Information Note(https://www.cso.ie/en/releasesandpublications/in/gui/informationnotegrowingupinirelandcohort98atage25mainresults/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI25/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GUI</x:t>
   </x:si>
   <x:si>
     <x:t>Growing Up In Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -463,283 +463,144 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...231 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02598V03152" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField name="NACE Rev 2 Economic Sector" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J73" totalsRowShown="0">
   <x:autoFilter ref="A1:J73"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02598V03152"/>
     <x:tableColumn id="6" name="NACE Rev 2 Economic Sector"/>
     <x:tableColumn id="7" name="C02199V02655"/>
     <x:tableColumn id="8" name="Sex"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1010,51 +871,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI25/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1243,51 +1104,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J73"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="52.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="65.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="10.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -3613,51 +3474,51 @@
       <x:c r="G73" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I73" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J73" s="0">
         <x:v>4.5</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -3674,51 +3535,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J73" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="GUI25C01"/>
         <x:s v="GUI25C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Respondents aged 25 years in Employment"/>
         <x:s v="Percentage of Respondents aged 25 years in Employment"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2023"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
         <x:s v="2023 (Wave 5)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02598V03152">
@@ -3823,27 +3684,892 @@
         <x:n v="10.5"/>
         <x:n v="7.4"/>
         <x:n v="10.1"/>
         <x:n v="4.6"/>
         <x:n v="7"/>
         <x:n v="8.4"/>
         <x:n v="5.6"/>
         <x:n v="5"/>
         <x:n v="3.6"/>
         <x:n v="6.4"/>
         <x:n v="3.7"/>
         <x:n v="3.8"/>
         <x:n v="4.1"/>
         <x:n v="8.9"/>
         <x:n v="13.2"/>
         <x:n v="4.3"/>
         <x:n v="5.9"/>
         <x:n v="4.5"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="315"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="157"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="158"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="269"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="180"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="269"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="63"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="205"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="284"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="187"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="97"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="245"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="119"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="126"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="182"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="126"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="172"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="122"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Y7500"/>
+    <s v="Other NACE activities (R to U)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="138"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Y7500"/>
+    <s v="Other NACE activities (R to U)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Y7500"/>
+    <s v="Other NACE activities (R to U)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Y7501"/>
+    <s v="Other NACE activities (A,F,H &amp; N)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="217"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Y7501"/>
+    <s v="Other NACE activities (A,F,H &amp; N)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="165"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Y7501"/>
+    <s v="Other NACE activities (A,F,H &amp; N)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="ZXD400"/>
+    <s v="NACE - Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="144"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="ZXD400"/>
+    <s v="NACE - Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="GUI25C01"/>
+    <s v="Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="ZXD400"/>
+    <s v="NACE - Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="12.9"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="12.6"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="13.1"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="17.1"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="11.6"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="10.1"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="8.4"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Y7500"/>
+    <s v="Other NACE activities (R to U)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Y7500"/>
+    <s v="Other NACE activities (R to U)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="4.1"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Y7500"/>
+    <s v="Other NACE activities (R to U)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Y7501"/>
+    <s v="Other NACE activities (A,F,H &amp; N)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Y7501"/>
+    <s v="Other NACE activities (A,F,H &amp; N)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="13.2"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="Y7501"/>
+    <s v="Other NACE activities (A,F,H &amp; N)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="ZXD400"/>
+    <s v="NACE - Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="ZXD400"/>
+    <s v="NACE - Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="GUI25C02"/>
+    <s v="Percentage of Respondents aged 25 years in Employment"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="ZXD400"/>
+    <s v="NACE - Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="4.5"/>
+  </r>
+</pivotCacheRecords>
 </file>