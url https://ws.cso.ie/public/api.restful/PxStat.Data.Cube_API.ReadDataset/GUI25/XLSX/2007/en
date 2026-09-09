--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00a2ab4f0d9b4b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6b6a61b28464b5ca4afcaecbb16bce9.psmdcp" Id="R3fd7d055969746ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12b36e944b5340a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0f2821ee5a34e8e8d48ae074f147bb5.psmdcp" Id="R420dc63c83d24a50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>