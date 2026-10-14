--- v0 (2025-11-13)
+++ v1 (2026-10-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3296d388719e402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8e8216b97d94fa58703125ee4658f4b.psmdcp" Id="Rc7e7c893d8e041cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26c7edff1f2f4b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7e46ec87aec4d6bbbed07b149cd8d4e.psmdcp" Id="R3d7b35edbef44b38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GUI21</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Activities carried out for fun by respondents aged 25 years</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/23/2025 11:00:00 AM</x:t>
+    <x:t>23/07/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>GUI data was revised on 23 July 2025 due to a syntax error when calculating the weights. These weights have been corrected and the updated figures reflect this correction. The impact of these changes on the results presented in the original release is minor and do not affect the high-level results and trends presented in the original release. For details see,Information Note.(https://www.cso.ie/en/releasesandpublications/in/gui/informationnotegrowingupinirelandcohort98atage25mainresults/)&lt;br&gt;&lt;br&gt;Unknown Leisure Activities indicates non-response.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI21/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GUI</x:t>
   </x:si>
   <x:si>
     <x:t>Growing Up In Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -457,275 +457,142 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...223 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04394V05177" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="11">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+      </items>
+    </pivotField>
+    <pivotField name="Type of Activity" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="11">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J67" totalsRowShown="0">
   <x:autoFilter ref="A1:J67"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04394V05177"/>
     <x:tableColumn id="6" name="Type of Activity"/>
     <x:tableColumn id="7" name="C02199V02655"/>
     <x:tableColumn id="8" name="Sex"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -996,51 +863,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI21/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1229,51 +1096,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J67"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="38.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="67.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="10.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -3407,51 +3274,51 @@
       <x:c r="G67" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I67" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J67" s="0">
         <x:v>2.3</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -3468,51 +3335,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J67" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="GUI21C01"/>
         <x:s v="GUI21C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Respondents aged 25 years"/>
         <x:s v="Percentage of Respondents aged 25 years"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2023"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
         <x:s v="2023 (Wave 5)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04394V05177">
@@ -3617,27 +3484,820 @@
         <x:n v="20.2"/>
         <x:n v="19.9"/>
         <x:n v="20.4"/>
         <x:n v="38.4"/>
         <x:n v="34.2"/>
         <x:n v="42.4"/>
         <x:n v="28.2"/>
         <x:n v="41"/>
         <x:n v="15.9"/>
         <x:n v="46.4"/>
         <x:n v="54"/>
         <x:n v="39"/>
         <x:n v="64"/>
         <x:n v="64.7"/>
         <x:n v="63.3"/>
         <x:n v="2.5"/>
         <x:n v="2.7"/>
         <x:n v="2.3"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="100"/>
+    <s v="Walking/hiking"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="2158"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="100"/>
+    <s v="Walking/hiking"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="981"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="100"/>
+    <s v="Walking/hiking"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1176"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="110"/>
+    <s v="Reading for pleasure"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1242"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="110"/>
+    <s v="Reading for pleasure"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="554"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="110"/>
+    <s v="Reading for pleasure"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="688"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="120"/>
+    <s v="Listening to music"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="2583"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="120"/>
+    <s v="Listening to music"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="1248"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="120"/>
+    <s v="Listening to music"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1335"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="130"/>
+    <s v="Watching TV"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="2539"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="130"/>
+    <s v="Watching TV"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="1191"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="130"/>
+    <s v="Watching TV"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1348"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="140"/>
+    <s v="Singing or playing an instrument"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="565"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="140"/>
+    <s v="Singing or playing an instrument"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="302"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="140"/>
+    <s v="Singing or playing an instrument"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="263"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="150"/>
+    <s v="Craftwork/hobbies"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="681"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="150"/>
+    <s v="Craftwork/hobbies"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="330"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="150"/>
+    <s v="Craftwork/hobbies"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="351"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="160"/>
+    <s v="Spending time with pets"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1297"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="160"/>
+    <s v="Spending time with pets"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="568"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="160"/>
+    <s v="Spending time with pets"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="729"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="170"/>
+    <s v="Participating in sport with other people"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="953"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="170"/>
+    <s v="Participating in sport with other people"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="680"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="170"/>
+    <s v="Participating in sport with other people"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="273"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="180"/>
+    <s v="Participating in individual sports"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1567"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="180"/>
+    <s v="Participating in individual sports"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="897"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="180"/>
+    <s v="Participating in individual sports"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="670"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="190"/>
+    <s v="Going to clubs, pubs, parties or other social events/socialising with friends"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="2163"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="190"/>
+    <s v="Going to clubs, pubs, parties or other social events/socialising with friends"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="1075"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="190"/>
+    <s v="Going to clubs, pubs, parties or other social events/socialising with friends"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1089"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="999"/>
+    <s v="Unknown leisure activities"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="999"/>
+    <s v="Unknown leisure activities"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="GUI21C01"/>
+    <s v="Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="999"/>
+    <s v="Unknown leisure activities"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="100"/>
+    <s v="Walking/hiking"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="63.8"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="100"/>
+    <s v="Walking/hiking"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="59.1"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="100"/>
+    <s v="Walking/hiking"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="68.4"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="110"/>
+    <s v="Reading for pleasure"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="36.8"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="110"/>
+    <s v="Reading for pleasure"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="33.4"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="110"/>
+    <s v="Reading for pleasure"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="120"/>
+    <s v="Listening to music"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="76.4"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="120"/>
+    <s v="Listening to music"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="75.2"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="120"/>
+    <s v="Listening to music"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="77.6"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="130"/>
+    <s v="Watching TV"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="75.1"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="130"/>
+    <s v="Watching TV"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="71.7"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="130"/>
+    <s v="Watching TV"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="78.4"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="140"/>
+    <s v="Singing or playing an instrument"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="140"/>
+    <s v="Singing or playing an instrument"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="140"/>
+    <s v="Singing or playing an instrument"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="15.3"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="150"/>
+    <s v="Craftwork/hobbies"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="150"/>
+    <s v="Craftwork/hobbies"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="150"/>
+    <s v="Craftwork/hobbies"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="20.4"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="160"/>
+    <s v="Spending time with pets"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="38.4"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="160"/>
+    <s v="Spending time with pets"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="34.2"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="160"/>
+    <s v="Spending time with pets"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="42.4"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="170"/>
+    <s v="Participating in sport with other people"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="28.2"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="170"/>
+    <s v="Participating in sport with other people"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="170"/>
+    <s v="Participating in sport with other people"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="15.9"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="180"/>
+    <s v="Participating in individual sports"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="46.4"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="180"/>
+    <s v="Participating in individual sports"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="180"/>
+    <s v="Participating in individual sports"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="190"/>
+    <s v="Going to clubs, pubs, parties or other social events/socialising with friends"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="190"/>
+    <s v="Going to clubs, pubs, parties or other social events/socialising with friends"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="64.7"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="190"/>
+    <s v="Going to clubs, pubs, parties or other social events/socialising with friends"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="63.3"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="999"/>
+    <s v="Unknown leisure activities"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="999"/>
+    <s v="Unknown leisure activities"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="GUI21C02"/>
+    <s v="Percentage of Respondents aged 25 years"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="999"/>
+    <s v="Unknown leisure activities"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="2.3"/>
+  </r>
+</pivotCacheRecords>
 </file>