--- v0 (2025-10-26)
+++ v1 (2026-04-12)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R077640756d2e4291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6f289a034c44548b1794b72b333adb9.psmdcp" Id="Rf8db86d97f584636" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8c29c0c73a4f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/397eda8933c945a487ace9d62696a592.psmdcp" Id="R1890404594ee419f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GUI09</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Housing Tenure of Respondents Living Independently</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/23/2025 11:00:00 AM</x:t>
+    <x:t>23/07/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>GUI data was revised on July 23rd 2025 due to a syntax error when calculating the weights. These weights have been corrected and the updated figures reflect this correction. The impact of these changes on the results presented in the original release is minor and do not affect the high-level results and trends presented in the original release. For more information see, Information Note(https://www.cso.ie/en/releasesandpublications/in/gui/informationnotegrowingupinirelandcohort98atage25mainresults/).&lt;br&gt;&lt;br&gt;Living Independently is here defined as either living outside of the parental home or of being an owner occupier.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI09/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GUI</x:t>
   </x:si>
   <x:si>
     <x:t>Growing Up In Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -403,195 +403,116 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...143 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04391V05174" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="Housing Tenure" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H16" totalsRowShown="0">
   <x:autoFilter ref="A1:H16"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04391V05174"/>
     <x:tableColumn id="6" name="Housing Tenure"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -860,51 +781,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI09/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1093,51 +1014,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H16"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="57.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="35.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -1541,51 +1462,51 @@
       <x:c r="E16" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H16" s="0">
         <x:v>3.5</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -1602,51 +1523,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H16" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="3">
         <x:s v="GUI09C01"/>
         <x:s v="GUI09C02"/>
         <x:s v="GUI09C03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="3">
         <x:s v="Percentage of Respondents aged 25 years living Independently"/>
         <x:s v="Respondents aged 25 years living Independently"/>
         <x:s v="Percentage of All Respondents aged 25 year"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2023"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
         <x:s v="2023 (Wave 5)"/>
       </x:sharedItems>
@@ -1676,27 +1597,178 @@
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
       <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="2.6" maxValue="631" count="14">
         <x:n v="12"/>
         <x:n v="8"/>
         <x:n v="58"/>
         <x:n v="11"/>
         <x:n v="130"/>
         <x:n v="87"/>
         <x:n v="631"/>
         <x:n v="120"/>
         <x:n v="119"/>
         <x:n v="3.8"/>
         <x:n v="2.6"/>
         <x:n v="18.7"/>
         <x:n v="3.6"/>
         <x:n v="3.5"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
-</file>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="GUI09C01"/>
+    <s v="Percentage of Respondents aged 25 years living Independently"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="100"/>
+    <s v="Owner Occupied"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="GUI09C01"/>
+    <s v="Percentage of Respondents aged 25 years living Independently"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="130"/>
+    <s v="Rented from a family member"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="GUI09C01"/>
+    <s v="Percentage of Respondents aged 25 years living Independently"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="110"/>
+    <s v="Rented privately"/>
+    <s v="%"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="GUI09C01"/>
+    <s v="Percentage of Respondents aged 25 years living Independently"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="140"/>
+    <s v="Living rent free"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="GUI09C01"/>
+    <s v="Percentage of Respondents aged 25 years living Independently"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="150"/>
+    <s v="Unknown/other rental agreement type"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="GUI09C02"/>
+    <s v="Respondents aged 25 years living Independently"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="100"/>
+    <s v="Owner Occupied"/>
+    <s v="Number"/>
+    <n v="130"/>
+  </r>
+  <r>
+    <s v="GUI09C02"/>
+    <s v="Respondents aged 25 years living Independently"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="130"/>
+    <s v="Rented from a family member"/>
+    <s v="Number"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="GUI09C02"/>
+    <s v="Respondents aged 25 years living Independently"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="110"/>
+    <s v="Rented privately"/>
+    <s v="Number"/>
+    <n v="631"/>
+  </r>
+  <r>
+    <s v="GUI09C02"/>
+    <s v="Respondents aged 25 years living Independently"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="140"/>
+    <s v="Living rent free"/>
+    <s v="Number"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="GUI09C02"/>
+    <s v="Respondents aged 25 years living Independently"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="150"/>
+    <s v="Unknown/other rental agreement type"/>
+    <s v="Number"/>
+    <n v="119"/>
+  </r>
+  <r>
+    <s v="GUI09C03"/>
+    <s v="Percentage of All Respondents aged 25 year"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="100"/>
+    <s v="Owner Occupied"/>
+    <s v="%"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="GUI09C03"/>
+    <s v="Percentage of All Respondents aged 25 year"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="130"/>
+    <s v="Rented from a family member"/>
+    <s v="%"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="GUI09C03"/>
+    <s v="Percentage of All Respondents aged 25 year"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="110"/>
+    <s v="Rented privately"/>
+    <s v="%"/>
+    <n v="18.7"/>
+  </r>
+  <r>
+    <s v="GUI09C03"/>
+    <s v="Percentage of All Respondents aged 25 year"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="140"/>
+    <s v="Living rent free"/>
+    <s v="%"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="GUI09C03"/>
+    <s v="Percentage of All Respondents aged 25 year"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="150"/>
+    <s v="Unknown/other rental agreement type"/>
+    <s v="%"/>
+    <n v="3.5"/>
+  </r>
+</pivotCacheRecords>
+</file>