--- v0 (2025-10-25)
+++ v1 (2026-04-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3eba3f21a31421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/410693c267ff43878a7c17b84a91f13f.psmdcp" Id="Rcf03ecd209f041dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R971829f4acdb4ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6433434e4f14453eb0493c9c7c9a749b.psmdcp" Id="Rb0a65c98a2ca406e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GUI08</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Respondents aged 25 years residing with parents</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/23/2025 11:00:00 AM</x:t>
+    <x:t>23/07/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>GUI data was revised on July 23rd 2025 due to a syntax error when calculating the weights. These weights have been corrected and the updated figures reflect this correction. The impact of these changes on the results presented in the original release is minor and do not affect the high-level results and trends presented in the original release. For more information see, Information Note(https://www.cso.ie/en/releasesandpublications/in/gui/informationnotegrowingupinirelandcohort98atage25mainresults/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI08/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GUI</x:t>
   </x:si>
   <x:si>
     <x:t>Growing Up In Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -406,211 +406,126 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...159 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04406V05189" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="Reason for Residing with Parents" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J13" totalsRowShown="0">
   <x:autoFilter ref="A1:J13"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="C04406V05189"/>
     <x:tableColumn id="8" name="Reason for Residing with Parents"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -881,51 +796,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GUI08/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1114,51 +1029,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J13"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="57.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="37.139196" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -1564,51 +1479,51 @@
       <x:c r="G13" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J13" s="0">
         <x:v>2.6</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -1625,51 +1540,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J13" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="GUI08C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Percentage of Respondents aged 25 years residing with parents"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2023"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
         <x:s v="2023 (Wave 5)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02199V02655">
       <x:sharedItems count="3">
         <x:s v="-"/>
@@ -1704,27 +1619,172 @@
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
       <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="1.9" maxValue="64.7" count="12">
         <x:n v="62.4"/>
         <x:n v="22.9"/>
         <x:n v="12.4"/>
         <x:n v="2.3"/>
         <x:n v="60.2"/>
         <x:n v="24.8"/>
         <x:n v="13.1"/>
         <x:n v="1.9"/>
         <x:n v="64.7"/>
         <x:n v="21"/>
         <x:n v="11.7"/>
         <x:n v="2.6"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
-</file>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="GUI08C01"/>
+    <s v="Percentage of Respondents aged 25 years residing with parents"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Mostly financial"/>
+    <s v="%"/>
+    <n v="62.4"/>
+  </r>
+  <r>
+    <s v="GUI08C01"/>
+    <s v="Percentage of Respondents aged 25 years residing with parents"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="A little bit to do with finances"/>
+    <s v="%"/>
+    <n v="22.9"/>
+  </r>
+  <r>
+    <s v="GUI08C01"/>
+    <s v="Percentage of Respondents aged 25 years residing with parents"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="Nothing to do with finances"/>
+    <s v="%"/>
+    <n v="12.4"/>
+  </r>
+  <r>
+    <s v="GUI08C01"/>
+    <s v="Percentage of Respondents aged 25 years residing with parents"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="99"/>
+    <s v="Reason for living with parents not stated"/>
+    <s v="%"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="GUI08C01"/>
+    <s v="Percentage of Respondents aged 25 years residing with parents"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Mostly financial"/>
+    <s v="%"/>
+    <n v="60.2"/>
+  </r>
+  <r>
+    <s v="GUI08C01"/>
+    <s v="Percentage of Respondents aged 25 years residing with parents"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="A little bit to do with finances"/>
+    <s v="%"/>
+    <n v="24.8"/>
+  </r>
+  <r>
+    <s v="GUI08C01"/>
+    <s v="Percentage of Respondents aged 25 years residing with parents"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="Nothing to do with finances"/>
+    <s v="%"/>
+    <n v="13.1"/>
+  </r>
+  <r>
+    <s v="GUI08C01"/>
+    <s v="Percentage of Respondents aged 25 years residing with parents"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="99"/>
+    <s v="Reason for living with parents not stated"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="GUI08C01"/>
+    <s v="Percentage of Respondents aged 25 years residing with parents"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Mostly financial"/>
+    <s v="%"/>
+    <n v="64.7"/>
+  </r>
+  <r>
+    <s v="GUI08C01"/>
+    <s v="Percentage of Respondents aged 25 years residing with parents"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="A little bit to do with finances"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="GUI08C01"/>
+    <s v="Percentage of Respondents aged 25 years residing with parents"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="Nothing to do with finances"/>
+    <s v="%"/>
+    <n v="11.7"/>
+  </r>
+  <r>
+    <s v="GUI08C01"/>
+    <s v="Percentage of Respondents aged 25 years residing with parents"/>
+    <s v="2023"/>
+    <s v="2023 (Wave 5)"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="99"/>
+    <s v="Reason for living with parents not stated"/>
+    <s v="%"/>
+    <n v="2.6"/>
+  </r>
+</pivotCacheRecords>
+</file>