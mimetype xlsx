--- v0 (2025-10-24)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbd1f23be41b4ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9178b174d94d4182a2428373e12b2f70.psmdcp" Id="R993fb2a30a0d468d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3273223ad785404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f62fe14ea8c43a6a60c1f90e7a8caea.psmdcp" Id="R8ce43b1a044846fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GPIIA09</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Composition of Gross Household Income</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>4/23/2025 11:00:00 AM</x:t>
+    <x:t>23/04/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Higher and further education grants (Social transfers)' refers to the SUSI grant.&lt;br&gt;Households not matched to administrative income are excluded from analysis.&lt;br&gt;For more information, please go to the statistical release page(https://www.cso.ie/en/statistics/generalstatisticalpublications/geographicalprofilesofincomeinireland/) on our website.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GPIIA09/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GPII22</x:t>
   </x:si>
   <x:si>
     <x:t>Geographical Profiles of Income in Ireland 2022</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -667,555 +667,212 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...503 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03789V04537" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="32">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+      </items>
+    </pivotField>
+    <pivotField name="Administrative County" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="32">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04432V05215" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="17">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+      </items>
+    </pivotField>
+    <pivotField name="Type of Income" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="17">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J1089" totalsRowShown="0">
   <x:autoFilter ref="A1:J1089"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03789V04537"/>
     <x:tableColumn id="6" name="Administrative County"/>
     <x:tableColumn id="7" name="C04432V05215"/>
     <x:tableColumn id="8" name="Type of Income"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1486,51 +1143,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GPIIA09/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1719,51 +1376,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J1089"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="41.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="37.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="37.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="48.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -36601,51 +36258,51 @@
       <x:c r="G1089" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H1089" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I1089" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J1089" s="0">
         <x:v>51642</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -36662,51 +36319,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J1089" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="GPIIA09C01"/>
         <x:s v="GPIIA09C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Percentage of mean gross household income"/>
         <x:s v="Mean Household Income"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03789V04537">
@@ -37543,27 +37200,13084 @@
         <x:n v="54259"/>
         <x:n v="8419"/>
         <x:n v="45840"/>
         <x:n v="49891"/>
         <x:n v="36918"/>
         <x:n v="8612"/>
         <x:n v="3233"/>
         <x:n v="12443"/>
         <x:n v="1635"/>
         <x:n v="668"/>
         <x:n v="2553"/>
         <x:n v="1709"/>
         <x:n v="166"/>
         <x:n v="145"/>
         <x:n v="94"/>
         <x:n v="62333"/>
         <x:n v="10691"/>
         <x:n v="51642"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="66.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="11.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="3.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="22.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="77.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="79.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="62.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="11.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="20.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="81.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="88.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="71.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="11.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="26.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="73.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="92.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="67.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="14.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="4.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="31.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="68.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="88.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="71.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="10.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="11.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="25.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="74.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="85.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="70.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="14.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="22.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="77.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="71.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="76.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="83.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="61.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="13.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="16.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="82.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="65.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="17.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="19.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="80.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="77.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="59.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="22.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="3.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="83.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="80.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="64.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="19.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="18.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="81.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="86.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="11.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="13.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="22.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="77.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="80.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="62.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="10.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="19.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="18.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="81.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="82.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="63.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="17.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="19.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="80.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="79.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="59.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="12.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="20.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="8.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="17.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="82.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="85.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="65.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="12.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="14.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="76.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="64.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="19.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="80.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="85.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="68.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="22.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="77.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="85.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="64.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="13.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="14.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="21.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="78.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="79.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="56.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="14.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="17.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="82.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="82.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="64.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="17.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="20.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="79.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="80.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="59.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="13.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="19.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="18.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="81.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="81.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="62.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="11.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="18.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="19.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="80.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="86.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="68.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="13.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="21.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="78.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="3.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="20.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="79.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="78.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="60.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="10.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="21.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="16.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="83.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="79.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="60.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="20.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="17.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="82.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="80.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="60.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="10.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="19.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="18.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="81.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="81.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="61.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="18.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="18.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="81.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="80.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="62.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="19.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="17.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="82.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="74.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="56.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="25.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="10.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="15.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="84.5"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="%"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="%"/>
+    <n v="59.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="%"/>
+    <n v="13.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="%"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="%"/>
+    <n v="4.1"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="%"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="%"/>
+    <n v="17.2"/>
+  </r>
+  <r>
+    <s v="GPIIA09C01"/>
+    <s v="Percentage of mean gross household income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="%"/>
+    <n v="82.8"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="66712"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="52027"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="8831"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="4326"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1527"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="11796"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="4820"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1642"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="591"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="2713"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1441"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="130"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="364"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="78508"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="17558"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="60950"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="52703"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="41003"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="7387"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="3180"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1134"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="13227"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="5014"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1954"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="628"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="3614"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1522"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="183"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="196"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="115"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="65930"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="11976"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="53953"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="79051"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="63698"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="9392"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="4391"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1571"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="10446"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="4032"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1759"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="620"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="2259"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1024"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="594"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="89497"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="23370"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="66128"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="113276"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="82610"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="17294"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="10036"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="3336"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="9339"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="5049"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1025"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="375"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="1305"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1148"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="284"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="122615"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="38238"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="84382"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="86546"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="69538"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="9881"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="5280"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1847"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="11053"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="3681"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1735"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="610"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="2205"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1712"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="125"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="897"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="97599"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="24598"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="73001"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="74273"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="61470"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="6850"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="4624"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1328"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="12667"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="4672"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1961"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="561"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="2725"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1684"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="108"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="862"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="86939"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="19518"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="67423"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="78379"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="63532"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="8899"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="4310"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1638"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="10716"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="4123"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1515"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="498"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="2404"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1634"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="134"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="321"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="89095"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="21042"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="68053"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="60493"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="44966"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="9901"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="4111"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1515"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="12175"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="5304"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1650"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="586"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="2757"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1485"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="136"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="152"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="72668"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="14533"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="58136"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="59310"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="46732"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="7931"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="3528"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1118"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="12328"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="4483"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1778"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="545"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="3299"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1740"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="171"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="206"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="106"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="71637"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="13832"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="57805"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="46079"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="35472"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="6425"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="3133"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1049"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="13723"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="5270"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="2095"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="605"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="3597"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1687"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="186"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="104"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="180"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="59802"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="9967"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="49835"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="55047"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="44337"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="6102"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="3571"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1038"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="13384"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="4837"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="2256"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="623"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="3069"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1648"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="193"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="655"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="104"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="68432"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="12889"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="55543"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="74408"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="59091"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="9624"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="3729"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1964"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="11275"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="4356"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1631"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="579"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="2378"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1737"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="138"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="368"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="85682"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="19432"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="66250"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="54909"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="42912"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="7492"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="3374"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1132"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="13528"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="5309"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1778"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="572"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="3846"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1585"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="176"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="146"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="117"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="68437"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="12416"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="56021"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="58409"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="45108"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="7566"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="4220"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1515"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="12410"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="4794"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1792"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="567"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="3264"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1533"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="165"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="203"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="70819"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="13908"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="56911"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="50666"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="37873"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="8259"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="3291"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1242"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="13178"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="5366"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1969"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="641"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="3271"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1522"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="152"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="157"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="63843"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="11405"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="52438"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="71645"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="54861"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="10363"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="4649"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1772"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="11822"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="5012"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1701"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="561"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="2449"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1479"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="113"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="404"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="104"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="83467"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="19735"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="63733"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="57046"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="44114"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="7528"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="4277"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1128"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="11645"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="5196"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1486"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="634"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="2558"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1380"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="152"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="142"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="98"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="68691"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="13619"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="55072"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="67716"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="54214"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="7671"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="4418"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1414"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="11292"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="4615"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1341"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="515"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="3149"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1163"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="110"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="307"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="79008"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="17973"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="61035"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="65680"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="49579"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="10551"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="3846"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1703"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="11337"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="4996"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1234"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="470"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="2653"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1494"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="112"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="292"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="77016"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="16663"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="60353"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="48815"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="34747"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="8980"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="3787"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1301"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="12392"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="5453"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1534"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="787"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="2926"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1276"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="141"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="182"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="61206"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="10917"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="50289"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="59271"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="46357"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="7690"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="3969"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1255"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="12782"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="5216"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1575"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="602"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="3507"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1412"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="143"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="222"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="106"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="72053"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="14679"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="57374"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="53881"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="40037"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="9011"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="3582"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1251"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="13025"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="5576"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1673"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="548"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="3362"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1455"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="139"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="156"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="116"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="66906"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="12483"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="54423"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="54565"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="41864"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="7492"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="3868"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1340"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="12498"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="5212"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1920"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="564"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="2906"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1432"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="140"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="217"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="106"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="67062"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="13005"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="54057"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="64161"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="51185"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="6546"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="4608"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1822"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="10215"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="3604"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1461"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="701"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="2543"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1131"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="223"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="482"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="74376"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="16131"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="58246"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="62289"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="48237"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="8754"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="3603"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1695"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="11903"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="5278"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1379"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="626"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="2620"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1516"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="140"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="259"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="74192"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="15305"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="58888"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="45515"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="35107"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="5900"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="3364"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1143"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="12457"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="5474"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1625"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="680"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="2908"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1376"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="157"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="113"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="124"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="57972"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="9804"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="48168"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="48880"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="37353"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="6853"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="3596"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1079"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="12735"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="5766"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1617"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="768"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="2816"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1359"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="167"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="149"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="61615"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="10890"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="50725"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="51536"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="38999"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="6998"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="4174"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1365"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="12539"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="5544"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1456"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="589"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="3107"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1472"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="164"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="107"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="101"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="64076"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="11576"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="52500"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="52247"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="39665"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="6750"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="4612"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1220"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="12090"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="5323"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1608"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="632"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="2787"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1332"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="135"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="182"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="64337"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="12054"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="52284"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="51832"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="40107"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="7672"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="2860"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1193"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="12360"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="5157"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1733"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="615"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="2819"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1668"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="165"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="98"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="106"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="64192"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="11412"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="52780"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="40559"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="30793"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="5850"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="3201"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="716"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="13700"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="5554"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="2050"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="814"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="3253"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1616"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="188"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="130"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="96"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="54259"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="8419"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="45840"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="100"/>
+    <s v="Total Market income"/>
+    <s v="€"/>
+    <n v="49891"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="110"/>
+    <s v="Employee income (Market income)"/>
+    <s v="€"/>
+    <n v="36918"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="120"/>
+    <s v="Self-employment income (Market income)"/>
+    <s v="€"/>
+    <n v="8612"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="130"/>
+    <s v="Private or occupational pensions (Market income)"/>
+    <s v="€"/>
+    <n v="3233"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="140"/>
+    <s v="Rental income (Market income)"/>
+    <s v="€"/>
+    <n v="1128"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="200"/>
+    <s v="Total Social transfers"/>
+    <s v="€"/>
+    <n v="12443"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="210"/>
+    <s v="Pensions (Social transfers)"/>
+    <s v="€"/>
+    <n v="5474"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="220"/>
+    <s v="Working age income supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="1635"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="230"/>
+    <s v="Working age employment supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="668"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="240"/>
+    <s v="Illness, disability and caring (Social transfers)"/>
+    <s v="€"/>
+    <n v="2553"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="250"/>
+    <s v="Children (Social transfers)"/>
+    <s v="€"/>
+    <n v="1709"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="270"/>
+    <s v="Higher and further education grants (Social transfers)"/>
+    <s v="€"/>
+    <n v="166"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="280"/>
+    <s v="Rent supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="145"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="299"/>
+    <s v="Other supports (Social transfers)"/>
+    <s v="€"/>
+    <n v="94"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="900"/>
+    <s v="Gross income"/>
+    <s v="€"/>
+    <n v="62333"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="910"/>
+    <s v="Tax and social contributions"/>
+    <s v="€"/>
+    <n v="10691"/>
+  </r>
+  <r>
+    <s v="GPIIA09C02"/>
+    <s v="Mean Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="920"/>
+    <s v="Net Income"/>
+    <s v="€"/>
+    <n v="51642"/>
+  </r>
+</pivotCacheRecords>
 </file>