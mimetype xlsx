--- v0 (2025-10-25)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34639276ba4b4158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a988214d625843689e69d267708823e7.psmdcp" Id="R5b48a80a2e4f4073" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb39447062e541ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25d7530a366e43a997377cf530e58b8c.psmdcp" Id="R5141c5f599d94ea2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GPIIA03</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Household Income</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>4/23/2025 11:00:00 AM</x:t>
+    <x:t>23/04/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Households not matched to administrative income are excluded from analysis.&lt;br&gt;For more information, please go to the statistical release page(https://www.cso.ie/en/statistics/generalstatisticalpublications/geographicalprofilesofincomeinireland/) on our website.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GPIIA03/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GPII22</x:t>
   </x:si>
   <x:si>
     <x:t>Geographical Profiles of Income in Ireland 2022</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -1369,1491 +1369,440 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...1439 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04166V04937" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="166">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+        <item x="70"/>
+        <item x="71"/>
+        <item x="72"/>
+        <item x="73"/>
+        <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
+        <item x="79"/>
+        <item x="80"/>
+        <item x="81"/>
+        <item x="82"/>
+        <item x="83"/>
+        <item x="84"/>
+        <item x="85"/>
+        <item x="86"/>
+        <item x="87"/>
+        <item x="88"/>
+        <item x="89"/>
+        <item x="90"/>
+        <item x="91"/>
+        <item x="92"/>
+        <item x="93"/>
+        <item x="94"/>
+        <item x="95"/>
+        <item x="96"/>
+        <item x="97"/>
+        <item x="98"/>
+        <item x="99"/>
+        <item x="100"/>
+        <item x="101"/>
+        <item x="102"/>
+        <item x="103"/>
+        <item x="104"/>
+        <item x="105"/>
+        <item x="106"/>
+        <item x="107"/>
+        <item x="108"/>
+        <item x="109"/>
+        <item x="110"/>
+        <item x="111"/>
+        <item x="112"/>
+        <item x="113"/>
+        <item x="114"/>
+        <item x="115"/>
+        <item x="116"/>
+        <item x="117"/>
+        <item x="118"/>
+        <item x="119"/>
+        <item x="120"/>
+        <item x="121"/>
+        <item x="122"/>
+        <item x="123"/>
+        <item x="124"/>
+        <item x="125"/>
+        <item x="126"/>
+        <item x="127"/>
+        <item x="128"/>
+        <item x="129"/>
+        <item x="130"/>
+        <item x="131"/>
+        <item x="132"/>
+        <item x="133"/>
+        <item x="134"/>
+        <item x="135"/>
+        <item x="136"/>
+        <item x="137"/>
+        <item x="138"/>
+        <item x="139"/>
+        <item x="140"/>
+        <item x="141"/>
+        <item x="142"/>
+        <item x="143"/>
+        <item x="144"/>
+        <item x="145"/>
+        <item x="146"/>
+        <item x="147"/>
+        <item x="148"/>
+        <item x="149"/>
+        <item x="150"/>
+        <item x="151"/>
+        <item x="152"/>
+        <item x="153"/>
+        <item x="154"/>
+        <item x="155"/>
+        <item x="156"/>
+        <item x="157"/>
+        <item x="158"/>
+        <item x="159"/>
+        <item x="160"/>
+        <item x="161"/>
+        <item x="162"/>
+        <item x="163"/>
+        <item x="164"/>
+        <item x="165"/>
+      </items>
+    </pivotField>
+    <pivotField name="CSO Local Electoral Areas" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="166">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+        <item x="70"/>
+        <item x="71"/>
+        <item x="72"/>
+        <item x="73"/>
+        <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
+        <item x="79"/>
+        <item x="80"/>
+        <item x="81"/>
+        <item x="82"/>
+        <item x="83"/>
+        <item x="84"/>
+        <item x="85"/>
+        <item x="86"/>
+        <item x="87"/>
+        <item x="88"/>
+        <item x="89"/>
+        <item x="90"/>
+        <item x="91"/>
+        <item x="92"/>
+        <item x="93"/>
+        <item x="94"/>
+        <item x="95"/>
+        <item x="96"/>
+        <item x="97"/>
+        <item x="98"/>
+        <item x="99"/>
+        <item x="100"/>
+        <item x="101"/>
+        <item x="102"/>
+        <item x="103"/>
+        <item x="104"/>
+        <item x="105"/>
+        <item x="106"/>
+        <item x="107"/>
+        <item x="108"/>
+        <item x="109"/>
+        <item x="110"/>
+        <item x="111"/>
+        <item x="112"/>
+        <item x="113"/>
+        <item x="114"/>
+        <item x="115"/>
+        <item x="116"/>
+        <item x="117"/>
+        <item x="118"/>
+        <item x="119"/>
+        <item x="120"/>
+        <item x="121"/>
+        <item x="122"/>
+        <item x="123"/>
+        <item x="124"/>
+        <item x="125"/>
+        <item x="126"/>
+        <item x="127"/>
+        <item x="128"/>
+        <item x="129"/>
+        <item x="130"/>
+        <item x="131"/>
+        <item x="132"/>
+        <item x="133"/>
+        <item x="134"/>
+        <item x="135"/>
+        <item x="136"/>
+        <item x="137"/>
+        <item x="138"/>
+        <item x="139"/>
+        <item x="140"/>
+        <item x="141"/>
+        <item x="142"/>
+        <item x="143"/>
+        <item x="144"/>
+        <item x="145"/>
+        <item x="146"/>
+        <item x="147"/>
+        <item x="148"/>
+        <item x="149"/>
+        <item x="150"/>
+        <item x="151"/>
+        <item x="152"/>
+        <item x="153"/>
+        <item x="154"/>
+        <item x="155"/>
+        <item x="156"/>
+        <item x="157"/>
+        <item x="158"/>
+        <item x="159"/>
+        <item x="160"/>
+        <item x="161"/>
+        <item x="162"/>
+        <item x="163"/>
+        <item x="164"/>
+        <item x="165"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H665" totalsRowShown="0">
   <x:autoFilter ref="A1:H665"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04166V04937"/>
     <x:tableColumn id="6" name="CSO Local Electoral Areas"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -3122,51 +2071,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GPIIA03/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -3355,51 +2304,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H665"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="30.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="37.996339" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="44.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -20677,51 +19626,51 @@
       <x:c r="E665" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="F665" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H665" s="0">
         <x:v>59095</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -20738,51 +19687,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H665" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="4">
         <x:s v="GPIIA03C01"/>
         <x:s v="GPIIA03C02"/>
         <x:s v="GPIIA03C03"/>
         <x:s v="GPIIA03C04"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="4">
         <x:s v="Median Gross Household Income"/>
         <x:s v="Mean Gross Household Income"/>
         <x:s v="Median Net Household Income"/>
         <x:s v="Mean Net Household Income"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
@@ -21784,27 +20733,6668 @@
         <x:n v="48587"/>
         <x:n v="53456"/>
         <x:n v="55612"/>
         <x:n v="47011"/>
         <x:n v="48440"/>
         <x:n v="49229"/>
         <x:n v="76948"/>
         <x:n v="72681"/>
         <x:n v="73488"/>
         <x:n v="57131"/>
         <x:n v="61127"/>
         <x:n v="64867"/>
         <x:n v="71676"/>
         <x:n v="65781"/>
         <x:n v="58847"/>
         <x:n v="56803"/>
         <x:n v="58044"/>
         <x:n v="59095"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3eff-13a3-e055-000000000001"/>
+    <s v="Borris-In-Ossory-Mountmellick, Laois"/>
+    <s v="€"/>
+    <n v="56379"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f00-13a3-e055-000000000001"/>
+    <s v="Portlaoise, Laois"/>
+    <s v="€"/>
+    <n v="59510"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f01-13a3-e055-000000000001"/>
+    <s v="Graiguecullen -Portarlington, Laois"/>
+    <s v="€"/>
+    <n v="62034"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f02-13a3-e055-000000000001"/>
+    <s v="Carlow, Carlow"/>
+    <s v="€"/>
+    <n v="49809"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f03-13a3-e055-000000000001"/>
+    <s v="Tullow, Carlow"/>
+    <s v="€"/>
+    <n v="56082"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-553330000001"/>
+    <s v="Muinebeag, Carlow"/>
+    <s v="€"/>
+    <n v="55547"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f04-13a3-e055-000000000001"/>
+    <s v="Manorhamilton, Leitrim"/>
+    <s v="€"/>
+    <n v="45042"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f05-13a3-e055-000000000001"/>
+    <s v="Ballinamore, Leitrim"/>
+    <s v="€"/>
+    <n v="41860"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f06-13a3-e055-000000000001"/>
+    <s v="Carrick-On-Shannon, Leitrim"/>
+    <s v="€"/>
+    <n v="48252"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f07-13a3-e055-000000000001"/>
+    <s v="Newcastle West, Limerick"/>
+    <s v="€"/>
+    <n v="52085"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f08-13a3-e055-000000000001"/>
+    <s v="Adare-Rathkeale, Limerick"/>
+    <s v="€"/>
+    <n v="63754"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f09-13a3-e055-000000000001"/>
+    <s v="Cappamore-Kilmallock, Limerick"/>
+    <s v="€"/>
+    <n v="56909"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0a-13a3-e055-000000000001"/>
+    <s v="Limerick City West, Limerick"/>
+    <s v="€"/>
+    <n v="57998"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0b-13a3-e055-000000000001"/>
+    <s v="Limerick City North, Limerick"/>
+    <s v="€"/>
+    <n v="47208"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0c-13a3-e055-000000000001"/>
+    <s v="Limerick City East, Limerick"/>
+    <s v="€"/>
+    <n v="61985"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0d-13a3-e055-000000000001"/>
+    <s v="Granard, Longford"/>
+    <s v="€"/>
+    <n v="48506"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0e-13a3-e055-000000000001"/>
+    <s v="Ballymahon, Longford"/>
+    <s v="€"/>
+    <n v="49872"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0f-13a3-e055-000000000001"/>
+    <s v="Longford, Longford"/>
+    <s v="€"/>
+    <n v="44945"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4da0bce9-d4bd-47ec-bdd9-506dbfc65774"/>
+    <s v="Dundalk-Carlingford, Louth"/>
+    <s v="€"/>
+    <n v="46755"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="586997e6-b1be-42cc-b73d-c03f9abad412"/>
+    <s v="Dundalk South, Louth"/>
+    <s v="€"/>
+    <n v="54713"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f12-13a3-e055-000000000001"/>
+    <s v="Ardee, Louth"/>
+    <s v="€"/>
+    <n v="59725"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f13-13a3-e055-000000000001"/>
+    <s v="Drogheda Rural, Louth"/>
+    <s v="€"/>
+    <n v="68228"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-997550000001"/>
+    <s v="Drogheda Urban, Louth"/>
+    <s v="€"/>
+    <n v="50390"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f14-13a3-e055-000000000001"/>
+    <s v="Ballina, Mayo"/>
+    <s v="€"/>
+    <n v="47129"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f15-13a3-e055-000000000001"/>
+    <s v="Claremorris, Mayo"/>
+    <s v="€"/>
+    <n v="50744"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f16-13a3-e055-000000000001"/>
+    <s v="Castlebar, Mayo"/>
+    <s v="€"/>
+    <n v="54566"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f17-13a3-e055-000000000001"/>
+    <s v="Belmullet, Mayo"/>
+    <s v="€"/>
+    <n v="36923"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-111110000001"/>
+    <s v="Westport, Mayo"/>
+    <s v="€"/>
+    <n v="52494"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999110000001"/>
+    <s v="Swinford, Mayo"/>
+    <s v="€"/>
+    <n v="42501"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f18-13a3-e055-000000000001"/>
+    <s v="Kells, Meath"/>
+    <s v="€"/>
+    <n v="58969"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9821f9f9-aacc-4b08-94ac-e3b1ba87db1e"/>
+    <s v="Laytown-Bettystown, Meath"/>
+    <s v="€"/>
+    <n v="68958"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="220a3c1c-5611-4729-9f86-37b2fb10bd19"/>
+    <s v="Ashbourne, Meath"/>
+    <s v="€"/>
+    <n v="78003"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e7c5c260-72c3-403b-b8a8-1eda714b0fec"/>
+    <s v="Ratoath, Meath"/>
+    <s v="€"/>
+    <n v="88796"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f1c-13a3-e055-000000000001"/>
+    <s v="Trim, Meath"/>
+    <s v="€"/>
+    <n v="68846"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f1d-13a3-e055-000000000001"/>
+    <s v="Navan, Meath"/>
+    <s v="€"/>
+    <n v="64132"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f1e-13a3-e055-000000000001"/>
+    <s v="Monaghan, Monaghan"/>
+    <s v="€"/>
+    <n v="50596"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f1f-13a3-e055-000000000001"/>
+    <s v="Carrickmacross-Castleblayney, Monaghan"/>
+    <s v="€"/>
+    <n v="51541"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f20-13a3-e055-000000000001"/>
+    <s v="Ballybay-Clones, Monaghan"/>
+    <s v="€"/>
+    <n v="49771"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f21-13a3-e055-000000000001"/>
+    <s v="Birr, Offaly"/>
+    <s v="€"/>
+    <n v="51702"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f22-13a3-e055-000000000001"/>
+    <s v="Tullamore, Offaly"/>
+    <s v="€"/>
+    <n v="57345"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f23-13a3-e055-000000000001"/>
+    <s v="Edenderry, Offaly"/>
+    <s v="€"/>
+    <n v="59490"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f24-13a3-e055-000000000001"/>
+    <s v="Boyle, Roscommon"/>
+    <s v="€"/>
+    <n v="44371"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f25-13a3-e055-000000000001"/>
+    <s v="Roscommon, Roscommon"/>
+    <s v="€"/>
+    <n v="48333"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f26-13a3-e055-000000000001"/>
+    <s v="Athlone, Roscommon"/>
+    <s v="€"/>
+    <n v="64694"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f27-13a3-e055-000000000001"/>
+    <s v="Ballymote-Tobercurry, Sligo"/>
+    <s v="€"/>
+    <n v="47699"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f28-13a3-e055-000000000001"/>
+    <s v="Sligo-Drumcliff, Sligo"/>
+    <s v="€"/>
+    <n v="61587"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-007589300001"/>
+    <s v="Sligo-Strandhill, Sligo"/>
+    <s v="€"/>
+    <n v="46401"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f29-13a3-e055-000000000001"/>
+    <s v="Cavan-Belturbet, Cavan"/>
+    <s v="€"/>
+    <n v="46737"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2a-13a3-e055-000000000001"/>
+    <s v="Bailieborough-Cootehill, Cavan"/>
+    <s v="€"/>
+    <n v="55570"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2b-13a3-e055-000000000001"/>
+    <s v="Ballyjamesduff, Cavan"/>
+    <s v="€"/>
+    <n v="55162"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2c-13a3-e055-000000000001"/>
+    <s v="Nenagh, Tipperary"/>
+    <s v="€"/>
+    <n v="51510"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2d-13a3-e055-000000000001"/>
+    <s v="Roscrea-Templemore, Tipperary"/>
+    <s v="€"/>
+    <n v="50104"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2e-13a3-e055-000000000001"/>
+    <s v="Carrick-On-Suir, Tipperary"/>
+    <s v="€"/>
+    <n v="47463"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2f-13a3-e055-000000000001"/>
+    <s v="Clonmel, Tipperary"/>
+    <s v="€"/>
+    <n v="54408"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f30-13a3-e055-000000000001"/>
+    <s v="Cashel-Tipperary, Tipperary"/>
+    <s v="€"/>
+    <n v="50255"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-662310000001"/>
+    <s v="Newport, Tipperary"/>
+    <s v="€"/>
+    <n v="66929"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005500001"/>
+    <s v="Thurles, Tipperary"/>
+    <s v="€"/>
+    <n v="52005"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005400001"/>
+    <s v="Cahir, Tipperary"/>
+    <s v="€"/>
+    <n v="55664"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f31-13a3-e055-000000000001"/>
+    <s v="Dungarvan, Waterford"/>
+    <s v="€"/>
+    <n v="53939"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f32-13a3-e055-000000000001"/>
+    <s v="Portlaw-Kilmacthomas, Waterford"/>
+    <s v="€"/>
+    <n v="60418"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005300001"/>
+    <s v="Lismore, Waterford"/>
+    <s v="€"/>
+    <n v="51144"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f33-13a3-e055-000000000001"/>
+    <s v="Tramore-Waterford City West, Waterford"/>
+    <s v="€"/>
+    <n v="47919"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f34-13a3-e055-000000000001"/>
+    <s v="Waterford City South, Waterford"/>
+    <s v="€"/>
+    <n v="41929"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f35-13a3-e055-000000000001"/>
+    <s v="Waterford City East, Waterford"/>
+    <s v="€"/>
+    <n v="62125"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f36-13a3-e055-000000000001"/>
+    <s v="Athlone, Westmeath"/>
+    <s v="€"/>
+    <n v="55491"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f37-13a3-e055-000000000001"/>
+    <s v="Moate, Westmeath"/>
+    <s v="€"/>
+    <n v="59883"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f38-13a3-e055-000000000001"/>
+    <s v="Kinnegad, Westmeath"/>
+    <s v="€"/>
+    <n v="58660"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-900000000111"/>
+    <s v="Mullingar, Westmeath"/>
+    <s v="€"/>
+    <n v="56786"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f39-13a3-e055-000000000001"/>
+    <s v="Gorey, Wexford"/>
+    <s v="€"/>
+    <n v="54746"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f3a-13a3-e055-000000000001"/>
+    <s v="Kilmuckridge, Wexford"/>
+    <s v="€"/>
+    <n v="57414"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f3b-13a3-e055-000000000001"/>
+    <s v="New Ross, Wexford"/>
+    <s v="€"/>
+    <n v="49689"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="873195fc-2a79-408b-a643-b0c5b898b4d4"/>
+    <s v="Rosslare, Wexford"/>
+    <s v="€"/>
+    <n v="51045"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="11110837-4c13-4ee9-be5c-57ddf0778774"/>
+    <s v="Wexford, Wexford"/>
+    <s v="€"/>
+    <n v="49832"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999550000001"/>
+    <s v="Enniscorthy, Wexford"/>
+    <s v="€"/>
+    <n v="48845"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f3d-13a3-e055-000000000001"/>
+    <s v="Baltinglass, Wicklow"/>
+    <s v="€"/>
+    <n v="59524"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f3e-13a3-e055-000000000001"/>
+    <s v="Bray West, Wicklow"/>
+    <s v="€"/>
+    <n v="72878"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000000000001"/>
+    <s v="Greystones, Wicklow"/>
+    <s v="€"/>
+    <n v="81711"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef5-13a3-e055-000000000001"/>
+    <s v="Wicklow, Wicklow"/>
+    <s v="€"/>
+    <n v="63965"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef6-13a3-e055-000000000001"/>
+    <s v="Arklow, Wicklow"/>
+    <s v="€"/>
+    <n v="53542"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999220000001"/>
+    <s v="Bray East, Wicklow"/>
+    <s v="€"/>
+    <n v="59042"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef7-13a3-e055-000000000001"/>
+    <s v="Rush-Lusk, Fingal"/>
+    <s v="€"/>
+    <n v="80045"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07103324-0802-4bb8-a1f1-13614eb67b7c"/>
+    <s v="Swords, Fingal"/>
+    <s v="€"/>
+    <n v="77430"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e5d7e4fc-3093-4c47-8c53-004e059643f7"/>
+    <s v="Blanchardstown-Mulhuddart, Fingal"/>
+    <s v="€"/>
+    <n v="69160"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3a625b75-d7a9-467e-be55-18381818d65b"/>
+    <s v="Castleknock, Fingal"/>
+    <s v="€"/>
+    <n v="85447"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="199ec147-f6f0-4b60-8a67-fae3bd8625f8"/>
+    <s v="Howth-Malahide, Fingal"/>
+    <s v="€"/>
+    <n v="83319"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3efc-13a3-e055-000000000001"/>
+    <s v="Stillorgan, Dún Laoghaire-Rathdown"/>
+    <s v="€"/>
+    <n v="99352"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="347867a1-33d7-4a6d-9e5a-15b239c1bd86"/>
+    <s v="Dundrum, Dún Laoghaire-Rathdown"/>
+    <s v="€"/>
+    <n v="80713"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="72e71ecb-c6e3-47ee-a0de-ccbb51d918c5"/>
+    <s v="Glencullen-Sandyford, Dún Laoghaire-Rathdown"/>
+    <s v="€"/>
+    <n v="92471"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d65ef6e7-75e6-49d9-bda9-d4690e8f68dc"/>
+    <s v="Killiney-Shankill, Dún Laoghaire-Rathdown"/>
+    <s v="€"/>
+    <n v="74057"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40aece0e-a19d-4e78-af9d-e129f5557496"/>
+    <s v="Dún Laoghaire, Dún Laoghaire-Rathdown"/>
+    <s v="€"/>
+    <n v="76571"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e97b193e-2389-4b62-8e77-25ed84bbbc15"/>
+    <s v="Blackrock, Dún Laoghaire-Rathdown"/>
+    <s v="€"/>
+    <n v="94381"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c665104c-3989-4df1-aaa7-cd0488590025"/>
+    <s v="Lucan, South Dublin"/>
+    <s v="€"/>
+    <n v="85495"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f499b78c-07d6-4e53-a140-b5463468f2c0"/>
+    <s v="Tallaght Central, South Dublin"/>
+    <s v="€"/>
+    <n v="56410"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="95e98599-40d4-4e66-941c-9800a149ea92"/>
+    <s v="Rathfarnham-Templeogue, South Dublin"/>
+    <s v="€"/>
+    <n v="79927"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f53-13a3-e055-000000000001"/>
+    <s v="Firhouse-Bohernabreena, South Dublin"/>
+    <s v="€"/>
+    <n v="86729"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="dfb0e9cc-e456-4386-a73f-b61cfb7a3b08"/>
+    <s v="Tallaght South, South Dublin"/>
+    <s v="€"/>
+    <n v="59800"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a4a6a231-170f-4ff3-be09-6d68f119c5b3"/>
+    <s v="Clondalkin, South Dublin"/>
+    <s v="€"/>
+    <n v="65180"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-997440000001"/>
+    <s v="Balbriggan, Fingal"/>
+    <s v="€"/>
+    <n v="65147"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="afa89310-c490-44c8-aeb2-78856be08e9b"/>
+    <s v="Ongar, Fingal"/>
+    <s v="€"/>
+    <n v="79272"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="31e7c7c2-c64b-416e-8dcc-c3d78c9bc358"/>
+    <s v="Palmerstown-Fonthill, South Dublin"/>
+    <s v="€"/>
+    <n v="58408"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f56-13a3-e055-000000000001"/>
+    <s v="Ballymun-Finglas, Dublin City"/>
+    <s v="€"/>
+    <n v="53184"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e19bef46-260c-495d-89f0-3898e2708721"/>
+    <s v="Cabra-Glasnevin, Dublin City"/>
+    <s v="€"/>
+    <n v="65797"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f58-13a3-e055-000000000001"/>
+    <s v="Ballyfermot-Drimnagh, Dublin City"/>
+    <s v="€"/>
+    <n v="54226"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f59-13a3-e055-000000000001"/>
+    <s v="Kimmage-Rathmines, Dublin City"/>
+    <s v="€"/>
+    <n v="67627"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5a-13a3-e055-000000000001"/>
+    <s v="Pembroke, Dublin City"/>
+    <s v="€"/>
+    <n v="92431"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5b-13a3-e055-000000000001"/>
+    <s v="South East Inner City, Dublin City"/>
+    <s v="€"/>
+    <n v="67978"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5c-13a3-e055-000000000001"/>
+    <s v="North Inner City, Dublin City"/>
+    <s v="€"/>
+    <n v="55671"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5d-13a3-e055-000000000001"/>
+    <s v="Clontarf, Dublin City"/>
+    <s v="€"/>
+    <n v="78469"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5e-13a3-e055-000000000001"/>
+    <s v="Donaghmede, Dublin City"/>
+    <s v="€"/>
+    <n v="67250"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005200001"/>
+    <s v="Artane-Whitehall, Dublin City"/>
+    <s v="€"/>
+    <n v="60564"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8fd7b64e-066f-4e6a-8564-5f59913eed0f"/>
+    <s v="South West Inner City, Dublin City"/>
+    <s v="€"/>
+    <n v="60036"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5f-13a3-e055-000000000001"/>
+    <s v="Ennistimon, Clare"/>
+    <s v="€"/>
+    <n v="46670"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f60-13a3-e055-000000000001"/>
+    <s v="Killaloe, Clare"/>
+    <s v="€"/>
+    <n v="60099"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f61-13a3-e055-000000000001"/>
+    <s v="Shannon, Clare"/>
+    <s v="€"/>
+    <n v="60061"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f62-13a3-e055-000000000001"/>
+    <s v="Ennis, Clare"/>
+    <s v="€"/>
+    <n v="56161"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000000044001"/>
+    <s v="Kilrush, Clare"/>
+    <s v="€"/>
+    <n v="46770"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f63-13a3-e055-000000000001"/>
+    <s v="Kanturk, Cork County"/>
+    <s v="€"/>
+    <n v="52112"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f64-13a3-e055-000000000001"/>
+    <s v="Fermoy, Cork County"/>
+    <s v="€"/>
+    <n v="58177"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f65-13a3-e055-000000000001"/>
+    <s v="Midleton, Cork County"/>
+    <s v="€"/>
+    <n v="61985"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f66-13a3-e055-000000000001"/>
+    <s v="Carrigaline, Cork County"/>
+    <s v="€"/>
+    <n v="74781"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f67-13a3-e055-000000000001"/>
+    <s v="Cobh, Cork County"/>
+    <s v="€"/>
+    <n v="69833"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f68-13a3-e055-000000000001"/>
+    <s v="Bandon-Kinsale, Cork County"/>
+    <s v="€"/>
+    <n v="65395"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f41-13a3-e055-000000000001"/>
+    <s v="Bantry-West Cork, Cork County"/>
+    <s v="€"/>
+    <n v="41452"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f42-13a3-e055-000000000001"/>
+    <s v="Skibbereen-West Cork, Cork County"/>
+    <s v="€"/>
+    <n v="52009"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-222220000001"/>
+    <s v="Macroom, Cork County"/>
+    <s v="€"/>
+    <n v="69436"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-444440000001"/>
+    <s v="Mallow, Cork County"/>
+    <s v="€"/>
+    <n v="58313"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-774560000001"/>
+    <s v="Cork City North West, Cork City"/>
+    <s v="€"/>
+    <n v="50035"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999440000001"/>
+    <s v="Cork City North East, Cork City"/>
+    <s v="€"/>
+    <n v="58640"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999990000001"/>
+    <s v="Cork City South East, Cork City"/>
+    <s v="€"/>
+    <n v="71614"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000001100001"/>
+    <s v="Cork City South Central, Cork City"/>
+    <s v="€"/>
+    <n v="54783"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000012000001"/>
+    <s v="Cork City South West, Cork City"/>
+    <s v="€"/>
+    <n v="67489"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f43-13a3-e055-000000000001"/>
+    <s v="Glenties, Donegal"/>
+    <s v="€"/>
+    <n v="38257"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f44-13a3-e055-000000000001"/>
+    <s v="Milford, Donegal"/>
+    <s v="€"/>
+    <n v="44796"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f45-13a3-e055-000000000001"/>
+    <s v="Carndonagh, Donegal"/>
+    <s v="€"/>
+    <n v="35614"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f46-13a3-e055-000000000001"/>
+    <s v="Buncrana, Donegal"/>
+    <s v="€"/>
+    <n v="38114"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f47-13a3-e055-000000000001"/>
+    <s v="Donegal, Donegal"/>
+    <s v="€"/>
+    <n v="44270"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-700012002301"/>
+    <s v="Letterkenny, Donegal"/>
+    <s v="€"/>
+    <n v="51167"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-075000000001"/>
+    <s v="Lifford-Stranorlar, Donegal"/>
+    <s v="€"/>
+    <n v="41265"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f48-13a3-e055-000000000001"/>
+    <s v="Conamara North, Galway County"/>
+    <s v="€"/>
+    <n v="45301"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f49-13a3-e055-000000000001"/>
+    <s v="Tuam, Galway County"/>
+    <s v="€"/>
+    <n v="58537"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f4a-13a3-e055-000000000001"/>
+    <s v="Ballinasloe, Galway County"/>
+    <s v="€"/>
+    <n v="53861"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f4b-13a3-e055-000000000001"/>
+    <s v="Loughrea, Galway County"/>
+    <s v="€"/>
+    <n v="56100"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f4c-13a3-e055-000000000001"/>
+    <s v="Athenry-Oranmore, Galway County"/>
+    <s v="€"/>
+    <n v="70629"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999330000001"/>
+    <s v="Gort-Kinvara, Galway County"/>
+    <s v="€"/>
+    <n v="70126"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-994560000001"/>
+    <s v="Conamara South, Galway County"/>
+    <s v="€"/>
+    <n v="61319"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f4d-13a3-e055-000000000001"/>
+    <s v="Galway City West, Galway City"/>
+    <s v="€"/>
+    <n v="68698"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f69-13a3-e055-000000000001"/>
+    <s v="Galway City Central, Galway City"/>
+    <s v="€"/>
+    <n v="53218"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6a-13a3-e055-000000000001"/>
+    <s v="Galway City East, Galway City"/>
+    <s v="€"/>
+    <n v="57073"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6b-13a3-e055-000000000001"/>
+    <s v="Listowel, Kerry"/>
+    <s v="€"/>
+    <n v="45630"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6c-13a3-e055-000000000001"/>
+    <s v="Castleisland, Kerry"/>
+    <s v="€"/>
+    <n v="53984"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6d-13a3-e055-000000000001"/>
+    <s v="Killarney, Kerry"/>
+    <s v="€"/>
+    <n v="56099"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6e-13a3-e055-000000000001"/>
+    <s v="Kenmare, Kerry"/>
+    <s v="€"/>
+    <n v="44470"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-883360000001"/>
+    <s v="Corca Dhuibhne, Kerry"/>
+    <s v="€"/>
+    <n v="46355"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005600001"/>
+    <s v="Tralee, Kerry"/>
+    <s v="€"/>
+    <n v="45934"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6f-13a3-e055-000000000001"/>
+    <s v="Maynooth, Kildare"/>
+    <s v="€"/>
+    <n v="87815"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="91bb1ace-9216-4f70-ac9a-a3e18397a8d6"/>
+    <s v="Celbridge, Kildare"/>
+    <s v="€"/>
+    <n v="81376"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f71-13a3-e055-000000000001"/>
+    <s v="Naas, Kildare"/>
+    <s v="€"/>
+    <n v="81501"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f72-13a3-e055-000000000001"/>
+    <s v="Athy, Kildare"/>
+    <s v="€"/>
+    <n v="56822"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f73-13a3-e055-000000000001"/>
+    <s v="Kildare, Kildare"/>
+    <s v="€"/>
+    <n v="64990"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999880000001"/>
+    <s v="Clane, Kildare"/>
+    <s v="€"/>
+    <n v="69210"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="bb88684e-1db0-4eb4-8ac0-170ecc746e9d"/>
+    <s v="Leixlip, Kildare"/>
+    <s v="€"/>
+    <n v="80021"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-777770000001"/>
+    <s v="Newbridge, Kildare"/>
+    <s v="€"/>
+    <n v="68489"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f74-13a3-e055-000000000001"/>
+    <s v="Castlecomer, Kilkenny"/>
+    <s v="€"/>
+    <n v="59746"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f75-13a3-e055-000000000001"/>
+    <s v="Kilkenny, Kilkenny"/>
+    <s v="€"/>
+    <n v="55422"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f76-13a3-e055-000000000001"/>
+    <s v="Piltown, Kilkenny"/>
+    <s v="€"/>
+    <n v="60951"/>
+  </r>
+  <r>
+    <s v="GPIIA03C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f77-13a3-e055-000000000001"/>
+    <s v="Callan-Thomastown, Kilkenny"/>
+    <s v="€"/>
+    <n v="58323"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3eff-13a3-e055-000000000001"/>
+    <s v="Borris-In-Ossory-Mountmellick, Laois"/>
+    <s v="€"/>
+    <n v="68886"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f00-13a3-e055-000000000001"/>
+    <s v="Portlaoise, Laois"/>
+    <s v="€"/>
+    <n v="70557"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f01-13a3-e055-000000000001"/>
+    <s v="Graiguecullen -Portarlington, Laois"/>
+    <s v="€"/>
+    <n v="75288"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f02-13a3-e055-000000000001"/>
+    <s v="Carlow, Carlow"/>
+    <s v="€"/>
+    <n v="61940"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f03-13a3-e055-000000000001"/>
+    <s v="Tullow, Carlow"/>
+    <s v="€"/>
+    <n v="68824"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-553330000001"/>
+    <s v="Muinebeag, Carlow"/>
+    <s v="€"/>
+    <n v="68778"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f04-13a3-e055-000000000001"/>
+    <s v="Manorhamilton, Leitrim"/>
+    <s v="€"/>
+    <n v="56531"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f05-13a3-e055-000000000001"/>
+    <s v="Ballinamore, Leitrim"/>
+    <s v="€"/>
+    <n v="55204"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f06-13a3-e055-000000000001"/>
+    <s v="Carrick-On-Shannon, Leitrim"/>
+    <s v="€"/>
+    <n v="61712"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f07-13a3-e055-000000000001"/>
+    <s v="Newcastle West, Limerick"/>
+    <s v="€"/>
+    <n v="64375"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f08-13a3-e055-000000000001"/>
+    <s v="Adare-Rathkeale, Limerick"/>
+    <s v="€"/>
+    <n v="82342"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f09-13a3-e055-000000000001"/>
+    <s v="Cappamore-Kilmallock, Limerick"/>
+    <s v="€"/>
+    <n v="70026"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0a-13a3-e055-000000000001"/>
+    <s v="Limerick City West, Limerick"/>
+    <s v="€"/>
+    <n v="73640"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0b-13a3-e055-000000000001"/>
+    <s v="Limerick City North, Limerick"/>
+    <s v="€"/>
+    <n v="62621"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0c-13a3-e055-000000000001"/>
+    <s v="Limerick City East, Limerick"/>
+    <s v="€"/>
+    <n v="80544"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0d-13a3-e055-000000000001"/>
+    <s v="Granard, Longford"/>
+    <s v="€"/>
+    <n v="60913"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0e-13a3-e055-000000000001"/>
+    <s v="Ballymahon, Longford"/>
+    <s v="€"/>
+    <n v="62250"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0f-13a3-e055-000000000001"/>
+    <s v="Longford, Longford"/>
+    <s v="€"/>
+    <n v="56910"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4da0bce9-d4bd-47ec-bdd9-506dbfc65774"/>
+    <s v="Dundalk-Carlingford, Louth"/>
+    <s v="€"/>
+    <n v="60169"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="586997e6-b1be-42cc-b73d-c03f9abad412"/>
+    <s v="Dundalk South, Louth"/>
+    <s v="€"/>
+    <n v="68359"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f12-13a3-e055-000000000001"/>
+    <s v="Ardee, Louth"/>
+    <s v="€"/>
+    <n v="75527"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f13-13a3-e055-000000000001"/>
+    <s v="Drogheda Rural, Louth"/>
+    <s v="€"/>
+    <n v="80350"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-997550000001"/>
+    <s v="Drogheda Urban, Louth"/>
+    <s v="€"/>
+    <n v="61936"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f14-13a3-e055-000000000001"/>
+    <s v="Ballina, Mayo"/>
+    <s v="€"/>
+    <n v="60025"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f15-13a3-e055-000000000001"/>
+    <s v="Claremorris, Mayo"/>
+    <s v="€"/>
+    <n v="62994"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f16-13a3-e055-000000000001"/>
+    <s v="Castlebar, Mayo"/>
+    <s v="€"/>
+    <n v="66431"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f17-13a3-e055-000000000001"/>
+    <s v="Belmullet, Mayo"/>
+    <s v="€"/>
+    <n v="49487"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-111110000001"/>
+    <s v="Westport, Mayo"/>
+    <s v="€"/>
+    <n v="67405"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999110000001"/>
+    <s v="Swinford, Mayo"/>
+    <s v="€"/>
+    <n v="56195"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f18-13a3-e055-000000000001"/>
+    <s v="Kells, Meath"/>
+    <s v="€"/>
+    <n v="72710"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9821f9f9-aacc-4b08-94ac-e3b1ba87db1e"/>
+    <s v="Laytown-Bettystown, Meath"/>
+    <s v="€"/>
+    <n v="82748"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="220a3c1c-5611-4729-9f86-37b2fb10bd19"/>
+    <s v="Ashbourne, Meath"/>
+    <s v="€"/>
+    <n v="93861"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e7c5c260-72c3-403b-b8a8-1eda714b0fec"/>
+    <s v="Ratoath, Meath"/>
+    <s v="€"/>
+    <n v="107288"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f1c-13a3-e055-000000000001"/>
+    <s v="Trim, Meath"/>
+    <s v="€"/>
+    <n v="82467"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f1d-13a3-e055-000000000001"/>
+    <s v="Navan, Meath"/>
+    <s v="€"/>
+    <n v="75862"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f1e-13a3-e055-000000000001"/>
+    <s v="Monaghan, Monaghan"/>
+    <s v="€"/>
+    <n v="61594"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f1f-13a3-e055-000000000001"/>
+    <s v="Carrickmacross-Castleblayney, Monaghan"/>
+    <s v="€"/>
+    <n v="64585"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f20-13a3-e055-000000000001"/>
+    <s v="Ballybay-Clones, Monaghan"/>
+    <s v="€"/>
+    <n v="60443"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f21-13a3-e055-000000000001"/>
+    <s v="Birr, Offaly"/>
+    <s v="€"/>
+    <n v="64922"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f22-13a3-e055-000000000001"/>
+    <s v="Tullamore, Offaly"/>
+    <s v="€"/>
+    <n v="70426"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f23-13a3-e055-000000000001"/>
+    <s v="Edenderry, Offaly"/>
+    <s v="€"/>
+    <n v="69930"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f24-13a3-e055-000000000001"/>
+    <s v="Boyle, Roscommon"/>
+    <s v="€"/>
+    <n v="57485"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f25-13a3-e055-000000000001"/>
+    <s v="Roscommon, Roscommon"/>
+    <s v="€"/>
+    <n v="60781"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f26-13a3-e055-000000000001"/>
+    <s v="Athlone, Roscommon"/>
+    <s v="€"/>
+    <n v="76620"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f27-13a3-e055-000000000001"/>
+    <s v="Ballymote-Tobercurry, Sligo"/>
+    <s v="€"/>
+    <n v="59893"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f28-13a3-e055-000000000001"/>
+    <s v="Sligo-Drumcliff, Sligo"/>
+    <s v="€"/>
+    <n v="76029"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-007589300001"/>
+    <s v="Sligo-Strandhill, Sligo"/>
+    <s v="€"/>
+    <n v="60587"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f29-13a3-e055-000000000001"/>
+    <s v="Cavan-Belturbet, Cavan"/>
+    <s v="€"/>
+    <n v="59855"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2a-13a3-e055-000000000001"/>
+    <s v="Bailieborough-Cootehill, Cavan"/>
+    <s v="€"/>
+    <n v="66256"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2b-13a3-e055-000000000001"/>
+    <s v="Ballyjamesduff, Cavan"/>
+    <s v="€"/>
+    <n v="66653"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2c-13a3-e055-000000000001"/>
+    <s v="Nenagh, Tipperary"/>
+    <s v="€"/>
+    <n v="64912"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2d-13a3-e055-000000000001"/>
+    <s v="Roscrea-Templemore, Tipperary"/>
+    <s v="€"/>
+    <n v="63599"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2e-13a3-e055-000000000001"/>
+    <s v="Carrick-On-Suir, Tipperary"/>
+    <s v="€"/>
+    <n v="61130"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2f-13a3-e055-000000000001"/>
+    <s v="Clonmel, Tipperary"/>
+    <s v="€"/>
+    <n v="68590"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f30-13a3-e055-000000000001"/>
+    <s v="Cashel-Tipperary, Tipperary"/>
+    <s v="€"/>
+    <n v="64533"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-662310000001"/>
+    <s v="Newport, Tipperary"/>
+    <s v="€"/>
+    <n v="81841"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005500001"/>
+    <s v="Thurles, Tipperary"/>
+    <s v="€"/>
+    <n v="64938"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005400001"/>
+    <s v="Cahir, Tipperary"/>
+    <s v="€"/>
+    <n v="69827"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f31-13a3-e055-000000000001"/>
+    <s v="Dungarvan, Waterford"/>
+    <s v="€"/>
+    <n v="69662"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f32-13a3-e055-000000000001"/>
+    <s v="Portlaw-Kilmacthomas, Waterford"/>
+    <s v="€"/>
+    <n v="74498"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005300001"/>
+    <s v="Lismore, Waterford"/>
+    <s v="€"/>
+    <n v="63964"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f33-13a3-e055-000000000001"/>
+    <s v="Tramore-Waterford City West, Waterford"/>
+    <s v="€"/>
+    <n v="62910"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f34-13a3-e055-000000000001"/>
+    <s v="Waterford City South, Waterford"/>
+    <s v="€"/>
+    <n v="53080"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f35-13a3-e055-000000000001"/>
+    <s v="Waterford City East, Waterford"/>
+    <s v="€"/>
+    <n v="80678"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f36-13a3-e055-000000000001"/>
+    <s v="Athlone, Westmeath"/>
+    <s v="€"/>
+    <n v="68870"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f37-13a3-e055-000000000001"/>
+    <s v="Moate, Westmeath"/>
+    <s v="€"/>
+    <n v="72737"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f38-13a3-e055-000000000001"/>
+    <s v="Kinnegad, Westmeath"/>
+    <s v="€"/>
+    <n v="70540"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-900000000111"/>
+    <s v="Mullingar, Westmeath"/>
+    <s v="€"/>
+    <n v="71401"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f39-13a3-e055-000000000001"/>
+    <s v="Gorey, Wexford"/>
+    <s v="€"/>
+    <n v="68165"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f3a-13a3-e055-000000000001"/>
+    <s v="Kilmuckridge, Wexford"/>
+    <s v="€"/>
+    <n v="68534"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f3b-13a3-e055-000000000001"/>
+    <s v="New Ross, Wexford"/>
+    <s v="€"/>
+    <n v="61860"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="873195fc-2a79-408b-a643-b0c5b898b4d4"/>
+    <s v="Rosslare, Wexford"/>
+    <s v="€"/>
+    <n v="62601"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="11110837-4c13-4ee9-be5c-57ddf0778774"/>
+    <s v="Wexford, Wexford"/>
+    <s v="€"/>
+    <n v="63089"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999550000001"/>
+    <s v="Enniscorthy, Wexford"/>
+    <s v="€"/>
+    <n v="60498"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f3d-13a3-e055-000000000001"/>
+    <s v="Baltinglass, Wicklow"/>
+    <s v="€"/>
+    <n v="73398"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f3e-13a3-e055-000000000001"/>
+    <s v="Bray West, Wicklow"/>
+    <s v="€"/>
+    <n v="97074"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000000000001"/>
+    <s v="Greystones, Wicklow"/>
+    <s v="€"/>
+    <n v="105865"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef5-13a3-e055-000000000001"/>
+    <s v="Wicklow, Wicklow"/>
+    <s v="€"/>
+    <n v="80720"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef6-13a3-e055-000000000001"/>
+    <s v="Arklow, Wicklow"/>
+    <s v="€"/>
+    <n v="67639"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999220000001"/>
+    <s v="Bray East, Wicklow"/>
+    <s v="€"/>
+    <n v="78758"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef7-13a3-e055-000000000001"/>
+    <s v="Rush-Lusk, Fingal"/>
+    <s v="€"/>
+    <n v="96695"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07103324-0802-4bb8-a1f1-13614eb67b7c"/>
+    <s v="Swords, Fingal"/>
+    <s v="€"/>
+    <n v="90277"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e5d7e4fc-3093-4c47-8c53-004e059643f7"/>
+    <s v="Blanchardstown-Mulhuddart, Fingal"/>
+    <s v="€"/>
+    <n v="79741"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3a625b75-d7a9-467e-be55-18381818d65b"/>
+    <s v="Castleknock, Fingal"/>
+    <s v="€"/>
+    <n v="112940"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="199ec147-f6f0-4b60-8a67-fae3bd8625f8"/>
+    <s v="Howth-Malahide, Fingal"/>
+    <s v="€"/>
+    <n v="115215"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3efc-13a3-e055-000000000001"/>
+    <s v="Stillorgan, Dún Laoghaire-Rathdown"/>
+    <s v="€"/>
+    <n v="153080"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="347867a1-33d7-4a6d-9e5a-15b239c1bd86"/>
+    <s v="Dundrum, Dún Laoghaire-Rathdown"/>
+    <s v="€"/>
+    <n v="114726"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="72e71ecb-c6e3-47ee-a0de-ccbb51d918c5"/>
+    <s v="Glencullen-Sandyford, Dún Laoghaire-Rathdown"/>
+    <s v="€"/>
+    <n v="113533"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d65ef6e7-75e6-49d9-bda9-d4690e8f68dc"/>
+    <s v="Killiney-Shankill, Dún Laoghaire-Rathdown"/>
+    <s v="€"/>
+    <n v="103302"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40aece0e-a19d-4e78-af9d-e129f5557496"/>
+    <s v="Dún Laoghaire, Dún Laoghaire-Rathdown"/>
+    <s v="€"/>
+    <n v="118738"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e97b193e-2389-4b62-8e77-25ed84bbbc15"/>
+    <s v="Blackrock, Dún Laoghaire-Rathdown"/>
+    <s v="€"/>
+    <n v="143426"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c665104c-3989-4df1-aaa7-cd0488590025"/>
+    <s v="Lucan, South Dublin"/>
+    <s v="€"/>
+    <n v="97830"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f499b78c-07d6-4e53-a140-b5463468f2c0"/>
+    <s v="Tallaght Central, South Dublin"/>
+    <s v="€"/>
+    <n v="67714"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="95e98599-40d4-4e66-941c-9800a149ea92"/>
+    <s v="Rathfarnham-Templeogue, South Dublin"/>
+    <s v="€"/>
+    <n v="106182"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f53-13a3-e055-000000000001"/>
+    <s v="Firhouse-Bohernabreena, South Dublin"/>
+    <s v="€"/>
+    <n v="103290"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="dfb0e9cc-e456-4386-a73f-b61cfb7a3b08"/>
+    <s v="Tallaght South, South Dublin"/>
+    <s v="€"/>
+    <n v="70276"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a4a6a231-170f-4ff3-be09-6d68f119c5b3"/>
+    <s v="Clondalkin, South Dublin"/>
+    <s v="€"/>
+    <n v="76937"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-997440000001"/>
+    <s v="Balbriggan, Fingal"/>
+    <s v="€"/>
+    <n v="80996"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="afa89310-c490-44c8-aeb2-78856be08e9b"/>
+    <s v="Ongar, Fingal"/>
+    <s v="€"/>
+    <n v="89800"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="31e7c7c2-c64b-416e-8dcc-c3d78c9bc358"/>
+    <s v="Palmerstown-Fonthill, South Dublin"/>
+    <s v="€"/>
+    <n v="69853"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f56-13a3-e055-000000000001"/>
+    <s v="Ballymun-Finglas, Dublin City"/>
+    <s v="€"/>
+    <n v="65520"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e19bef46-260c-495d-89f0-3898e2708721"/>
+    <s v="Cabra-Glasnevin, Dublin City"/>
+    <s v="€"/>
+    <n v="86708"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f58-13a3-e055-000000000001"/>
+    <s v="Ballyfermot-Drimnagh, Dublin City"/>
+    <s v="€"/>
+    <n v="65443"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f59-13a3-e055-000000000001"/>
+    <s v="Kimmage-Rathmines, Dublin City"/>
+    <s v="€"/>
+    <n v="105006"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5a-13a3-e055-000000000001"/>
+    <s v="Pembroke, Dublin City"/>
+    <s v="€"/>
+    <n v="153411"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5b-13a3-e055-000000000001"/>
+    <s v="South East Inner City, Dublin City"/>
+    <s v="€"/>
+    <n v="95817"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5c-13a3-e055-000000000001"/>
+    <s v="North Inner City, Dublin City"/>
+    <s v="€"/>
+    <n v="71044"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5d-13a3-e055-000000000001"/>
+    <s v="Clontarf, Dublin City"/>
+    <s v="€"/>
+    <n v="109630"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5e-13a3-e055-000000000001"/>
+    <s v="Donaghmede, Dublin City"/>
+    <s v="€"/>
+    <n v="83686"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005200001"/>
+    <s v="Artane-Whitehall, Dublin City"/>
+    <s v="€"/>
+    <n v="74167"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8fd7b64e-066f-4e6a-8564-5f59913eed0f"/>
+    <s v="South West Inner City, Dublin City"/>
+    <s v="€"/>
+    <n v="76153"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5f-13a3-e055-000000000001"/>
+    <s v="Ennistimon, Clare"/>
+    <s v="€"/>
+    <n v="58975"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f60-13a3-e055-000000000001"/>
+    <s v="Killaloe, Clare"/>
+    <s v="€"/>
+    <n v="74381"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f61-13a3-e055-000000000001"/>
+    <s v="Shannon, Clare"/>
+    <s v="€"/>
+    <n v="74356"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f62-13a3-e055-000000000001"/>
+    <s v="Ennis, Clare"/>
+    <s v="€"/>
+    <n v="70382"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000000044001"/>
+    <s v="Kilrush, Clare"/>
+    <s v="€"/>
+    <n v="60837"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f63-13a3-e055-000000000001"/>
+    <s v="Kanturk, Cork County"/>
+    <s v="€"/>
+    <n v="65690"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f64-13a3-e055-000000000001"/>
+    <s v="Fermoy, Cork County"/>
+    <s v="€"/>
+    <n v="72103"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f65-13a3-e055-000000000001"/>
+    <s v="Midleton, Cork County"/>
+    <s v="€"/>
+    <n v="76535"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f66-13a3-e055-000000000001"/>
+    <s v="Carrigaline, Cork County"/>
+    <s v="€"/>
+    <n v="92461"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f67-13a3-e055-000000000001"/>
+    <s v="Cobh, Cork County"/>
+    <s v="€"/>
+    <n v="86410"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f68-13a3-e055-000000000001"/>
+    <s v="Bandon-Kinsale, Cork County"/>
+    <s v="€"/>
+    <n v="85812"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f41-13a3-e055-000000000001"/>
+    <s v="Bantry-West Cork, Cork County"/>
+    <s v="€"/>
+    <n v="55156"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f42-13a3-e055-000000000001"/>
+    <s v="Skibbereen-West Cork, Cork County"/>
+    <s v="€"/>
+    <n v="66890"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-222220000001"/>
+    <s v="Macroom, Cork County"/>
+    <s v="€"/>
+    <n v="84732"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-444440000001"/>
+    <s v="Mallow, Cork County"/>
+    <s v="€"/>
+    <n v="72279"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-774560000001"/>
+    <s v="Cork City North West, Cork City"/>
+    <s v="€"/>
+    <n v="65726"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999440000001"/>
+    <s v="Cork City North East, Cork City"/>
+    <s v="€"/>
+    <n v="75505"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999990000001"/>
+    <s v="Cork City South East, Cork City"/>
+    <s v="€"/>
+    <n v="96104"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000001100001"/>
+    <s v="Cork City South Central, Cork City"/>
+    <s v="€"/>
+    <n v="69588"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000012000001"/>
+    <s v="Cork City South West, Cork City"/>
+    <s v="€"/>
+    <n v="85525"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f43-13a3-e055-000000000001"/>
+    <s v="Glenties, Donegal"/>
+    <s v="€"/>
+    <n v="50018"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f44-13a3-e055-000000000001"/>
+    <s v="Milford, Donegal"/>
+    <s v="€"/>
+    <n v="57246"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f45-13a3-e055-000000000001"/>
+    <s v="Carndonagh, Donegal"/>
+    <s v="€"/>
+    <n v="45647"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f46-13a3-e055-000000000001"/>
+    <s v="Buncrana, Donegal"/>
+    <s v="€"/>
+    <n v="48240"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f47-13a3-e055-000000000001"/>
+    <s v="Donegal, Donegal"/>
+    <s v="€"/>
+    <n v="57189"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-700012002301"/>
+    <s v="Letterkenny, Donegal"/>
+    <s v="€"/>
+    <n v="63638"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-075000000001"/>
+    <s v="Lifford-Stranorlar, Donegal"/>
+    <s v="€"/>
+    <n v="51774"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f48-13a3-e055-000000000001"/>
+    <s v="Conamara North, Galway County"/>
+    <s v="€"/>
+    <n v="58661"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f49-13a3-e055-000000000001"/>
+    <s v="Tuam, Galway County"/>
+    <s v="€"/>
+    <n v="70052"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f4a-13a3-e055-000000000001"/>
+    <s v="Ballinasloe, Galway County"/>
+    <s v="€"/>
+    <n v="65789"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f4b-13a3-e055-000000000001"/>
+    <s v="Loughrea, Galway County"/>
+    <s v="€"/>
+    <n v="69264"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f4c-13a3-e055-000000000001"/>
+    <s v="Athenry-Oranmore, Galway County"/>
+    <s v="€"/>
+    <n v="84562"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999330000001"/>
+    <s v="Gort-Kinvara, Galway County"/>
+    <s v="€"/>
+    <n v="85848"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-994560000001"/>
+    <s v="Conamara South, Galway County"/>
+    <s v="€"/>
+    <n v="81769"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f4d-13a3-e055-000000000001"/>
+    <s v="Galway City West, Galway City"/>
+    <s v="€"/>
+    <n v="88587"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f69-13a3-e055-000000000001"/>
+    <s v="Galway City Central, Galway City"/>
+    <s v="€"/>
+    <n v="67672"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6a-13a3-e055-000000000001"/>
+    <s v="Galway City East, Galway City"/>
+    <s v="€"/>
+    <n v="67487"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6b-13a3-e055-000000000001"/>
+    <s v="Listowel, Kerry"/>
+    <s v="€"/>
+    <n v="58657"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6c-13a3-e055-000000000001"/>
+    <s v="Castleisland, Kerry"/>
+    <s v="€"/>
+    <n v="64800"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6d-13a3-e055-000000000001"/>
+    <s v="Killarney, Kerry"/>
+    <s v="€"/>
+    <n v="69003"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6e-13a3-e055-000000000001"/>
+    <s v="Kenmare, Kerry"/>
+    <s v="€"/>
+    <n v="56748"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-883360000001"/>
+    <s v="Corca Dhuibhne, Kerry"/>
+    <s v="€"/>
+    <n v="58783"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005600001"/>
+    <s v="Tralee, Kerry"/>
+    <s v="€"/>
+    <n v="59851"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6f-13a3-e055-000000000001"/>
+    <s v="Maynooth, Kildare"/>
+    <s v="€"/>
+    <n v="105441"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="91bb1ace-9216-4f70-ac9a-a3e18397a8d6"/>
+    <s v="Celbridge, Kildare"/>
+    <s v="€"/>
+    <n v="96648"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f71-13a3-e055-000000000001"/>
+    <s v="Naas, Kildare"/>
+    <s v="€"/>
+    <n v="98634"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f72-13a3-e055-000000000001"/>
+    <s v="Athy, Kildare"/>
+    <s v="€"/>
+    <n v="70948"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f73-13a3-e055-000000000001"/>
+    <s v="Kildare, Kildare"/>
+    <s v="€"/>
+    <n v="76661"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999880000001"/>
+    <s v="Clane, Kildare"/>
+    <s v="€"/>
+    <n v="83252"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="bb88684e-1db0-4eb4-8ac0-170ecc746e9d"/>
+    <s v="Leixlip, Kildare"/>
+    <s v="€"/>
+    <n v="94080"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-777770000001"/>
+    <s v="Newbridge, Kildare"/>
+    <s v="€"/>
+    <n v="85060"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f74-13a3-e055-000000000001"/>
+    <s v="Castlecomer, Kilkenny"/>
+    <s v="€"/>
+    <n v="72803"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f75-13a3-e055-000000000001"/>
+    <s v="Kilkenny, Kilkenny"/>
+    <s v="€"/>
+    <n v="71792"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f76-13a3-e055-000000000001"/>
+    <s v="Piltown, Kilkenny"/>
+    <s v="€"/>
+    <n v="71630"/>
+  </r>
+  <r>
+    <s v="GPIIA03C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f77-13a3-e055-000000000001"/>
+    <s v="Callan-Thomastown, Kilkenny"/>
+    <s v="€"/>
+    <n v="74429"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3eff-13a3-e055-000000000001"/>
+    <s v="Borris-In-Ossory-Mountmellick, Laois"/>
+    <s v="€"/>
+    <n v="49527"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f00-13a3-e055-000000000001"/>
+    <s v="Portlaoise, Laois"/>
+    <s v="€"/>
+    <n v="51676"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f01-13a3-e055-000000000001"/>
+    <s v="Graiguecullen -Portarlington, Laois"/>
+    <s v="€"/>
+    <n v="53339"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f02-13a3-e055-000000000001"/>
+    <s v="Carlow, Carlow"/>
+    <s v="€"/>
+    <n v="44360"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f03-13a3-e055-000000000001"/>
+    <s v="Tullow, Carlow"/>
+    <s v="€"/>
+    <n v="49422"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-553330000001"/>
+    <s v="Muinebeag, Carlow"/>
+    <s v="€"/>
+    <n v="48671"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f04-13a3-e055-000000000001"/>
+    <s v="Manorhamilton, Leitrim"/>
+    <s v="€"/>
+    <n v="40454"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f05-13a3-e055-000000000001"/>
+    <s v="Ballinamore, Leitrim"/>
+    <s v="€"/>
+    <n v="38854"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f06-13a3-e055-000000000001"/>
+    <s v="Carrick-On-Shannon, Leitrim"/>
+    <s v="€"/>
+    <n v="43196"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f07-13a3-e055-000000000001"/>
+    <s v="Newcastle West, Limerick"/>
+    <s v="€"/>
+    <n v="45924"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f08-13a3-e055-000000000001"/>
+    <s v="Adare-Rathkeale, Limerick"/>
+    <s v="€"/>
+    <n v="55127"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f09-13a3-e055-000000000001"/>
+    <s v="Cappamore-Kilmallock, Limerick"/>
+    <s v="€"/>
+    <n v="49779"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0a-13a3-e055-000000000001"/>
+    <s v="Limerick City West, Limerick"/>
+    <s v="€"/>
+    <n v="49965"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0b-13a3-e055-000000000001"/>
+    <s v="Limerick City North, Limerick"/>
+    <s v="€"/>
+    <n v="42665"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0c-13a3-e055-000000000001"/>
+    <s v="Limerick City East, Limerick"/>
+    <s v="€"/>
+    <n v="53587"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0d-13a3-e055-000000000001"/>
+    <s v="Granard, Longford"/>
+    <s v="€"/>
+    <n v="43791"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0e-13a3-e055-000000000001"/>
+    <s v="Ballymahon, Longford"/>
+    <s v="€"/>
+    <n v="44517"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0f-13a3-e055-000000000001"/>
+    <s v="Longford, Longford"/>
+    <s v="€"/>
+    <n v="40806"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4da0bce9-d4bd-47ec-bdd9-506dbfc65774"/>
+    <s v="Dundalk-Carlingford, Louth"/>
+    <s v="€"/>
+    <n v="42233"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="586997e6-b1be-42cc-b73d-c03f9abad412"/>
+    <s v="Dundalk South, Louth"/>
+    <s v="€"/>
+    <n v="48406"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f12-13a3-e055-000000000001"/>
+    <s v="Ardee, Louth"/>
+    <s v="€"/>
+    <n v="51872"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f13-13a3-e055-000000000001"/>
+    <s v="Drogheda Rural, Louth"/>
+    <s v="€"/>
+    <n v="57710"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-997550000001"/>
+    <s v="Drogheda Urban, Louth"/>
+    <s v="€"/>
+    <n v="45279"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f14-13a3-e055-000000000001"/>
+    <s v="Ballina, Mayo"/>
+    <s v="€"/>
+    <n v="42439"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f15-13a3-e055-000000000001"/>
+    <s v="Claremorris, Mayo"/>
+    <s v="€"/>
+    <n v="45352"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f16-13a3-e055-000000000001"/>
+    <s v="Castlebar, Mayo"/>
+    <s v="€"/>
+    <n v="47483"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f17-13a3-e055-000000000001"/>
+    <s v="Belmullet, Mayo"/>
+    <s v="€"/>
+    <n v="34809"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-111110000001"/>
+    <s v="Westport, Mayo"/>
+    <s v="€"/>
+    <n v="45738"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999110000001"/>
+    <s v="Swinford, Mayo"/>
+    <s v="€"/>
+    <n v="38777"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f18-13a3-e055-000000000001"/>
+    <s v="Kells, Meath"/>
+    <s v="€"/>
+    <n v="51363"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9821f9f9-aacc-4b08-94ac-e3b1ba87db1e"/>
+    <s v="Laytown-Bettystown, Meath"/>
+    <s v="€"/>
+    <n v="57939"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="220a3c1c-5611-4729-9f86-37b2fb10bd19"/>
+    <s v="Ashbourne, Meath"/>
+    <s v="€"/>
+    <n v="64414"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e7c5c260-72c3-403b-b8a8-1eda714b0fec"/>
+    <s v="Ratoath, Meath"/>
+    <s v="€"/>
+    <n v="71112"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f1c-13a3-e055-000000000001"/>
+    <s v="Trim, Meath"/>
+    <s v="€"/>
+    <n v="57971"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f1d-13a3-e055-000000000001"/>
+    <s v="Navan, Meath"/>
+    <s v="€"/>
+    <n v="55355"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f1e-13a3-e055-000000000001"/>
+    <s v="Monaghan, Monaghan"/>
+    <s v="€"/>
+    <n v="45007"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f1f-13a3-e055-000000000001"/>
+    <s v="Carrickmacross-Castleblayney, Monaghan"/>
+    <s v="€"/>
+    <n v="45656"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f20-13a3-e055-000000000001"/>
+    <s v="Ballybay-Clones, Monaghan"/>
+    <s v="€"/>
+    <n v="44941"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f21-13a3-e055-000000000001"/>
+    <s v="Birr, Offaly"/>
+    <s v="€"/>
+    <n v="46290"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f22-13a3-e055-000000000001"/>
+    <s v="Tullamore, Offaly"/>
+    <s v="€"/>
+    <n v="50326"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f23-13a3-e055-000000000001"/>
+    <s v="Edenderry, Offaly"/>
+    <s v="€"/>
+    <n v="52044"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f24-13a3-e055-000000000001"/>
+    <s v="Boyle, Roscommon"/>
+    <s v="€"/>
+    <n v="40244"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f25-13a3-e055-000000000001"/>
+    <s v="Roscommon, Roscommon"/>
+    <s v="€"/>
+    <n v="43544"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f26-13a3-e055-000000000001"/>
+    <s v="Athlone, Roscommon"/>
+    <s v="€"/>
+    <n v="55438"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f27-13a3-e055-000000000001"/>
+    <s v="Ballymote-Tobercurry, Sligo"/>
+    <s v="€"/>
+    <n v="42973"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f28-13a3-e055-000000000001"/>
+    <s v="Sligo-Drumcliff, Sligo"/>
+    <s v="€"/>
+    <n v="53386"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-007589300001"/>
+    <s v="Sligo-Strandhill, Sligo"/>
+    <s v="€"/>
+    <n v="41614"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f29-13a3-e055-000000000001"/>
+    <s v="Cavan-Belturbet, Cavan"/>
+    <s v="€"/>
+    <n v="41980"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2a-13a3-e055-000000000001"/>
+    <s v="Bailieborough-Cootehill, Cavan"/>
+    <s v="€"/>
+    <n v="49009"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2b-13a3-e055-000000000001"/>
+    <s v="Ballyjamesduff, Cavan"/>
+    <s v="€"/>
+    <n v="48304"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2c-13a3-e055-000000000001"/>
+    <s v="Nenagh, Tipperary"/>
+    <s v="€"/>
+    <n v="45748"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2d-13a3-e055-000000000001"/>
+    <s v="Roscrea-Templemore, Tipperary"/>
+    <s v="€"/>
+    <n v="45161"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2e-13a3-e055-000000000001"/>
+    <s v="Carrick-On-Suir, Tipperary"/>
+    <s v="€"/>
+    <n v="42821"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2f-13a3-e055-000000000001"/>
+    <s v="Clonmel, Tipperary"/>
+    <s v="€"/>
+    <n v="47774"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f30-13a3-e055-000000000001"/>
+    <s v="Cashel-Tipperary, Tipperary"/>
+    <s v="€"/>
+    <n v="45244"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-662310000001"/>
+    <s v="Newport, Tipperary"/>
+    <s v="€"/>
+    <n v="56836"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005500001"/>
+    <s v="Thurles, Tipperary"/>
+    <s v="€"/>
+    <n v="46245"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005400001"/>
+    <s v="Cahir, Tipperary"/>
+    <s v="€"/>
+    <n v="49205"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f31-13a3-e055-000000000001"/>
+    <s v="Dungarvan, Waterford"/>
+    <s v="€"/>
+    <n v="47347"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f32-13a3-e055-000000000001"/>
+    <s v="Portlaw-Kilmacthomas, Waterford"/>
+    <s v="€"/>
+    <n v="52158"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005300001"/>
+    <s v="Lismore, Waterford"/>
+    <s v="€"/>
+    <n v="45428"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f33-13a3-e055-000000000001"/>
+    <s v="Tramore-Waterford City West, Waterford"/>
+    <s v="€"/>
+    <n v="42926"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f34-13a3-e055-000000000001"/>
+    <s v="Waterford City South, Waterford"/>
+    <s v="€"/>
+    <n v="38700"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f35-13a3-e055-000000000001"/>
+    <s v="Waterford City East, Waterford"/>
+    <s v="€"/>
+    <n v="52455"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f36-13a3-e055-000000000001"/>
+    <s v="Athlone, Westmeath"/>
+    <s v="€"/>
+    <n v="48526"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f37-13a3-e055-000000000001"/>
+    <s v="Moate, Westmeath"/>
+    <s v="€"/>
+    <n v="52516"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f38-13a3-e055-000000000001"/>
+    <s v="Kinnegad, Westmeath"/>
+    <s v="€"/>
+    <n v="50971"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-900000000111"/>
+    <s v="Mullingar, Westmeath"/>
+    <s v="€"/>
+    <n v="49467"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f39-13a3-e055-000000000001"/>
+    <s v="Gorey, Wexford"/>
+    <s v="€"/>
+    <n v="48290"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f3a-13a3-e055-000000000001"/>
+    <s v="Kilmuckridge, Wexford"/>
+    <s v="€"/>
+    <n v="50348"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f3b-13a3-e055-000000000001"/>
+    <s v="New Ross, Wexford"/>
+    <s v="€"/>
+    <n v="44842"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="873195fc-2a79-408b-a643-b0c5b898b4d4"/>
+    <s v="Rosslare, Wexford"/>
+    <s v="€"/>
+    <n v="45584"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="11110837-4c13-4ee9-be5c-57ddf0778774"/>
+    <s v="Wexford, Wexford"/>
+    <s v="€"/>
+    <n v="44385"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999550000001"/>
+    <s v="Enniscorthy, Wexford"/>
+    <s v="€"/>
+    <n v="44016"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f3d-13a3-e055-000000000001"/>
+    <s v="Baltinglass, Wicklow"/>
+    <s v="€"/>
+    <n v="51682"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f3e-13a3-e055-000000000001"/>
+    <s v="Bray West, Wicklow"/>
+    <s v="€"/>
+    <n v="60590"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000000000001"/>
+    <s v="Greystones, Wicklow"/>
+    <s v="€"/>
+    <n v="65653"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef5-13a3-e055-000000000001"/>
+    <s v="Wicklow, Wicklow"/>
+    <s v="€"/>
+    <n v="54643"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef6-13a3-e055-000000000001"/>
+    <s v="Arklow, Wicklow"/>
+    <s v="€"/>
+    <n v="47327"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999220000001"/>
+    <s v="Bray East, Wicklow"/>
+    <s v="€"/>
+    <n v="50395"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef7-13a3-e055-000000000001"/>
+    <s v="Rush-Lusk, Fingal"/>
+    <s v="€"/>
+    <n v="65401"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07103324-0802-4bb8-a1f1-13614eb67b7c"/>
+    <s v="Swords, Fingal"/>
+    <s v="€"/>
+    <n v="63447"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e5d7e4fc-3093-4c47-8c53-004e059643f7"/>
+    <s v="Blanchardstown-Mulhuddart, Fingal"/>
+    <s v="€"/>
+    <n v="58850"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3a625b75-d7a9-467e-be55-18381818d65b"/>
+    <s v="Castleknock, Fingal"/>
+    <s v="€"/>
+    <n v="68441"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="199ec147-f6f0-4b60-8a67-fae3bd8625f8"/>
+    <s v="Howth-Malahide, Fingal"/>
+    <s v="€"/>
+    <n v="66879"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3efc-13a3-e055-000000000001"/>
+    <s v="Stillorgan, Dún Laoghaire-Rathdown"/>
+    <s v="€"/>
+    <n v="75616"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="347867a1-33d7-4a6d-9e5a-15b239c1bd86"/>
+    <s v="Dundrum, Dún Laoghaire-Rathdown"/>
+    <s v="€"/>
+    <n v="64770"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="72e71ecb-c6e3-47ee-a0de-ccbb51d918c5"/>
+    <s v="Glencullen-Sandyford, Dún Laoghaire-Rathdown"/>
+    <s v="€"/>
+    <n v="71200"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d65ef6e7-75e6-49d9-bda9-d4690e8f68dc"/>
+    <s v="Killiney-Shankill, Dún Laoghaire-Rathdown"/>
+    <s v="€"/>
+    <n v="61140"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40aece0e-a19d-4e78-af9d-e129f5557496"/>
+    <s v="Dún Laoghaire, Dún Laoghaire-Rathdown"/>
+    <s v="€"/>
+    <n v="61716"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e97b193e-2389-4b62-8e77-25ed84bbbc15"/>
+    <s v="Blackrock, Dún Laoghaire-Rathdown"/>
+    <s v="€"/>
+    <n v="72090"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c665104c-3989-4df1-aaa7-cd0488590025"/>
+    <s v="Lucan, South Dublin"/>
+    <s v="€"/>
+    <n v="69063"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f499b78c-07d6-4e53-a140-b5463468f2c0"/>
+    <s v="Tallaght Central, South Dublin"/>
+    <s v="€"/>
+    <n v="50352"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="95e98599-40d4-4e66-941c-9800a149ea92"/>
+    <s v="Rathfarnham-Templeogue, South Dublin"/>
+    <s v="€"/>
+    <n v="64913"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f53-13a3-e055-000000000001"/>
+    <s v="Firhouse-Bohernabreena, South Dublin"/>
+    <s v="€"/>
+    <n v="69981"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="dfb0e9cc-e456-4386-a73f-b61cfb7a3b08"/>
+    <s v="Tallaght South, South Dublin"/>
+    <s v="€"/>
+    <n v="53151"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a4a6a231-170f-4ff3-be09-6d68f119c5b3"/>
+    <s v="Clondalkin, South Dublin"/>
+    <s v="€"/>
+    <n v="56090"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-997440000001"/>
+    <s v="Balbriggan, Fingal"/>
+    <s v="€"/>
+    <n v="55852"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="afa89310-c490-44c8-aeb2-78856be08e9b"/>
+    <s v="Ongar, Fingal"/>
+    <s v="€"/>
+    <n v="65519"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="31e7c7c2-c64b-416e-8dcc-c3d78c9bc358"/>
+    <s v="Palmerstown-Fonthill, South Dublin"/>
+    <s v="€"/>
+    <n v="51935"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f56-13a3-e055-000000000001"/>
+    <s v="Ballymun-Finglas, Dublin City"/>
+    <s v="€"/>
+    <n v="47740"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e19bef46-260c-495d-89f0-3898e2708721"/>
+    <s v="Cabra-Glasnevin, Dublin City"/>
+    <s v="€"/>
+    <n v="54400"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f58-13a3-e055-000000000001"/>
+    <s v="Ballyfermot-Drimnagh, Dublin City"/>
+    <s v="€"/>
+    <n v="47971"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f59-13a3-e055-000000000001"/>
+    <s v="Kimmage-Rathmines, Dublin City"/>
+    <s v="€"/>
+    <n v="55369"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5a-13a3-e055-000000000001"/>
+    <s v="Pembroke, Dublin City"/>
+    <s v="€"/>
+    <n v="68200"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5b-13a3-e055-000000000001"/>
+    <s v="South East Inner City, Dublin City"/>
+    <s v="€"/>
+    <n v="53942"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5c-13a3-e055-000000000001"/>
+    <s v="North Inner City, Dublin City"/>
+    <s v="€"/>
+    <n v="47351"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5d-13a3-e055-000000000001"/>
+    <s v="Clontarf, Dublin City"/>
+    <s v="€"/>
+    <n v="63666"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5e-13a3-e055-000000000001"/>
+    <s v="Donaghmede, Dublin City"/>
+    <s v="€"/>
+    <n v="57145"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005200001"/>
+    <s v="Artane-Whitehall, Dublin City"/>
+    <s v="€"/>
+    <n v="52561"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8fd7b64e-066f-4e6a-8564-5f59913eed0f"/>
+    <s v="South West Inner City, Dublin City"/>
+    <s v="€"/>
+    <n v="49900"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5f-13a3-e055-000000000001"/>
+    <s v="Ennistimon, Clare"/>
+    <s v="€"/>
+    <n v="41602"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f60-13a3-e055-000000000001"/>
+    <s v="Killaloe, Clare"/>
+    <s v="€"/>
+    <n v="51395"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f61-13a3-e055-000000000001"/>
+    <s v="Shannon, Clare"/>
+    <s v="€"/>
+    <n v="52132"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f62-13a3-e055-000000000001"/>
+    <s v="Ennis, Clare"/>
+    <s v="€"/>
+    <n v="48218"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000000044001"/>
+    <s v="Kilrush, Clare"/>
+    <s v="€"/>
+    <n v="42098"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f63-13a3-e055-000000000001"/>
+    <s v="Kanturk, Cork County"/>
+    <s v="€"/>
+    <n v="45667"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f64-13a3-e055-000000000001"/>
+    <s v="Fermoy, Cork County"/>
+    <s v="€"/>
+    <n v="50448"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f65-13a3-e055-000000000001"/>
+    <s v="Midleton, Cork County"/>
+    <s v="€"/>
+    <n v="52878"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f66-13a3-e055-000000000001"/>
+    <s v="Carrigaline, Cork County"/>
+    <s v="€"/>
+    <n v="61500"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f67-13a3-e055-000000000001"/>
+    <s v="Cobh, Cork County"/>
+    <s v="€"/>
+    <n v="58064"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f68-13a3-e055-000000000001"/>
+    <s v="Bandon-Kinsale, Cork County"/>
+    <s v="€"/>
+    <n v="55377"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f41-13a3-e055-000000000001"/>
+    <s v="Bantry-West Cork, Cork County"/>
+    <s v="€"/>
+    <n v="37522"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f42-13a3-e055-000000000001"/>
+    <s v="Skibbereen-West Cork, Cork County"/>
+    <s v="€"/>
+    <n v="45909"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-222220000001"/>
+    <s v="Macroom, Cork County"/>
+    <s v="€"/>
+    <n v="57881"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-444440000001"/>
+    <s v="Mallow, Cork County"/>
+    <s v="€"/>
+    <n v="50741"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-774560000001"/>
+    <s v="Cork City North West, Cork City"/>
+    <s v="€"/>
+    <n v="44691"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999440000001"/>
+    <s v="Cork City North East, Cork City"/>
+    <s v="€"/>
+    <n v="50519"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999990000001"/>
+    <s v="Cork City South East, Cork City"/>
+    <s v="€"/>
+    <n v="58711"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000001100001"/>
+    <s v="Cork City South Central, Cork City"/>
+    <s v="€"/>
+    <n v="46730"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000012000001"/>
+    <s v="Cork City South West, Cork City"/>
+    <s v="€"/>
+    <n v="56268"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f43-13a3-e055-000000000001"/>
+    <s v="Glenties, Donegal"/>
+    <s v="€"/>
+    <n v="35855"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f44-13a3-e055-000000000001"/>
+    <s v="Milford, Donegal"/>
+    <s v="€"/>
+    <n v="41060"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f45-13a3-e055-000000000001"/>
+    <s v="Carndonagh, Donegal"/>
+    <s v="€"/>
+    <n v="33593"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f46-13a3-e055-000000000001"/>
+    <s v="Buncrana, Donegal"/>
+    <s v="€"/>
+    <n v="35662"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f47-13a3-e055-000000000001"/>
+    <s v="Donegal, Donegal"/>
+    <s v="€"/>
+    <n v="40682"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-700012002301"/>
+    <s v="Letterkenny, Donegal"/>
+    <s v="€"/>
+    <n v="45466"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-075000000001"/>
+    <s v="Lifford-Stranorlar, Donegal"/>
+    <s v="€"/>
+    <n v="38428"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f48-13a3-e055-000000000001"/>
+    <s v="Conamara North, Galway County"/>
+    <s v="€"/>
+    <n v="41104"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f49-13a3-e055-000000000001"/>
+    <s v="Tuam, Galway County"/>
+    <s v="€"/>
+    <n v="51122"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f4a-13a3-e055-000000000001"/>
+    <s v="Ballinasloe, Galway County"/>
+    <s v="€"/>
+    <n v="47662"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f4b-13a3-e055-000000000001"/>
+    <s v="Loughrea, Galway County"/>
+    <s v="€"/>
+    <n v="49227"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f4c-13a3-e055-000000000001"/>
+    <s v="Athenry-Oranmore, Galway County"/>
+    <s v="€"/>
+    <n v="59435"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999330000001"/>
+    <s v="Gort-Kinvara, Galway County"/>
+    <s v="€"/>
+    <n v="58615"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-994560000001"/>
+    <s v="Conamara South, Galway County"/>
+    <s v="€"/>
+    <n v="52278"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f4d-13a3-e055-000000000001"/>
+    <s v="Galway City West, Galway City"/>
+    <s v="€"/>
+    <n v="56590"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f69-13a3-e055-000000000001"/>
+    <s v="Galway City Central, Galway City"/>
+    <s v="€"/>
+    <n v="46224"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6a-13a3-e055-000000000001"/>
+    <s v="Galway City East, Galway City"/>
+    <s v="€"/>
+    <n v="49533"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6b-13a3-e055-000000000001"/>
+    <s v="Listowel, Kerry"/>
+    <s v="€"/>
+    <n v="40857"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6c-13a3-e055-000000000001"/>
+    <s v="Castleisland, Kerry"/>
+    <s v="€"/>
+    <n v="47647"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6d-13a3-e055-000000000001"/>
+    <s v="Killarney, Kerry"/>
+    <s v="€"/>
+    <n v="49077"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6e-13a3-e055-000000000001"/>
+    <s v="Kenmare, Kerry"/>
+    <s v="€"/>
+    <n v="40052"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-883360000001"/>
+    <s v="Corca Dhuibhne, Kerry"/>
+    <s v="€"/>
+    <n v="41260"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005600001"/>
+    <s v="Tralee, Kerry"/>
+    <s v="€"/>
+    <n v="41387"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6f-13a3-e055-000000000001"/>
+    <s v="Maynooth, Kildare"/>
+    <s v="€"/>
+    <n v="69451"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="91bb1ace-9216-4f70-ac9a-a3e18397a8d6"/>
+    <s v="Celbridge, Kildare"/>
+    <s v="€"/>
+    <n v="66166"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f71-13a3-e055-000000000001"/>
+    <s v="Naas, Kildare"/>
+    <s v="€"/>
+    <n v="66045"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f72-13a3-e055-000000000001"/>
+    <s v="Athy, Kildare"/>
+    <s v="€"/>
+    <n v="49650"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f73-13a3-e055-000000000001"/>
+    <s v="Kildare, Kildare"/>
+    <s v="€"/>
+    <n v="55426"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999880000001"/>
+    <s v="Clane, Kildare"/>
+    <s v="€"/>
+    <n v="58249"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="bb88684e-1db0-4eb4-8ac0-170ecc746e9d"/>
+    <s v="Leixlip, Kildare"/>
+    <s v="€"/>
+    <n v="65017"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-777770000001"/>
+    <s v="Newbridge, Kildare"/>
+    <s v="€"/>
+    <n v="57864"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f74-13a3-e055-000000000001"/>
+    <s v="Castlecomer, Kilkenny"/>
+    <s v="€"/>
+    <n v="52328"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f75-13a3-e055-000000000001"/>
+    <s v="Kilkenny, Kilkenny"/>
+    <s v="€"/>
+    <n v="48368"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f76-13a3-e055-000000000001"/>
+    <s v="Piltown, Kilkenny"/>
+    <s v="€"/>
+    <n v="52495"/>
+  </r>
+  <r>
+    <s v="GPIIA03C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f77-13a3-e055-000000000001"/>
+    <s v="Callan-Thomastown, Kilkenny"/>
+    <s v="€"/>
+    <n v="50672"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3eff-13a3-e055-000000000001"/>
+    <s v="Borris-In-Ossory-Mountmellick, Laois"/>
+    <s v="€"/>
+    <n v="56293"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f00-13a3-e055-000000000001"/>
+    <s v="Portlaoise, Laois"/>
+    <s v="€"/>
+    <n v="57076"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f01-13a3-e055-000000000001"/>
+    <s v="Graiguecullen -Portarlington, Laois"/>
+    <s v="€"/>
+    <n v="59963"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f02-13a3-e055-000000000001"/>
+    <s v="Carlow, Carlow"/>
+    <s v="€"/>
+    <n v="50923"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f03-13a3-e055-000000000001"/>
+    <s v="Tullow, Carlow"/>
+    <s v="€"/>
+    <n v="56192"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-553330000001"/>
+    <s v="Muinebeag, Carlow"/>
+    <s v="€"/>
+    <n v="56070"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f04-13a3-e055-000000000001"/>
+    <s v="Manorhamilton, Leitrim"/>
+    <s v="€"/>
+    <n v="47155"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f05-13a3-e055-000000000001"/>
+    <s v="Ballinamore, Leitrim"/>
+    <s v="€"/>
+    <n v="46503"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f06-13a3-e055-000000000001"/>
+    <s v="Carrick-On-Shannon, Leitrim"/>
+    <s v="€"/>
+    <n v="50557"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f07-13a3-e055-000000000001"/>
+    <s v="Newcastle West, Limerick"/>
+    <s v="€"/>
+    <n v="52754"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f08-13a3-e055-000000000001"/>
+    <s v="Adare-Rathkeale, Limerick"/>
+    <s v="€"/>
+    <n v="63954"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f09-13a3-e055-000000000001"/>
+    <s v="Cappamore-Kilmallock, Limerick"/>
+    <s v="€"/>
+    <n v="56808"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0a-13a3-e055-000000000001"/>
+    <s v="Limerick City West, Limerick"/>
+    <s v="€"/>
+    <n v="57875"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0b-13a3-e055-000000000001"/>
+    <s v="Limerick City North, Limerick"/>
+    <s v="€"/>
+    <n v="51266"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0c-13a3-e055-000000000001"/>
+    <s v="Limerick City East, Limerick"/>
+    <s v="€"/>
+    <n v="62451"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0d-13a3-e055-000000000001"/>
+    <s v="Granard, Longford"/>
+    <s v="€"/>
+    <n v="50664"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0e-13a3-e055-000000000001"/>
+    <s v="Ballymahon, Longford"/>
+    <s v="€"/>
+    <n v="51538"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0f-13a3-e055-000000000001"/>
+    <s v="Longford, Longford"/>
+    <s v="€"/>
+    <n v="47786"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4da0bce9-d4bd-47ec-bdd9-506dbfc65774"/>
+    <s v="Dundalk-Carlingford, Louth"/>
+    <s v="€"/>
+    <n v="50019"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="586997e6-b1be-42cc-b73d-c03f9abad412"/>
+    <s v="Dundalk South, Louth"/>
+    <s v="€"/>
+    <n v="55364"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f12-13a3-e055-000000000001"/>
+    <s v="Ardee, Louth"/>
+    <s v="€"/>
+    <n v="60015"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f13-13a3-e055-000000000001"/>
+    <s v="Drogheda Rural, Louth"/>
+    <s v="€"/>
+    <n v="63646"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-997550000001"/>
+    <s v="Drogheda Urban, Louth"/>
+    <s v="€"/>
+    <n v="51524"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f14-13a3-e055-000000000001"/>
+    <s v="Ballina, Mayo"/>
+    <s v="€"/>
+    <n v="49876"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f15-13a3-e055-000000000001"/>
+    <s v="Claremorris, Mayo"/>
+    <s v="€"/>
+    <n v="51874"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f16-13a3-e055-000000000001"/>
+    <s v="Castlebar, Mayo"/>
+    <s v="€"/>
+    <n v="54056"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f17-13a3-e055-000000000001"/>
+    <s v="Belmullet, Mayo"/>
+    <s v="€"/>
+    <n v="42696"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-111110000001"/>
+    <s v="Westport, Mayo"/>
+    <s v="€"/>
+    <n v="53911"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999110000001"/>
+    <s v="Swinford, Mayo"/>
+    <s v="€"/>
+    <n v="46909"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f18-13a3-e055-000000000001"/>
+    <s v="Kells, Meath"/>
+    <s v="€"/>
+    <n v="58553"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9821f9f9-aacc-4b08-94ac-e3b1ba87db1e"/>
+    <s v="Laytown-Bettystown, Meath"/>
+    <s v="€"/>
+    <n v="64200"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="220a3c1c-5611-4729-9f86-37b2fb10bd19"/>
+    <s v="Ashbourne, Meath"/>
+    <s v="€"/>
+    <n v="71285"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e7c5c260-72c3-403b-b8a8-1eda714b0fec"/>
+    <s v="Ratoath, Meath"/>
+    <s v="€"/>
+    <n v="78938"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f1c-13a3-e055-000000000001"/>
+    <s v="Trim, Meath"/>
+    <s v="€"/>
+    <n v="64460"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f1d-13a3-e055-000000000001"/>
+    <s v="Navan, Meath"/>
+    <s v="€"/>
+    <n v="60625"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f1e-13a3-e055-000000000001"/>
+    <s v="Monaghan, Monaghan"/>
+    <s v="€"/>
+    <n v="51229"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f1f-13a3-e055-000000000001"/>
+    <s v="Carrickmacross-Castleblayney, Monaghan"/>
+    <s v="€"/>
+    <n v="52755"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f20-13a3-e055-000000000001"/>
+    <s v="Ballybay-Clones, Monaghan"/>
+    <s v="€"/>
+    <n v="50766"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f21-13a3-e055-000000000001"/>
+    <s v="Birr, Offaly"/>
+    <s v="€"/>
+    <n v="53656"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f22-13a3-e055-000000000001"/>
+    <s v="Tullamore, Offaly"/>
+    <s v="€"/>
+    <n v="57091"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f23-13a3-e055-000000000001"/>
+    <s v="Edenderry, Offaly"/>
+    <s v="€"/>
+    <n v="57369"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f24-13a3-e055-000000000001"/>
+    <s v="Boyle, Roscommon"/>
+    <s v="€"/>
+    <n v="47782"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f25-13a3-e055-000000000001"/>
+    <s v="Roscommon, Roscommon"/>
+    <s v="€"/>
+    <n v="50369"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f26-13a3-e055-000000000001"/>
+    <s v="Athlone, Roscommon"/>
+    <s v="€"/>
+    <n v="61199"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f27-13a3-e055-000000000001"/>
+    <s v="Ballymote-Tobercurry, Sligo"/>
+    <s v="€"/>
+    <n v="49712"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f28-13a3-e055-000000000001"/>
+    <s v="Sligo-Drumcliff, Sligo"/>
+    <s v="€"/>
+    <n v="60041"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-007589300001"/>
+    <s v="Sligo-Strandhill, Sligo"/>
+    <s v="€"/>
+    <n v="49332"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f29-13a3-e055-000000000001"/>
+    <s v="Cavan-Belturbet, Cavan"/>
+    <s v="€"/>
+    <n v="49302"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2a-13a3-e055-000000000001"/>
+    <s v="Bailieborough-Cootehill, Cavan"/>
+    <s v="€"/>
+    <n v="54570"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2b-13a3-e055-000000000001"/>
+    <s v="Ballyjamesduff, Cavan"/>
+    <s v="€"/>
+    <n v="54628"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2c-13a3-e055-000000000001"/>
+    <s v="Nenagh, Tipperary"/>
+    <s v="€"/>
+    <n v="52924"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2d-13a3-e055-000000000001"/>
+    <s v="Roscrea-Templemore, Tipperary"/>
+    <s v="€"/>
+    <n v="52741"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2e-13a3-e055-000000000001"/>
+    <s v="Carrick-On-Suir, Tipperary"/>
+    <s v="€"/>
+    <n v="50765"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2f-13a3-e055-000000000001"/>
+    <s v="Clonmel, Tipperary"/>
+    <s v="€"/>
+    <n v="55322"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f30-13a3-e055-000000000001"/>
+    <s v="Cashel-Tipperary, Tipperary"/>
+    <s v="€"/>
+    <n v="52970"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-662310000001"/>
+    <s v="Newport, Tipperary"/>
+    <s v="€"/>
+    <n v="63711"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005500001"/>
+    <s v="Thurles, Tipperary"/>
+    <s v="€"/>
+    <n v="53429"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005400001"/>
+    <s v="Cahir, Tipperary"/>
+    <s v="€"/>
+    <n v="56210"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f31-13a3-e055-000000000001"/>
+    <s v="Dungarvan, Waterford"/>
+    <s v="€"/>
+    <n v="55724"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f32-13a3-e055-000000000001"/>
+    <s v="Portlaw-Kilmacthomas, Waterford"/>
+    <s v="€"/>
+    <n v="59693"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005300001"/>
+    <s v="Lismore, Waterford"/>
+    <s v="€"/>
+    <n v="52277"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f33-13a3-e055-000000000001"/>
+    <s v="Tramore-Waterford City West, Waterford"/>
+    <s v="€"/>
+    <n v="51215"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f34-13a3-e055-000000000001"/>
+    <s v="Waterford City South, Waterford"/>
+    <s v="€"/>
+    <n v="45259"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f35-13a3-e055-000000000001"/>
+    <s v="Waterford City East, Waterford"/>
+    <s v="€"/>
+    <n v="62042"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f36-13a3-e055-000000000001"/>
+    <s v="Athlone, Westmeath"/>
+    <s v="€"/>
+    <n v="55266"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f37-13a3-e055-000000000001"/>
+    <s v="Moate, Westmeath"/>
+    <s v="€"/>
+    <n v="58495"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f38-13a3-e055-000000000001"/>
+    <s v="Kinnegad, Westmeath"/>
+    <s v="€"/>
+    <n v="57216"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-900000000111"/>
+    <s v="Mullingar, Westmeath"/>
+    <s v="€"/>
+    <n v="56991"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f39-13a3-e055-000000000001"/>
+    <s v="Gorey, Wexford"/>
+    <s v="€"/>
+    <n v="55195"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f3a-13a3-e055-000000000001"/>
+    <s v="Kilmuckridge, Wexford"/>
+    <s v="€"/>
+    <n v="55969"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f3b-13a3-e055-000000000001"/>
+    <s v="New Ross, Wexford"/>
+    <s v="€"/>
+    <n v="51173"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="873195fc-2a79-408b-a643-b0c5b898b4d4"/>
+    <s v="Rosslare, Wexford"/>
+    <s v="€"/>
+    <n v="51787"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="11110837-4c13-4ee9-be5c-57ddf0778774"/>
+    <s v="Wexford, Wexford"/>
+    <s v="€"/>
+    <n v="51479"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999550000001"/>
+    <s v="Enniscorthy, Wexford"/>
+    <s v="€"/>
+    <n v="50407"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f3d-13a3-e055-000000000001"/>
+    <s v="Baltinglass, Wicklow"/>
+    <s v="€"/>
+    <n v="58539"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f3e-13a3-e055-000000000001"/>
+    <s v="Bray West, Wicklow"/>
+    <s v="€"/>
+    <n v="71946"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000000000001"/>
+    <s v="Greystones, Wicklow"/>
+    <s v="€"/>
+    <n v="75806"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef5-13a3-e055-000000000001"/>
+    <s v="Wicklow, Wicklow"/>
+    <s v="€"/>
+    <n v="62320"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef6-13a3-e055-000000000001"/>
+    <s v="Arklow, Wicklow"/>
+    <s v="€"/>
+    <n v="54720"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999220000001"/>
+    <s v="Bray East, Wicklow"/>
+    <s v="€"/>
+    <n v="60626"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef7-13a3-e055-000000000001"/>
+    <s v="Rush-Lusk, Fingal"/>
+    <s v="€"/>
+    <n v="72902"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07103324-0802-4bb8-a1f1-13614eb67b7c"/>
+    <s v="Swords, Fingal"/>
+    <s v="€"/>
+    <n v="69630"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e5d7e4fc-3093-4c47-8c53-004e059643f7"/>
+    <s v="Blanchardstown-Mulhuddart, Fingal"/>
+    <s v="€"/>
+    <n v="63780"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3a625b75-d7a9-467e-be55-18381818d65b"/>
+    <s v="Castleknock, Fingal"/>
+    <s v="€"/>
+    <n v="81294"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="199ec147-f6f0-4b60-8a67-fae3bd8625f8"/>
+    <s v="Howth-Malahide, Fingal"/>
+    <s v="€"/>
+    <n v="81290"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3efc-13a3-e055-000000000001"/>
+    <s v="Stillorgan, Dún Laoghaire-Rathdown"/>
+    <s v="€"/>
+    <n v="100238"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="347867a1-33d7-4a6d-9e5a-15b239c1bd86"/>
+    <s v="Dundrum, Dún Laoghaire-Rathdown"/>
+    <s v="€"/>
+    <n v="80393"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="72e71ecb-c6e3-47ee-a0de-ccbb51d918c5"/>
+    <s v="Glencullen-Sandyford, Dún Laoghaire-Rathdown"/>
+    <s v="€"/>
+    <n v="80405"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d65ef6e7-75e6-49d9-bda9-d4690e8f68dc"/>
+    <s v="Killiney-Shankill, Dún Laoghaire-Rathdown"/>
+    <s v="€"/>
+    <n v="74798"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40aece0e-a19d-4e78-af9d-e129f5557496"/>
+    <s v="Dún Laoghaire, Dún Laoghaire-Rathdown"/>
+    <s v="€"/>
+    <n v="81114"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e97b193e-2389-4b62-8e77-25ed84bbbc15"/>
+    <s v="Blackrock, Dún Laoghaire-Rathdown"/>
+    <s v="€"/>
+    <n v="95313"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c665104c-3989-4df1-aaa7-cd0488590025"/>
+    <s v="Lucan, South Dublin"/>
+    <s v="€"/>
+    <n v="74610"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f499b78c-07d6-4e53-a140-b5463468f2c0"/>
+    <s v="Tallaght Central, South Dublin"/>
+    <s v="€"/>
+    <n v="56202"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="95e98599-40d4-4e66-941c-9800a149ea92"/>
+    <s v="Rathfarnham-Templeogue, South Dublin"/>
+    <s v="€"/>
+    <n v="77368"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f53-13a3-e055-000000000001"/>
+    <s v="Firhouse-Bohernabreena, South Dublin"/>
+    <s v="€"/>
+    <n v="76780"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="dfb0e9cc-e456-4386-a73f-b61cfb7a3b08"/>
+    <s v="Tallaght South, South Dublin"/>
+    <s v="€"/>
+    <n v="58154"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a4a6a231-170f-4ff3-be09-6d68f119c5b3"/>
+    <s v="Clondalkin, South Dublin"/>
+    <s v="€"/>
+    <n v="61551"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-997440000001"/>
+    <s v="Balbriggan, Fingal"/>
+    <s v="€"/>
+    <n v="63399"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="afa89310-c490-44c8-aeb2-78856be08e9b"/>
+    <s v="Ongar, Fingal"/>
+    <s v="€"/>
+    <n v="70227"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="31e7c7c2-c64b-416e-8dcc-c3d78c9bc358"/>
+    <s v="Palmerstown-Fonthill, South Dublin"/>
+    <s v="€"/>
+    <n v="58483"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f56-13a3-e055-000000000001"/>
+    <s v="Ballymun-Finglas, Dublin City"/>
+    <s v="€"/>
+    <n v="54646"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e19bef46-260c-495d-89f0-3898e2708721"/>
+    <s v="Cabra-Glasnevin, Dublin City"/>
+    <s v="€"/>
+    <n v="65252"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f58-13a3-e055-000000000001"/>
+    <s v="Ballyfermot-Drimnagh, Dublin City"/>
+    <s v="€"/>
+    <n v="53896"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f59-13a3-e055-000000000001"/>
+    <s v="Kimmage-Rathmines, Dublin City"/>
+    <s v="€"/>
+    <n v="73802"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5a-13a3-e055-000000000001"/>
+    <s v="Pembroke, Dublin City"/>
+    <s v="€"/>
+    <n v="97872"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5b-13a3-e055-000000000001"/>
+    <s v="South East Inner City, Dublin City"/>
+    <s v="€"/>
+    <n v="67069"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5c-13a3-e055-000000000001"/>
+    <s v="North Inner City, Dublin City"/>
+    <s v="€"/>
+    <n v="54851"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5d-13a3-e055-000000000001"/>
+    <s v="Clontarf, Dublin City"/>
+    <s v="€"/>
+    <n v="78108"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5e-13a3-e055-000000000001"/>
+    <s v="Donaghmede, Dublin City"/>
+    <s v="€"/>
+    <n v="65077"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005200001"/>
+    <s v="Artane-Whitehall, Dublin City"/>
+    <s v="€"/>
+    <n v="59925"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8fd7b64e-066f-4e6a-8564-5f59913eed0f"/>
+    <s v="South West Inner City, Dublin City"/>
+    <s v="€"/>
+    <n v="57719"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5f-13a3-e055-000000000001"/>
+    <s v="Ennistimon, Clare"/>
+    <s v="€"/>
+    <n v="48599"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f60-13a3-e055-000000000001"/>
+    <s v="Killaloe, Clare"/>
+    <s v="€"/>
+    <n v="58632"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f61-13a3-e055-000000000001"/>
+    <s v="Shannon, Clare"/>
+    <s v="€"/>
+    <n v="59162"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f62-13a3-e055-000000000001"/>
+    <s v="Ennis, Clare"/>
+    <s v="€"/>
+    <n v="55771"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000000044001"/>
+    <s v="Kilrush, Clare"/>
+    <s v="€"/>
+    <n v="50279"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f63-13a3-e055-000000000001"/>
+    <s v="Kanturk, Cork County"/>
+    <s v="€"/>
+    <n v="53624"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f64-13a3-e055-000000000001"/>
+    <s v="Fermoy, Cork County"/>
+    <s v="€"/>
+    <n v="57650"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f65-13a3-e055-000000000001"/>
+    <s v="Midleton, Cork County"/>
+    <s v="€"/>
+    <n v="60159"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f66-13a3-e055-000000000001"/>
+    <s v="Carrigaline, Cork County"/>
+    <s v="€"/>
+    <n v="69749"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f67-13a3-e055-000000000001"/>
+    <s v="Cobh, Cork County"/>
+    <s v="€"/>
+    <n v="66300"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f68-13a3-e055-000000000001"/>
+    <s v="Bandon-Kinsale, Cork County"/>
+    <s v="€"/>
+    <n v="65360"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f41-13a3-e055-000000000001"/>
+    <s v="Bantry-West Cork, Cork County"/>
+    <s v="€"/>
+    <n v="45880"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f42-13a3-e055-000000000001"/>
+    <s v="Skibbereen-West Cork, Cork County"/>
+    <s v="€"/>
+    <n v="53641"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-222220000001"/>
+    <s v="Macroom, Cork County"/>
+    <s v="€"/>
+    <n v="65502"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-444440000001"/>
+    <s v="Mallow, Cork County"/>
+    <s v="€"/>
+    <n v="57947"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-774560000001"/>
+    <s v="Cork City North West, Cork City"/>
+    <s v="€"/>
+    <n v="53259"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999440000001"/>
+    <s v="Cork City North East, Cork City"/>
+    <s v="€"/>
+    <n v="59384"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999990000001"/>
+    <s v="Cork City South East, Cork City"/>
+    <s v="€"/>
+    <n v="70632"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000001100001"/>
+    <s v="Cork City South Central, Cork City"/>
+    <s v="€"/>
+    <n v="54856"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000012000001"/>
+    <s v="Cork City South West, Cork City"/>
+    <s v="€"/>
+    <n v="65436"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f43-13a3-e055-000000000001"/>
+    <s v="Glenties, Donegal"/>
+    <s v="€"/>
+    <n v="42715"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f44-13a3-e055-000000000001"/>
+    <s v="Milford, Donegal"/>
+    <s v="€"/>
+    <n v="48114"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f45-13a3-e055-000000000001"/>
+    <s v="Carndonagh, Donegal"/>
+    <s v="€"/>
+    <n v="39957"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f46-13a3-e055-000000000001"/>
+    <s v="Buncrana, Donegal"/>
+    <s v="€"/>
+    <n v="41610"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f47-13a3-e055-000000000001"/>
+    <s v="Donegal, Donegal"/>
+    <s v="€"/>
+    <n v="47766"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-700012002301"/>
+    <s v="Letterkenny, Donegal"/>
+    <s v="€"/>
+    <n v="52000"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-075000000001"/>
+    <s v="Lifford-Stranorlar, Donegal"/>
+    <s v="€"/>
+    <n v="44721"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f48-13a3-e055-000000000001"/>
+    <s v="Conamara North, Galway County"/>
+    <s v="€"/>
+    <n v="48574"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f49-13a3-e055-000000000001"/>
+    <s v="Tuam, Galway County"/>
+    <s v="€"/>
+    <n v="56886"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f4a-13a3-e055-000000000001"/>
+    <s v="Ballinasloe, Galway County"/>
+    <s v="€"/>
+    <n v="54079"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f4b-13a3-e055-000000000001"/>
+    <s v="Loughrea, Galway County"/>
+    <s v="€"/>
+    <n v="55946"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f4c-13a3-e055-000000000001"/>
+    <s v="Athenry-Oranmore, Galway County"/>
+    <s v="€"/>
+    <n v="65656"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999330000001"/>
+    <s v="Gort-Kinvara, Galway County"/>
+    <s v="€"/>
+    <n v="65655"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-994560000001"/>
+    <s v="Conamara South, Galway County"/>
+    <s v="€"/>
+    <n v="62572"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f4d-13a3-e055-000000000001"/>
+    <s v="Galway City West, Galway City"/>
+    <s v="€"/>
+    <n v="66204"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f69-13a3-e055-000000000001"/>
+    <s v="Galway City Central, Galway City"/>
+    <s v="€"/>
+    <n v="53919"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6a-13a3-e055-000000000001"/>
+    <s v="Galway City East, Galway City"/>
+    <s v="€"/>
+    <n v="54940"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6b-13a3-e055-000000000001"/>
+    <s v="Listowel, Kerry"/>
+    <s v="€"/>
+    <n v="48587"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6c-13a3-e055-000000000001"/>
+    <s v="Castleisland, Kerry"/>
+    <s v="€"/>
+    <n v="53456"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6d-13a3-e055-000000000001"/>
+    <s v="Killarney, Kerry"/>
+    <s v="€"/>
+    <n v="55612"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6e-13a3-e055-000000000001"/>
+    <s v="Kenmare, Kerry"/>
+    <s v="€"/>
+    <n v="47011"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-883360000001"/>
+    <s v="Corca Dhuibhne, Kerry"/>
+    <s v="€"/>
+    <n v="48440"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005600001"/>
+    <s v="Tralee, Kerry"/>
+    <s v="€"/>
+    <n v="49229"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6f-13a3-e055-000000000001"/>
+    <s v="Maynooth, Kildare"/>
+    <s v="€"/>
+    <n v="76948"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="91bb1ace-9216-4f70-ac9a-a3e18397a8d6"/>
+    <s v="Celbridge, Kildare"/>
+    <s v="€"/>
+    <n v="72681"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f71-13a3-e055-000000000001"/>
+    <s v="Naas, Kildare"/>
+    <s v="€"/>
+    <n v="73488"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f72-13a3-e055-000000000001"/>
+    <s v="Athy, Kildare"/>
+    <s v="€"/>
+    <n v="57131"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f73-13a3-e055-000000000001"/>
+    <s v="Kildare, Kildare"/>
+    <s v="€"/>
+    <n v="61127"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999880000001"/>
+    <s v="Clane, Kildare"/>
+    <s v="€"/>
+    <n v="64867"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="bb88684e-1db0-4eb4-8ac0-170ecc746e9d"/>
+    <s v="Leixlip, Kildare"/>
+    <s v="€"/>
+    <n v="71676"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-777770000001"/>
+    <s v="Newbridge, Kildare"/>
+    <s v="€"/>
+    <n v="65781"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f74-13a3-e055-000000000001"/>
+    <s v="Castlecomer, Kilkenny"/>
+    <s v="€"/>
+    <n v="58847"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f75-13a3-e055-000000000001"/>
+    <s v="Kilkenny, Kilkenny"/>
+    <s v="€"/>
+    <n v="56803"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f76-13a3-e055-000000000001"/>
+    <s v="Piltown, Kilkenny"/>
+    <s v="€"/>
+    <n v="58044"/>
+  </r>
+  <r>
+    <s v="GPIIA03C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f77-13a3-e055-000000000001"/>
+    <s v="Callan-Thomastown, Kilkenny"/>
+    <s v="€"/>
+    <n v="59095"/>
+  </r>
+</pivotCacheRecords>
 </file>