--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb39447062e541ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25d7530a366e43a997377cf530e58b8c.psmdcp" Id="R5141c5f599d94ea2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4019e4d650614de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a365a3f13804c658a459b3a5e4bc782.psmdcp" Id="R1170d914e30c4883" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>