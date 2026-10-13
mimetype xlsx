--- v0 (2025-10-26)
+++ v1 (2026-10-13)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72ff0ac6cb6e4290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3d85172d0234c64aec7373fc9678f9e.psmdcp" Id="Rd8a6576f97e14e61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45ef322df4c84da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd872433c039460bae18082d7edba738.psmdcp" Id="R182632b697d9484e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GPIIA02</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Household Income</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>4/23/2025 11:00:00 AM</x:t>
+    <x:t>23/04/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Households not matched to administrative income are excluded from analysis.&lt;br&gt;For more information, please go to the statistical release page(https://www.cso.ie/en/statistics/generalstatisticalpublications/geographicalprofilesofincomeinireland/) on our website.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GPIIA02/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GPII22</x:t>
   </x:si>
   <x:si>
     <x:t>Geographical Profiles of Income in Ireland 2022</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -1711,1947 +1711,554 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...1895 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04160V04929" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="223">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+        <item x="70"/>
+        <item x="71"/>
+        <item x="72"/>
+        <item x="73"/>
+        <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
+        <item x="79"/>
+        <item x="80"/>
+        <item x="81"/>
+        <item x="82"/>
+        <item x="83"/>
+        <item x="84"/>
+        <item x="85"/>
+        <item x="86"/>
+        <item x="87"/>
+        <item x="88"/>
+        <item x="89"/>
+        <item x="90"/>
+        <item x="91"/>
+        <item x="92"/>
+        <item x="93"/>
+        <item x="94"/>
+        <item x="95"/>
+        <item x="96"/>
+        <item x="97"/>
+        <item x="98"/>
+        <item x="99"/>
+        <item x="100"/>
+        <item x="101"/>
+        <item x="102"/>
+        <item x="103"/>
+        <item x="104"/>
+        <item x="105"/>
+        <item x="106"/>
+        <item x="107"/>
+        <item x="108"/>
+        <item x="109"/>
+        <item x="110"/>
+        <item x="111"/>
+        <item x="112"/>
+        <item x="113"/>
+        <item x="114"/>
+        <item x="115"/>
+        <item x="116"/>
+        <item x="117"/>
+        <item x="118"/>
+        <item x="119"/>
+        <item x="120"/>
+        <item x="121"/>
+        <item x="122"/>
+        <item x="123"/>
+        <item x="124"/>
+        <item x="125"/>
+        <item x="126"/>
+        <item x="127"/>
+        <item x="128"/>
+        <item x="129"/>
+        <item x="130"/>
+        <item x="131"/>
+        <item x="132"/>
+        <item x="133"/>
+        <item x="134"/>
+        <item x="135"/>
+        <item x="136"/>
+        <item x="137"/>
+        <item x="138"/>
+        <item x="139"/>
+        <item x="140"/>
+        <item x="141"/>
+        <item x="142"/>
+        <item x="143"/>
+        <item x="144"/>
+        <item x="145"/>
+        <item x="146"/>
+        <item x="147"/>
+        <item x="148"/>
+        <item x="149"/>
+        <item x="150"/>
+        <item x="151"/>
+        <item x="152"/>
+        <item x="153"/>
+        <item x="154"/>
+        <item x="155"/>
+        <item x="156"/>
+        <item x="157"/>
+        <item x="158"/>
+        <item x="159"/>
+        <item x="160"/>
+        <item x="161"/>
+        <item x="162"/>
+        <item x="163"/>
+        <item x="164"/>
+        <item x="165"/>
+        <item x="166"/>
+        <item x="167"/>
+        <item x="168"/>
+        <item x="169"/>
+        <item x="170"/>
+        <item x="171"/>
+        <item x="172"/>
+        <item x="173"/>
+        <item x="174"/>
+        <item x="175"/>
+        <item x="176"/>
+        <item x="177"/>
+        <item x="178"/>
+        <item x="179"/>
+        <item x="180"/>
+        <item x="181"/>
+        <item x="182"/>
+        <item x="183"/>
+        <item x="184"/>
+        <item x="185"/>
+        <item x="186"/>
+        <item x="187"/>
+        <item x="188"/>
+        <item x="189"/>
+        <item x="190"/>
+        <item x="191"/>
+        <item x="192"/>
+        <item x="193"/>
+        <item x="194"/>
+        <item x="195"/>
+        <item x="196"/>
+        <item x="197"/>
+        <item x="198"/>
+        <item x="199"/>
+        <item x="200"/>
+        <item x="201"/>
+        <item x="202"/>
+        <item x="203"/>
+        <item x="204"/>
+        <item x="205"/>
+        <item x="206"/>
+        <item x="207"/>
+        <item x="208"/>
+        <item x="209"/>
+        <item x="210"/>
+        <item x="211"/>
+        <item x="212"/>
+        <item x="213"/>
+        <item x="214"/>
+        <item x="215"/>
+        <item x="216"/>
+        <item x="217"/>
+        <item x="218"/>
+        <item x="219"/>
+        <item x="220"/>
+        <item x="221"/>
+        <item x="222"/>
+      </items>
+    </pivotField>
+    <pivotField name="Towns" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="223">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+        <item x="70"/>
+        <item x="71"/>
+        <item x="72"/>
+        <item x="73"/>
+        <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
+        <item x="79"/>
+        <item x="80"/>
+        <item x="81"/>
+        <item x="82"/>
+        <item x="83"/>
+        <item x="84"/>
+        <item x="85"/>
+        <item x="86"/>
+        <item x="87"/>
+        <item x="88"/>
+        <item x="89"/>
+        <item x="90"/>
+        <item x="91"/>
+        <item x="92"/>
+        <item x="93"/>
+        <item x="94"/>
+        <item x="95"/>
+        <item x="96"/>
+        <item x="97"/>
+        <item x="98"/>
+        <item x="99"/>
+        <item x="100"/>
+        <item x="101"/>
+        <item x="102"/>
+        <item x="103"/>
+        <item x="104"/>
+        <item x="105"/>
+        <item x="106"/>
+        <item x="107"/>
+        <item x="108"/>
+        <item x="109"/>
+        <item x="110"/>
+        <item x="111"/>
+        <item x="112"/>
+        <item x="113"/>
+        <item x="114"/>
+        <item x="115"/>
+        <item x="116"/>
+        <item x="117"/>
+        <item x="118"/>
+        <item x="119"/>
+        <item x="120"/>
+        <item x="121"/>
+        <item x="122"/>
+        <item x="123"/>
+        <item x="124"/>
+        <item x="125"/>
+        <item x="126"/>
+        <item x="127"/>
+        <item x="128"/>
+        <item x="129"/>
+        <item x="130"/>
+        <item x="131"/>
+        <item x="132"/>
+        <item x="133"/>
+        <item x="134"/>
+        <item x="135"/>
+        <item x="136"/>
+        <item x="137"/>
+        <item x="138"/>
+        <item x="139"/>
+        <item x="140"/>
+        <item x="141"/>
+        <item x="142"/>
+        <item x="143"/>
+        <item x="144"/>
+        <item x="145"/>
+        <item x="146"/>
+        <item x="147"/>
+        <item x="148"/>
+        <item x="149"/>
+        <item x="150"/>
+        <item x="151"/>
+        <item x="152"/>
+        <item x="153"/>
+        <item x="154"/>
+        <item x="155"/>
+        <item x="156"/>
+        <item x="157"/>
+        <item x="158"/>
+        <item x="159"/>
+        <item x="160"/>
+        <item x="161"/>
+        <item x="162"/>
+        <item x="163"/>
+        <item x="164"/>
+        <item x="165"/>
+        <item x="166"/>
+        <item x="167"/>
+        <item x="168"/>
+        <item x="169"/>
+        <item x="170"/>
+        <item x="171"/>
+        <item x="172"/>
+        <item x="173"/>
+        <item x="174"/>
+        <item x="175"/>
+        <item x="176"/>
+        <item x="177"/>
+        <item x="178"/>
+        <item x="179"/>
+        <item x="180"/>
+        <item x="181"/>
+        <item x="182"/>
+        <item x="183"/>
+        <item x="184"/>
+        <item x="185"/>
+        <item x="186"/>
+        <item x="187"/>
+        <item x="188"/>
+        <item x="189"/>
+        <item x="190"/>
+        <item x="191"/>
+        <item x="192"/>
+        <item x="193"/>
+        <item x="194"/>
+        <item x="195"/>
+        <item x="196"/>
+        <item x="197"/>
+        <item x="198"/>
+        <item x="199"/>
+        <item x="200"/>
+        <item x="201"/>
+        <item x="202"/>
+        <item x="203"/>
+        <item x="204"/>
+        <item x="205"/>
+        <item x="206"/>
+        <item x="207"/>
+        <item x="208"/>
+        <item x="209"/>
+        <item x="210"/>
+        <item x="211"/>
+        <item x="212"/>
+        <item x="213"/>
+        <item x="214"/>
+        <item x="215"/>
+        <item x="216"/>
+        <item x="217"/>
+        <item x="218"/>
+        <item x="219"/>
+        <item x="220"/>
+        <item x="221"/>
+        <item x="222"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H893" totalsRowShown="0">
   <x:autoFilter ref="A1:H893"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04160V04929"/>
     <x:tableColumn id="6" name="Towns"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -3920,51 +2527,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GPIIA02/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -4153,51 +2760,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H893"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="30.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="38.282054" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="56.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -27403,51 +26010,51 @@
       <x:c r="E893" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="F893" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="G893" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H893" s="0">
         <x:v>60541</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -27464,51 +26071,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H893" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="4">
         <x:s v="GPIIA02C01"/>
         <x:s v="GPIIA02C02"/>
         <x:s v="GPIIA02C03"/>
         <x:s v="GPIIA02C04"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="4">
         <x:s v="Median Gross Household Income"/>
         <x:s v="Mean Gross Household Income"/>
         <x:s v="Median Net Household Income"/>
         <x:s v="Mean Net Household Income"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
@@ -28845,27 +27452,8948 @@
         <x:n v="38857"/>
         <x:n v="41554"/>
         <x:n v="35834"/>
         <x:n v="40478"/>
         <x:n v="50092"/>
         <x:n v="43463"/>
         <x:n v="44415"/>
         <x:n v="40933"/>
         <x:n v="41473"/>
         <x:n v="47177"/>
         <x:n v="42963"/>
         <x:n v="45963"/>
         <x:n v="38711"/>
         <x:n v="60950"/>
         <x:n v="50992"/>
         <x:n v="50315"/>
         <x:n v="53358"/>
         <x:n v="60541"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="71253f41-06a4-43f2-8b46-9aadd4d9813c"/>
+    <s v="Tullow, Co Carlow"/>
+    <s v="€"/>
+    <n v="46763"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d71c2df8-f6a2-4d8b-af8d-d3717df76b00"/>
+    <s v="Carlow, Counties Carlow &amp; Laois"/>
+    <s v="€"/>
+    <n v="50058"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="cb857fe9-4d43-464f-999d-834e3b1b1eff"/>
+    <s v="Muinebeag (Bagenalstown), Co Carlow"/>
+    <s v="€"/>
+    <n v="43621"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="52be0df1-c0d3-4a30-98c1-df9ada232158"/>
+    <s v="Dublin city and suburbs, Counties Dublin &amp; Meath"/>
+    <s v="€"/>
+    <n v="70219"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44b19a03-cc6d-4be1-aa87-360fd83d489b"/>
+    <s v="Saggart, Co Dublin"/>
+    <s v="€"/>
+    <n v="69248"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a3c843d1-7a58-4c0d-b8c2-c4890bb10c25"/>
+    <s v="Rathcoole, Co Dublin"/>
+    <s v="€"/>
+    <n v="77740"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2a34f78b-9afc-4d50-9c7c-d29ae8ba0f99"/>
+    <s v="Newcastle, Co Dublin"/>
+    <s v="€"/>
+    <n v="76711"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a6df2966-9a92-4fd6-8101-1160b30eaa13"/>
+    <s v="Rush, Co Dublin"/>
+    <s v="€"/>
+    <n v="73600"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="86f88690-e3a4-474d-aecd-2a245af9e1bb"/>
+    <s v="Skerries, Co Dublin"/>
+    <s v="€"/>
+    <n v="76521"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c21c1af1-aa96-4779-a730-de23921adbd1"/>
+    <s v="Portmarnock, Co Dublin"/>
+    <s v="€"/>
+    <n v="90701"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a6bfdf38-62ab-40c4-9801-41333160b034"/>
+    <s v="Donabate, Co Dublin"/>
+    <s v="€"/>
+    <n v="95871"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="27ef8350-3e01-4be9-b040-34880d1ae5dd"/>
+    <s v="Malahide, Co Dublin"/>
+    <s v="€"/>
+    <n v="97168"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3d6657b7-37a3-4653-b8f3-94320c925a99"/>
+    <s v="Lusk, Co Dublin"/>
+    <s v="€"/>
+    <n v="78647"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="84fdb125-a446-4690-bafd-daa56c67171a"/>
+    <s v="Balrothery, Co Dublin"/>
+    <s v="€"/>
+    <n v="68201"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="af42f030-3e5e-40c2-90ca-313e0e90c938"/>
+    <s v="Balbriggan, Co Dublin"/>
+    <s v="€"/>
+    <n v="60627"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6ca2f1a4-ad9b-4507-bc97-01044db6329a"/>
+    <s v="Kinsealy-Drinan, Co Dublin"/>
+    <s v="€"/>
+    <n v="76110"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="7e6c9c77-b242-4783-933f-a62e2a5c1945"/>
+    <s v="Swords, Co Dublin"/>
+    <s v="€"/>
+    <n v="77142"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f235ddef-8e01-4ac3-858c-73daee5f847a"/>
+    <s v="Leixlip, Co Kildare"/>
+    <s v="€"/>
+    <n v="81258"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05a4a02c-0ae3-4d13-835e-ea3af9831114"/>
+    <s v="Celbridge, Co Kildare"/>
+    <s v="€"/>
+    <n v="80860"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ccda71cb-3f46-4e2c-b2ad-b6e5b0501f2f"/>
+    <s v="Kill, Co Kildare"/>
+    <s v="€"/>
+    <n v="75277"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="989a6e24-e04f-4b3f-be06-bb0b92b6c3a4"/>
+    <s v="Maynooth, Co Kildare"/>
+    <s v="€"/>
+    <n v="89223"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="335f3108-8cf5-4978-9b4b-fe8150d726e7"/>
+    <s v="Naas, Co Kildare"/>
+    <s v="€"/>
+    <n v="82013"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8c0e5b26-4c36-47c8-be2f-9d19fdd602f2"/>
+    <s v="Sallins, Co Kildare"/>
+    <s v="€"/>
+    <n v="79060"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="12eaefcb-8cdb-4c63-8e1f-a588ff1a0ccd"/>
+    <s v="Kilcock, Counties Kildare &amp; Meath"/>
+    <s v="€"/>
+    <n v="83334"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="89198432-8680-48d9-a214-cba92bfd1f20"/>
+    <s v="Clane, Co Kildare"/>
+    <s v="€"/>
+    <n v="73828"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="945f459b-4ea8-4f39-8c60-b70886653a73"/>
+    <s v="Kilcullen, Co Kildare"/>
+    <s v="€"/>
+    <n v="66459"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="714fa4e7-3479-45ab-be79-804b7fcd800b"/>
+    <s v="Prosperous, Co Kildare"/>
+    <s v="€"/>
+    <n v="68766"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d5ffc7df-3370-43b1-afab-42e626f85179"/>
+    <s v="Newbridge, Co Kildare"/>
+    <s v="€"/>
+    <n v="64041"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b5a010e1-e4bb-4924-b0ec-ae4028b2a8a7"/>
+    <s v="Castledermot, Co Kildare"/>
+    <s v="€"/>
+    <n v="53120"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="cf222c76-34a1-4485-af69-5f7381b85d74"/>
+    <s v="Allenwood, Co Kildare"/>
+    <s v="€"/>
+    <n v="65175"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="785ce642-c64b-4034-b64b-2869fc922e88"/>
+    <s v="Kildare, Co Kildare"/>
+    <s v="€"/>
+    <n v="62504"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="fd2484cd-6491-470f-9343-27cc46b48e45"/>
+    <s v="Derrinturn, Co Kildare"/>
+    <s v="€"/>
+    <n v="57120"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="dba86152-8f86-431a-987f-8639683dacd2"/>
+    <s v="Athy, Co Kildare"/>
+    <s v="€"/>
+    <n v="48055"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5f992493-411c-42f2-8df5-7d451aa87d81"/>
+    <s v="Rathangan, Co Kildare"/>
+    <s v="€"/>
+    <n v="62946"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ece94474-c4b7-4894-bf39-3d9754d07c92"/>
+    <s v="Monasterevin, Co Kildare"/>
+    <s v="€"/>
+    <n v="60522"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c1c48064-1a29-4720-af8a-e33b96f01d0c"/>
+    <s v="Graiguenamanagh-Tinnahinch, Counties Kilkenny &amp; Carlow"/>
+    <s v="€"/>
+    <n v="38157"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="bb3fbfc8-b15b-42c9-8b40-d202ffee9f30"/>
+    <s v="Thomastown, Co Kilkenny"/>
+    <s v="€"/>
+    <n v="46693"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="152b5d7b-5408-4dc9-87e4-facbc9fbdadc"/>
+    <s v="Kilkenny, Co Kilkenny"/>
+    <s v="€"/>
+    <n v="53954"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="842ad804-da4c-4232-9a58-f2f2f4a28e4b"/>
+    <s v="Callan, Co Kilkenny"/>
+    <s v="€"/>
+    <n v="51328"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="754bf3f1-a6de-4242-9683-8c07c80c709c"/>
+    <s v="Portarlington, Counties Laois &amp; Offaly"/>
+    <s v="€"/>
+    <n v="52817"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f3ae1c54-27b3-458d-bde9-f58eb64c0f08"/>
+    <s v="Portlaoise, Co Laois"/>
+    <s v="€"/>
+    <n v="57471"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8a2f9851-86a3-4773-98a1-34b330980e13"/>
+    <s v="Mountmellick, Co Laois"/>
+    <s v="€"/>
+    <n v="48297"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="eba74fbb-91bb-4afc-98af-23977fab799a"/>
+    <s v="Abbeyleix, Co Laois"/>
+    <s v="€"/>
+    <n v="46555"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="283b2c26-cb01-4766-a30b-4debd8c27d7b"/>
+    <s v="Mountrath, Co Laois"/>
+    <s v="€"/>
+    <n v="42872"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ee8ca84c-8227-49cf-b1ec-cc5a9b322242"/>
+    <s v="Edgeworthstown, Co Longford"/>
+    <s v="€"/>
+    <n v="43658"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="eda15cf5-9277-43d1-8e99-b74d6e3aa682"/>
+    <s v="Ballymahon, Co Longford"/>
+    <s v="€"/>
+    <n v="43470"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d59e5a9a-7476-4049-ba88-18d34093d4bc"/>
+    <s v="Longford, Co Longford"/>
+    <s v="€"/>
+    <n v="40409"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="47ed8cc4-e0d4-455f-9671-849724fde0f7"/>
+    <s v="Lanesborough-Ballyleague, Counties Roscommon &amp; Longford"/>
+    <s v="€"/>
+    <n v="42952"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="19dd11de-4bb3-4093-89cb-6133c31006af"/>
+    <s v="Carlingford, Co Louth"/>
+    <s v="€"/>
+    <n v="40101"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="29dfe654-cc76-43ad-bb14-a9fdd14adee4"/>
+    <s v="Clogherhead, Co Louth"/>
+    <s v="€"/>
+    <n v="61728"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03e074bb-4e82-4d9e-aa21-a76d8f96a5a8"/>
+    <s v="Termonfeckin, Co Louth"/>
+    <s v="€"/>
+    <n v="72403"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="27fd9c8d-0c9c-46ac-8cc1-fb3c742bd4a6"/>
+    <s v="Drogheda, Counties Louth &amp; Meath"/>
+    <s v="€"/>
+    <n v="56481"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4dab80e0-8112-4710-908a-a46cee7ea989"/>
+    <s v="Dunleer, Co Louth"/>
+    <s v="€"/>
+    <n v="50985"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2902f3b0-ba08-407f-86d5-847689d3cbaf"/>
+    <s v="Dundalk, Co Louth"/>
+    <s v="€"/>
+    <n v="48907"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6e9a5d23-4e9f-405f-80ae-5cd0eceb5161"/>
+    <s v="Tullyallen, Co Louth"/>
+    <s v="€"/>
+    <n v="74933"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0139a442-0f36-46dc-b383-2a34d4d3f6f7"/>
+    <s v="Ardee, Co Louth"/>
+    <s v="€"/>
+    <n v="47320"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1a51d2fd-a5fc-4954-bff4-7fcf3554cf32"/>
+    <s v="Laytown-Bettystown-Mornington-Donacarney, Co Meath"/>
+    <s v="€"/>
+    <n v="69166"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="cc76ca94-f7ff-45e9-8b87-2ced7572e5e0"/>
+    <s v="Stamullen, Co Meath"/>
+    <s v="€"/>
+    <n v="84211"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="97ea6ddd-0069-475e-a580-c27493396ce9"/>
+    <s v="Ashbourne, Co Meath"/>
+    <s v="€"/>
+    <n v="77553"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="bb83cc23-d23e-4cc4-aba1-0d96c7d5c5a2"/>
+    <s v="Duleek, Co Meath"/>
+    <s v="€"/>
+    <n v="61568"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0261d090-30b7-406d-9f7a-e69a0c6e6239"/>
+    <s v="Ratoath, Co Meath"/>
+    <s v="€"/>
+    <n v="96273"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="55e39a98-c9a4-4f1d-b95c-b1c7b02a8917"/>
+    <s v="Dunboyne, Co Meath"/>
+    <s v="€"/>
+    <n v="88852"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d257a715-c25e-4c7f-ae66-7fb84ebc1faa"/>
+    <s v="Dunshaughlin, Co Meath"/>
+    <s v="€"/>
+    <n v="87884"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d004028b-27d4-4fb4-a700-c0df6c49422d"/>
+    <s v="Navan, Co Meath"/>
+    <s v="€"/>
+    <n v="62812"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="565de2c0-0f88-474e-be79-33154cc80e52"/>
+    <s v="Trim, Co Meath"/>
+    <s v="€"/>
+    <n v="62071"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e343e1ca-d08a-4760-9363-19f8e79bfdf3"/>
+    <s v="Enfield, Co Meath"/>
+    <s v="€"/>
+    <n v="79290"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="77ce7c20-06bf-4e4c-92de-5269d7317d57"/>
+    <s v="Kells, Co Meath"/>
+    <s v="€"/>
+    <n v="52111"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b1b2709a-dce9-40cf-8eea-5b733da3d146"/>
+    <s v="Athboy, Co Meath"/>
+    <s v="€"/>
+    <n v="55188"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ba8fe8e2-f56c-4dbb-9a15-dce4c9d2b6fe"/>
+    <s v="Longwood, Co Meath"/>
+    <s v="€"/>
+    <n v="74137"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9ba93f3f-a5a7-457c-819b-77341328c79d"/>
+    <s v="Ballivor, Co Meath"/>
+    <s v="€"/>
+    <n v="59034"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b7613ab1-959d-45c7-b63f-a4aff4b3eaf9"/>
+    <s v="Edenderry, Co Offaly"/>
+    <s v="€"/>
+    <n v="53702"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e798b481-76df-4ab5-9f31-acc9edb33fb5"/>
+    <s v="Tullamore, Co Offaly"/>
+    <s v="€"/>
+    <n v="53484"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e1740fe6-1456-4f1c-9a58-5ceccdc36950"/>
+    <s v="Clara, Co Offaly"/>
+    <s v="€"/>
+    <n v="47072"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b90a8a0e-f3f9-41aa-a331-6cce15c04ff5"/>
+    <s v="Birr, Co Offaly"/>
+    <s v="€"/>
+    <n v="42662"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3a129f53-c520-41f9-b4cf-bd059a59b1ea"/>
+    <s v="Banagher, Co Offaly"/>
+    <s v="€"/>
+    <n v="46585"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2466f7de-da6e-4a54-ba0f-39fcb68bbb70"/>
+    <s v="Kinnegad, Co Westmeath"/>
+    <s v="€"/>
+    <n v="61208"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ff68e1e6-fd71-43bd-b5e6-d817c7ea510b"/>
+    <s v="Killucan-Rathwire, Co Westmeath"/>
+    <s v="€"/>
+    <n v="64552"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="92e68036-9477-4933-9dae-5b519c51a416"/>
+    <s v="Mullingar, Co Westmeath"/>
+    <s v="€"/>
+    <n v="53879"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30759ed6-0433-4e6e-be1a-f05810b0c2de"/>
+    <s v="Kilbeggan, Co Westmeath"/>
+    <s v="€"/>
+    <n v="49395"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6b532195-ba4a-4cfd-8c7f-51e628c9f908"/>
+    <s v="Moate, Co Westmeath"/>
+    <s v="€"/>
+    <n v="53184"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04070383-7373-4213-8a48-c6a8083a2bcb"/>
+    <s v="Athlone, Counties Westmeath &amp; Roscommon"/>
+    <s v="€"/>
+    <n v="53306"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c72bccea-8881-4093-a897-67fcc8bff108"/>
+    <s v="Courtown, Co Wexford"/>
+    <s v="€"/>
+    <n v="44117"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f7063719-f982-4a11-8f2f-f5b39af07606"/>
+    <s v="Gorey, Co Wexford"/>
+    <s v="€"/>
+    <n v="49884"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f8c1b8d1-aef8-4cdf-bbb4-3ac14d3483cf"/>
+    <s v="Rosslare Harbour, Co Wexford"/>
+    <s v="€"/>
+    <n v="42192"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1a5d33a3-650c-4ac4-bb46-11118a97e0c9"/>
+    <s v="Rosslare, Co Wexford"/>
+    <s v="€"/>
+    <n v="45565"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c744c889-98ef-47b5-8f9e-e3e76e992e26"/>
+    <s v="Castlebridge, Co Wexford"/>
+    <s v="€"/>
+    <n v="53004"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="54528a77-fb36-44d8-8dad-ca237d0223a2"/>
+    <s v="Wexford, Co Wexford"/>
+    <s v="€"/>
+    <n v="46781"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a509c440-59bb-400b-b2f2-1165f8341ff5"/>
+    <s v="Enniscorthy, Co Wexford"/>
+    <s v="€"/>
+    <n v="42433"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="dd72e706-e1ce-4a1b-9ac1-a65bb9ddae57"/>
+    <s v="Bunclody, Counties Wexford &amp; Carlow"/>
+    <s v="€"/>
+    <n v="44022"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="665cd0c1-9fe3-4098-b1c8-4db68bb02de4"/>
+    <s v="New Ross, Wexford &amp; Kilkenny"/>
+    <s v="€"/>
+    <n v="40463"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8bea8ff1-2ab8-4c62-9d95-5b31e78fa289"/>
+    <s v="Wicklow, Co Wicklow"/>
+    <s v="€"/>
+    <n v="64387"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="62230f75-26b5-4770-b4b6-509f0ef82ab4"/>
+    <s v="Kilcoole, Co Wicklow"/>
+    <s v="€"/>
+    <n v="70252"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="451369eb-e2dc-4cb6-bcf8-8251eb6edef3"/>
+    <s v="Greystones-Delgany, Co Wicklow"/>
+    <s v="€"/>
+    <n v="85758"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30831115-a81a-41f2-9016-159548f53433"/>
+    <s v="Rathnew, Co Wicklow"/>
+    <s v="€"/>
+    <n v="50301"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="77913c2e-e476-44e4-864f-16511c0482c8"/>
+    <s v="Newtownmountkennedy, Co Wicklow"/>
+    <s v="€"/>
+    <n v="66000"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="390970d7-80df-45b9-a78e-665607f330c3"/>
+    <s v="Ashford, Co Wicklow"/>
+    <s v="€"/>
+    <n v="67738"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1535bc5f-0eaa-4c03-b241-906b56da0df2"/>
+    <s v="Bray, Counties Wicklow &amp; Dublin"/>
+    <s v="€"/>
+    <n v="64121"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="71918943-d4e4-4d84-b4bf-ace2c1bebe18"/>
+    <s v="Arklow, Co Wicklow"/>
+    <s v="€"/>
+    <n v="49940"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="bf51be4c-1179-4e21-abd4-fbaed3ff3464"/>
+    <s v="Enniskerry, Co Wicklow"/>
+    <s v="€"/>
+    <n v="85414"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b931e042-d9b9-49ee-b55e-31df3b3369c1"/>
+    <s v="Rathdrum, Co Wicklow"/>
+    <s v="€"/>
+    <n v="56774"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="76b2429f-596d-459a-8b66-daec5d6c64dd"/>
+    <s v="Blessington, Counties Wicklow &amp; Kildare"/>
+    <s v="€"/>
+    <n v="69341"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="86bb2732-f028-4302-a1a5-a4d0e49c877a"/>
+    <s v="Baltinglass, Co Wicklow"/>
+    <s v="€"/>
+    <n v="51922"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="509fd37f-c38c-474a-a03d-b8a5165702c7"/>
+    <s v="Killaloe, Co Clare"/>
+    <s v="€"/>
+    <n v="47128"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="fe311272-6c26-4964-b7c2-e545d164f5aa"/>
+    <s v="Sixmilebridge, Co Clare"/>
+    <s v="€"/>
+    <n v="63643"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="29c6adab-54af-424d-bb70-aecf69b2212b"/>
+    <s v="Shannon, Co Clare"/>
+    <s v="€"/>
+    <n v="52021"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="cdb5db5b-4abc-4c5c-bea6-bce1c3fe9285"/>
+    <s v="Newmarket-On-Fergus, Co Clare"/>
+    <s v="€"/>
+    <n v="52646"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b3b65574-81c9-4263-af16-048810b790f0"/>
+    <s v="Ennis, Co Clare"/>
+    <s v="€"/>
+    <n v="53417"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="85565bd0-3c62-4a41-a225-c65de0e09002"/>
+    <s v="Kilrush, Co Clare"/>
+    <s v="€"/>
+    <n v="34244"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0fae1dff-ec85-411e-8656-62644d68ee66"/>
+    <s v="Cork city and suburbs, Co Cork"/>
+    <s v="€"/>
+    <n v="60517"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5d5016c6-0ed2-49ad-8ea9-f709fa5d4cc0"/>
+    <s v="Blarney, Co Cork"/>
+    <s v="€"/>
+    <n v="67306"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="63b254ca-2ba1-4a64-a774-bd99c7cc6f03"/>
+    <s v="Tower, Co Cork"/>
+    <s v="€"/>
+    <n v="74113"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="80698c67-0a05-4619-918a-15bf745d0a95"/>
+    <s v="Youghal, Co Cork"/>
+    <s v="€"/>
+    <n v="44288"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40023ec7-1336-474d-9fd5-c38159483991"/>
+    <s v="Castlemartyr, Co Cork"/>
+    <s v="€"/>
+    <n v="58238"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5d40cae5-d19e-43f4-8447-a1cad42a018f"/>
+    <s v="Cloyne, Co Cork"/>
+    <s v="€"/>
+    <n v="62744"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ccf4b1bb-2411-4742-a711-33c17c0cb907"/>
+    <s v="Midleton, Co Cork"/>
+    <s v="€"/>
+    <n v="63457"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ab4129b4-9ac2-4ea1-9f3d-5a30cfb5e70c"/>
+    <s v="Mitchelstown, Co Cork"/>
+    <s v="€"/>
+    <n v="43981"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="98c4bbec-a5c5-4e3b-9a74-e11b9202357b"/>
+    <s v="Carrigtwohill, Co Cork"/>
+    <s v="€"/>
+    <n v="70871"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0598e968-5b4b-44b0-8e85-410f73861817"/>
+    <s v="Fermoy, Co Cork"/>
+    <s v="€"/>
+    <n v="49607"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="60c42353-0dcf-48ee-a006-6925871ca273"/>
+    <s v="Rathcormac, Co Cork"/>
+    <s v="€"/>
+    <n v="61431"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8a5fdb18-cb67-4457-8426-8d4a8eca404c"/>
+    <s v="Crosshaven, Co Cork"/>
+    <s v="€"/>
+    <n v="70086"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="833d33b0-b72c-4dec-8d6d-33c14fccd06e"/>
+    <s v="Cobh, Co Cork"/>
+    <s v="€"/>
+    <n v="57991"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1fd2dd09-c2a4-4a5b-951f-189a1592dbb3"/>
+    <s v="Passage West-Monkstown, Co Cork"/>
+    <s v="€"/>
+    <n v="64478"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="32bb8a8e-af83-4022-9f1c-15d8336a3ad9"/>
+    <s v="Watergrasshill, Co Cork"/>
+    <s v="€"/>
+    <n v="82069"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1a679cce-d2db-4df2-96e8-ac6f47a39ea0"/>
+    <s v="Carrigaline, Co Cork"/>
+    <s v="€"/>
+    <n v="78106"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="93316e98-1f76-4d76-a99d-d95fd4bf8dc0"/>
+    <s v="Kinsale, Co Cork"/>
+    <s v="€"/>
+    <n v="56943"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a7c23cc9-bd7b-44d6-8163-681f110551d5"/>
+    <s v="Mallow, Co Cork"/>
+    <s v="€"/>
+    <n v="51319"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c9d59c48-3aba-4504-8437-dae2766acbcc"/>
+    <s v="Charleville, Co Cork"/>
+    <s v="€"/>
+    <n v="42838"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="653de4c7-ced1-4e32-869a-7fa6b897eac9"/>
+    <s v="Bandon, Co Cork"/>
+    <s v="€"/>
+    <n v="51591"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e397bdab-1ee2-4ae9-aff1-116605ce20fc"/>
+    <s v="Clonakilty, Co Cork"/>
+    <s v="€"/>
+    <n v="49434"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="33fcb881-2505-4401-b3fc-d34b4dfff735"/>
+    <s v="Kanturk, Co Cork"/>
+    <s v="€"/>
+    <n v="44308"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1e3c669a-081e-471d-ae3f-fca17dc048e6"/>
+    <s v="Macroom, Co Cork"/>
+    <s v="€"/>
+    <n v="50693"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="87ad6ebc-208f-42d1-a65b-72e27ea7e359"/>
+    <s v="Millstreet, Co Cork"/>
+    <s v="€"/>
+    <n v="48709"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b739e30a-772b-4ebb-960c-91ac0fb2170f"/>
+    <s v="Dunmanway, Co Cork"/>
+    <s v="€"/>
+    <n v="47004"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2e6d795a-ecc6-4659-a21e-b905ba6a928e"/>
+    <s v="Skibbereen, Co Cork"/>
+    <s v="€"/>
+    <n v="37096"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="23865fb1-2065-42f8-8d74-ae7a8a22ef14"/>
+    <s v="Bantry, Co Cork"/>
+    <s v="€"/>
+    <n v="37667"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ca8da07-2917-462f-a74d-4b89d822ca03"/>
+    <s v="Castleisland, Co Kerry"/>
+    <s v="€"/>
+    <n v="46428"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="afd8e5f8-1421-4d80-b44e-d53d7ac8cec3"/>
+    <s v="Listowel, Co Kerry"/>
+    <s v="€"/>
+    <n v="39930"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="39600a5b-986b-44df-86cd-df9bc3f6fbd0"/>
+    <s v="Killarney, Co Kerry"/>
+    <s v="€"/>
+    <n v="47878"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0e484486-d858-483b-a9b0-b087fd202eab"/>
+    <s v="Kenmare, Co Kerry"/>
+    <s v="€"/>
+    <n v="40383"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d6e1cf0d-0ced-4cc7-a3a8-69e0d10e8b53"/>
+    <s v="Ballybunion, Co Kerry"/>
+    <s v="€"/>
+    <n v="35373"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="75a35af0-65f6-49a4-9600-b8419eefb5f4"/>
+    <s v="Tralee, Co Kerry"/>
+    <s v="€"/>
+    <n v="42580"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b0e4338d-8d8e-4c04-bb3b-2e500280120f"/>
+    <s v="Killorglin, Co Kerry"/>
+    <s v="€"/>
+    <n v="43339"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4082b7f4-a337-4985-a749-28adc4c5cca8"/>
+    <s v="Dingle-Daingean Uí Chuis, Co Kerry"/>
+    <s v="€"/>
+    <n v="39714"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="fe12eecc-1fac-4b44-9c3d-54e9d080f92e"/>
+    <s v="Limerick city and suburbs, Counties Limerick &amp; Clare"/>
+    <s v="€"/>
+    <n v="52810"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b679f640-7992-430f-9070-0250f48d5bd7"/>
+    <s v="Caherconlish, Co Limerick"/>
+    <s v="€"/>
+    <n v="53875"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="689dda8f-4541-4e93-a90c-25fe5a6827be"/>
+    <s v="Castleconnell, Co Limerick"/>
+    <s v="€"/>
+    <n v="59613"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a43981ad-cb18-482b-a9d4-28e47a9ba6ae"/>
+    <s v="Annacotty, Co Limerick"/>
+    <s v="€"/>
+    <n v="90182"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6605b772-b588-47e4-9686-6da0909e5699"/>
+    <s v="Kilmallock, Co Limerick"/>
+    <s v="€"/>
+    <n v="39529"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f4bad9b8-d885-4be1-a8d7-a1fbb9699cd9"/>
+    <s v="Newcastle West, Co Limerick"/>
+    <s v="€"/>
+    <n v="49048"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b6f919a9-a31b-4bf9-ac71-47f426a3ad17"/>
+    <s v="Abbeyfeale, Co Limerick"/>
+    <s v="€"/>
+    <n v="40073"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e1b2e759-bdfe-431c-8639-5d21bf720488"/>
+    <s v="Roscrea, Co Tipperary"/>
+    <s v="€"/>
+    <n v="43982"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4034eafe-ccec-4768-b728-9f127800903a"/>
+    <s v="Thurles, Co Tipperary"/>
+    <s v="€"/>
+    <n v="44578"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="717a398a-7576-48c9-9ca8-ed3af8266f44"/>
+    <s v="Templemore, Co Tipperary"/>
+    <s v="€"/>
+    <n v="43184"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="92be777b-f033-460d-9a55-c550f5d17b89"/>
+    <s v="Nenagh, Co Tipperary"/>
+    <s v="€"/>
+    <n v="47530"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2276aaa5-b9ff-4174-97f2-751611076ce1"/>
+    <s v="Newport, Co Tipperary"/>
+    <s v="€"/>
+    <n v="62855"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="47622343-8e7a-4bf2-a534-9e0cb144b259"/>
+    <s v="Ballina, Co Tipperary"/>
+    <s v="€"/>
+    <n v="72610"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="41ae03d9-eefb-442f-8a88-41eaf075a48b"/>
+    <s v="Carrick-on-Suir, Co Tipperary"/>
+    <s v="€"/>
+    <n v="39347"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1a30651f-8fa2-450e-992f-9caac591f3e3"/>
+    <s v="Fethard, Co Tipperary"/>
+    <s v="€"/>
+    <n v="41349"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5af53866-e16f-4af6-b45d-b0a7c57d8fd4"/>
+    <s v="Clonmel, Counties Tipperary &amp; Waterford"/>
+    <s v="€"/>
+    <n v="50778"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4182f80d-b4cd-4492-9c83-27f274a0ea0d"/>
+    <s v="Cashel, Co Tipperary"/>
+    <s v="€"/>
+    <n v="46245"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="93541750-8e99-47dd-87e3-7498e324ebd4"/>
+    <s v="Cahir, Co Tipperary"/>
+    <s v="€"/>
+    <n v="46575"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0c9860fe-129b-41ee-b86f-f34b580a7ab4"/>
+    <s v="Tipperary, Co Tipperary"/>
+    <s v="€"/>
+    <n v="37495"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="739df133-c111-4a17-97ad-f08902aa08b0"/>
+    <s v="Waterford city and suburbs, Counties Waterford &amp; Kilkenny"/>
+    <s v="€"/>
+    <n v="47559"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f9d1b9b0-f911-476b-80da-6c20b2414ca4"/>
+    <s v="Dunmore East, Co Waterford"/>
+    <s v="€"/>
+    <n v="54760"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="183f5b1e-74a8-493a-bde5-fce67cd1c1f1"/>
+    <s v="Tramore, Co Waterford"/>
+    <s v="€"/>
+    <n v="56497"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="936ab502-77e1-4a0f-bfb4-37fd2573af29"/>
+    <s v="Portlaw, Co Waterford"/>
+    <s v="€"/>
+    <n v="47529"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d8439b80-1807-4056-bc6d-b7931b9e33c8"/>
+    <s v="Dungarvan, Co Waterford"/>
+    <s v="€"/>
+    <n v="47031"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="440c4266-96a8-4eec-8eb5-e5cadb8246e8"/>
+    <s v="Galway city and suburbs, Co Galway"/>
+    <s v="€"/>
+    <n v="59341"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="7caf3e65-d3b3-4997-a72c-e794bf4f3cce"/>
+    <s v="Ballinasloe, Co Galway"/>
+    <s v="€"/>
+    <n v="49727"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="180c23cf-c1ba-4ba7-ae91-4ab07360435b"/>
+    <s v="Portumna, Co Galway"/>
+    <s v="€"/>
+    <n v="40968"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="fe871f79-9291-4605-a497-c0a2fa93153c"/>
+    <s v="Loughrea, Co Galway"/>
+    <s v="€"/>
+    <n v="49948"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="36fcf694-d379-4dac-819f-b45cab636885"/>
+    <s v="Athenry, Co Galway"/>
+    <s v="€"/>
+    <n v="60705"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8f1715d7-13d2-4591-b27b-52cdedbbf870"/>
+    <s v="Gort, Co Galway"/>
+    <s v="€"/>
+    <n v="45192"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="7b298842-4f4c-4808-a845-b24bc8d6706c"/>
+    <s v="Tuam, Co Galway"/>
+    <s v="€"/>
+    <n v="48349"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20e171ed-1166-447f-942c-be34e154ac41"/>
+    <s v="Oranmore, Co Galway"/>
+    <s v="€"/>
+    <n v="79737"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b034866b-44b8-4ea6-872f-1716cb8789ef"/>
+    <s v="Baile Chláir, Co Galway"/>
+    <s v="€"/>
+    <n v="64106"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0138fb4f-2ab8-4035-8287-7f13bb3b3de6"/>
+    <s v="Bearna, Co Galway"/>
+    <s v="€"/>
+    <n v="90881"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5c0bdb21-d4d1-415a-a995-7e8e68b07902"/>
+    <s v="Maigh Cuilinn, Co Galway"/>
+    <s v="€"/>
+    <n v="74328"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1a3d4548-e1f8-4af9-a270-420047d76e1e"/>
+    <s v="Oughterard, Co Galway"/>
+    <s v="€"/>
+    <n v="50728"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="89da521f-989b-4b31-bcc0-368f94a503ae"/>
+    <s v="Carrick-On-Shannon, Counties Leitrim &amp; Roscommon"/>
+    <s v="€"/>
+    <n v="46460"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="df3fa15e-cb47-4855-94c4-dcb08fb5f012"/>
+    <s v="Manorhamilton, Co Leitrim"/>
+    <s v="€"/>
+    <n v="40184"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="12dcfef1-1622-4b11-be0c-94cc54c22376"/>
+    <s v="Ballyhaunis, Co Mayo"/>
+    <s v="€"/>
+    <n v="40879"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="38dedaf3-d4f9-4e00-92bc-01fdf5f8ada7"/>
+    <s v="Claremorris, Co Mayo"/>
+    <s v="€"/>
+    <n v="49731"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="452304c3-d48e-49c5-938b-c9b9d646e654"/>
+    <s v="Ballina, Co Mayo"/>
+    <s v="€"/>
+    <n v="43603"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="847cce80-faad-470f-ad9b-13f4d6b2a596"/>
+    <s v="Ballinrobe, Co Mayo"/>
+    <s v="€"/>
+    <n v="50125"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a7dc443c-4203-465b-b23c-893eaf73e564"/>
+    <s v="Castlebar, Co Mayo"/>
+    <s v="€"/>
+    <n v="49850"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8411d98d-920b-4c9c-9a3c-93d2bb70c458"/>
+    <s v="Westport, Co Mayo"/>
+    <s v="€"/>
+    <n v="49975"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ce3baf4e-78fd-48b5-9cf9-51bc0277c2b1"/>
+    <s v="Roscommon, Co Roscommon"/>
+    <s v="€"/>
+    <n v="49413"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6b802488-d4a5-4dfc-8f9c-113115d8e9d6"/>
+    <s v="Boyle, Co Roscommon"/>
+    <s v="€"/>
+    <n v="38500"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ecaf77b3-a81a-4212-b38e-db84432e3f45"/>
+    <s v="Castlerea, Co Roscommon"/>
+    <s v="€"/>
+    <n v="36333"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4eb7825d-8f33-4a28-8405-33a9bcc26897"/>
+    <s v="Ballaghaderreen, Co Roscommon"/>
+    <s v="€"/>
+    <n v="35462"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8c0c987f-30c1-406e-9ea8-1640102dbada"/>
+    <s v="Sligo, Co Sligo"/>
+    <s v="€"/>
+    <n v="45508"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="fa7ad023-8dfa-4af0-8dd9-34a965a6cb96"/>
+    <s v="Collooney, Co Sligo"/>
+    <s v="€"/>
+    <n v="49978"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="199975dc-9f6a-40fe-87be-ea7c587a8482"/>
+    <s v="Ballysadare, Co Sligo"/>
+    <s v="€"/>
+    <n v="56504"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5f360c9b-450b-4184-9f93-ed388bbe72b6"/>
+    <s v="Ballymote, Co Sligo"/>
+    <s v="€"/>
+    <n v="42617"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="cde5457d-5aa9-477e-b2ed-6811a052aa7a"/>
+    <s v="Strandhill, Co Sligo"/>
+    <s v="€"/>
+    <n v="64420"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="685bbb4d-29fa-467b-ad19-25bfca6b7422"/>
+    <s v="Tubbercurry, Co Sligo"/>
+    <s v="€"/>
+    <n v="41570"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1462d980-039d-4135-b711-e6afbf579986"/>
+    <s v="Kingscourt, Co Cavan"/>
+    <s v="€"/>
+    <n v="54739"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="184f82e0-7565-4ade-afe4-6da570e65714"/>
+    <s v="Mullagh, Co Cavan"/>
+    <s v="€"/>
+    <n v="52732"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a0efe4ae-1737-44bb-ab14-a85e12849bf7"/>
+    <s v="Bailieborough, Co Cavan"/>
+    <s v="€"/>
+    <n v="47477"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="35ea584d-a3fa-431e-b4cb-7841ed2f11ce"/>
+    <s v="Virginia, Co Cavan"/>
+    <s v="€"/>
+    <n v="53504"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d30bf165-654b-4560-8d81-9d5c6c746dd6"/>
+    <s v="Cootehill, Co Cavan"/>
+    <s v="€"/>
+    <n v="39338"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ef1744a8-c43f-4ca8-a936-cb09b28835e9"/>
+    <s v="Ballyjamesduff, Co Cavan"/>
+    <s v="€"/>
+    <n v="50360"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a26b25a5-617b-4562-b8e6-8f5e7955fe5b"/>
+    <s v="Cavan, Co Cavan"/>
+    <s v="€"/>
+    <n v="47913"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="bff7c604-193e-4ed9-b873-a8ed5f2741dd"/>
+    <s v="Belturbet, Co Cavan"/>
+    <s v="€"/>
+    <n v="33695"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="634e109f-29c4-433c-825d-acbc9b071623"/>
+    <s v="Carndonagh, Co Donegal"/>
+    <s v="€"/>
+    <n v="34834"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ab0d5663-6eb6-4b8b-a8a1-e523f8c77741"/>
+    <s v="Buncrana, Co Donegal"/>
+    <s v="€"/>
+    <n v="38343"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2fd0e4e7-8f80-46fc-81da-14a984d799b5"/>
+    <s v="Lifford, Co Donegal"/>
+    <s v="€"/>
+    <n v="31959"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="7866c2ac-23b1-4fec-b26e-bf193b707fc9"/>
+    <s v="Convoy, Co Donegal"/>
+    <s v="€"/>
+    <n v="38840"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f5f669fb-6aa8-431b-acb2-8bf88185665a"/>
+    <s v="Letterkenny, Co Donegal"/>
+    <s v="€"/>
+    <n v="49625"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="28b933cd-b52e-440e-93bc-6a84e5eb51fa"/>
+    <s v="Ballybofey-Stranorlar, Co Donegal"/>
+    <s v="€"/>
+    <n v="41333"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="736fe203-29e2-442b-a6f9-647c6e691729"/>
+    <s v="Donegal, Co Donegal"/>
+    <s v="€"/>
+    <n v="42485"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3a24dd4d-ed25-4478-9462-5875d8b4b648"/>
+    <s v="Ballyshannon, Co Donegal"/>
+    <s v="€"/>
+    <n v="37263"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f5dc8729-46c8-466b-b0d3-c4deabc80df8"/>
+    <s v="Bundoran, Co Donegal"/>
+    <s v="€"/>
+    <n v="36930"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c984ac58-80a7-4651-8cb7-c1dbf1779ad8"/>
+    <s v="Carrickmacross, Co Monaghan"/>
+    <s v="€"/>
+    <n v="46294"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1bc88e3a-8b27-493b-8852-88e01d368f20"/>
+    <s v="Castleblayney, Co Monaghan"/>
+    <s v="€"/>
+    <n v="40671"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e8c6a576-7c65-4db1-9964-20ceb00cefec"/>
+    <s v="Monaghan, Co Monaghan"/>
+    <s v="€"/>
+    <n v="44888"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c52070a9-b558-4746-8f10-48f068982cad"/>
+    <s v="Clones, Co Monaghan"/>
+    <s v="€"/>
+    <n v="34300"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="State"/>
+    <s v="€"/>
+    <n v="60123"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="T1499"/>
+    <s v="Other towns with a population between 1,000 - 1,499"/>
+    <s v="€"/>
+    <n v="48063"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="T500"/>
+    <s v="Other towns with a population under 500"/>
+    <s v="€"/>
+    <n v="47584"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="T999"/>
+    <s v="Other towns with a population between 500 - 999"/>
+    <s v="€"/>
+    <n v="51235"/>
+  </r>
+  <r>
+    <s v="GPIIA02C01"/>
+    <s v="Median Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="€"/>
+    <n v="61310"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="71253f41-06a4-43f2-8b46-9aadd4d9813c"/>
+    <s v="Tullow, Co Carlow"/>
+    <s v="€"/>
+    <n v="54441"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d71c2df8-f6a2-4d8b-af8d-d3717df76b00"/>
+    <s v="Carlow, Counties Carlow &amp; Laois"/>
+    <s v="€"/>
+    <n v="59840"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="cb857fe9-4d43-464f-999d-834e3b1b1eff"/>
+    <s v="Muinebeag (Bagenalstown), Co Carlow"/>
+    <s v="€"/>
+    <n v="53230"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="52be0df1-c0d3-4a30-98c1-df9ada232158"/>
+    <s v="Dublin city and suburbs, Counties Dublin &amp; Meath"/>
+    <s v="€"/>
+    <n v="96142"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44b19a03-cc6d-4be1-aa87-360fd83d489b"/>
+    <s v="Saggart, Co Dublin"/>
+    <s v="€"/>
+    <n v="81269"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a3c843d1-7a58-4c0d-b8c2-c4890bb10c25"/>
+    <s v="Rathcoole, Co Dublin"/>
+    <s v="€"/>
+    <n v="91219"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2a34f78b-9afc-4d50-9c7c-d29ae8ba0f99"/>
+    <s v="Newcastle, Co Dublin"/>
+    <s v="€"/>
+    <n v="86731"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a6df2966-9a92-4fd6-8101-1160b30eaa13"/>
+    <s v="Rush, Co Dublin"/>
+    <s v="€"/>
+    <n v="87723"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="86f88690-e3a4-474d-aecd-2a245af9e1bb"/>
+    <s v="Skerries, Co Dublin"/>
+    <s v="€"/>
+    <n v="98567"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c21c1af1-aa96-4779-a730-de23921adbd1"/>
+    <s v="Portmarnock, Co Dublin"/>
+    <s v="€"/>
+    <n v="120498"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a6bfdf38-62ab-40c4-9801-41333160b034"/>
+    <s v="Donabate, Co Dublin"/>
+    <s v="€"/>
+    <n v="111081"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="27ef8350-3e01-4be9-b040-34880d1ae5dd"/>
+    <s v="Malahide, Co Dublin"/>
+    <s v="€"/>
+    <n v="137402"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3d6657b7-37a3-4653-b8f3-94320c925a99"/>
+    <s v="Lusk, Co Dublin"/>
+    <s v="€"/>
+    <n v="87689"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="84fdb125-a446-4690-bafd-daa56c67171a"/>
+    <s v="Balrothery, Co Dublin"/>
+    <s v="€"/>
+    <n v="83480"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="af42f030-3e5e-40c2-90ca-313e0e90c938"/>
+    <s v="Balbriggan, Co Dublin"/>
+    <s v="€"/>
+    <n v="69245"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6ca2f1a4-ad9b-4507-bc97-01044db6329a"/>
+    <s v="Kinsealy-Drinan, Co Dublin"/>
+    <s v="€"/>
+    <n v="85317"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="7e6c9c77-b242-4783-933f-a62e2a5c1945"/>
+    <s v="Swords, Co Dublin"/>
+    <s v="€"/>
+    <n v="88769"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f235ddef-8e01-4ac3-858c-73daee5f847a"/>
+    <s v="Leixlip, Co Kildare"/>
+    <s v="€"/>
+    <n v="94996"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05a4a02c-0ae3-4d13-835e-ea3af9831114"/>
+    <s v="Celbridge, Co Kildare"/>
+    <s v="€"/>
+    <n v="95580"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ccda71cb-3f46-4e2c-b2ad-b6e5b0501f2f"/>
+    <s v="Kill, Co Kildare"/>
+    <s v="€"/>
+    <n v="86796"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="989a6e24-e04f-4b3f-be06-bb0b92b6c3a4"/>
+    <s v="Maynooth, Co Kildare"/>
+    <s v="€"/>
+    <n v="102664"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="335f3108-8cf5-4978-9b4b-fe8150d726e7"/>
+    <s v="Naas, Co Kildare"/>
+    <s v="€"/>
+    <n v="97879"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8c0e5b26-4c36-47c8-be2f-9d19fdd602f2"/>
+    <s v="Sallins, Co Kildare"/>
+    <s v="€"/>
+    <n v="90653"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="12eaefcb-8cdb-4c63-8e1f-a588ff1a0ccd"/>
+    <s v="Kilcock, Counties Kildare &amp; Meath"/>
+    <s v="€"/>
+    <n v="91200"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="89198432-8680-48d9-a214-cba92bfd1f20"/>
+    <s v="Clane, Co Kildare"/>
+    <s v="€"/>
+    <n v="88376"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="945f459b-4ea8-4f39-8c60-b70886653a73"/>
+    <s v="Kilcullen, Co Kildare"/>
+    <s v="€"/>
+    <n v="76569"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="714fa4e7-3479-45ab-be79-804b7fcd800b"/>
+    <s v="Prosperous, Co Kildare"/>
+    <s v="€"/>
+    <n v="83934"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d5ffc7df-3370-43b1-afab-42e626f85179"/>
+    <s v="Newbridge, Co Kildare"/>
+    <s v="€"/>
+    <n v="77203"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b5a010e1-e4bb-4924-b0ec-ae4028b2a8a7"/>
+    <s v="Castledermot, Co Kildare"/>
+    <s v="€"/>
+    <n v="62358"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="cf222c76-34a1-4485-af69-5f7381b85d74"/>
+    <s v="Allenwood, Co Kildare"/>
+    <s v="€"/>
+    <n v="75875"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="785ce642-c64b-4034-b64b-2869fc922e88"/>
+    <s v="Kildare, Co Kildare"/>
+    <s v="€"/>
+    <n v="72713"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="fd2484cd-6491-470f-9343-27cc46b48e45"/>
+    <s v="Derrinturn, Co Kildare"/>
+    <s v="€"/>
+    <n v="64481"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="dba86152-8f86-431a-987f-8639683dacd2"/>
+    <s v="Athy, Co Kildare"/>
+    <s v="€"/>
+    <n v="59283"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5f992493-411c-42f2-8df5-7d451aa87d81"/>
+    <s v="Rathangan, Co Kildare"/>
+    <s v="€"/>
+    <n v="70638"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ece94474-c4b7-4894-bf39-3d9754d07c92"/>
+    <s v="Monasterevin, Co Kildare"/>
+    <s v="€"/>
+    <n v="68505"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c1c48064-1a29-4720-af8a-e33b96f01d0c"/>
+    <s v="Graiguenamanagh-Tinnahinch, Counties Kilkenny &amp; Carlow"/>
+    <s v="€"/>
+    <n v="47804"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="bb3fbfc8-b15b-42c9-8b40-d202ffee9f30"/>
+    <s v="Thomastown, Co Kilkenny"/>
+    <s v="€"/>
+    <n v="56565"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="152b5d7b-5408-4dc9-87e4-facbc9fbdadc"/>
+    <s v="Kilkenny, Co Kilkenny"/>
+    <s v="€"/>
+    <n v="69568"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="842ad804-da4c-4232-9a58-f2f2f4a28e4b"/>
+    <s v="Callan, Co Kilkenny"/>
+    <s v="€"/>
+    <n v="58183"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="754bf3f1-a6de-4242-9683-8c07c80c709c"/>
+    <s v="Portarlington, Counties Laois &amp; Offaly"/>
+    <s v="€"/>
+    <n v="61207"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f3ae1c54-27b3-458d-bde9-f58eb64c0f08"/>
+    <s v="Portlaoise, Co Laois"/>
+    <s v="€"/>
+    <n v="67266"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8a2f9851-86a3-4773-98a1-34b330980e13"/>
+    <s v="Mountmellick, Co Laois"/>
+    <s v="€"/>
+    <n v="57474"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="eba74fbb-91bb-4afc-98af-23977fab799a"/>
+    <s v="Abbeyleix, Co Laois"/>
+    <s v="€"/>
+    <n v="63490"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="283b2c26-cb01-4766-a30b-4debd8c27d7b"/>
+    <s v="Mountrath, Co Laois"/>
+    <s v="€"/>
+    <n v="54612"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ee8ca84c-8227-49cf-b1ec-cc5a9b322242"/>
+    <s v="Edgeworthstown, Co Longford"/>
+    <s v="€"/>
+    <n v="51380"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="eda15cf5-9277-43d1-8e99-b74d6e3aa682"/>
+    <s v="Ballymahon, Co Longford"/>
+    <s v="€"/>
+    <n v="51463"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d59e5a9a-7476-4049-ba88-18d34093d4bc"/>
+    <s v="Longford, Co Longford"/>
+    <s v="€"/>
+    <n v="49338"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="47ed8cc4-e0d4-455f-9671-849724fde0f7"/>
+    <s v="Lanesborough-Ballyleague, Counties Roscommon &amp; Longford"/>
+    <s v="€"/>
+    <n v="52263"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="19dd11de-4bb3-4093-89cb-6133c31006af"/>
+    <s v="Carlingford, Co Louth"/>
+    <s v="€"/>
+    <n v="55067"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="29dfe654-cc76-43ad-bb14-a9fdd14adee4"/>
+    <s v="Clogherhead, Co Louth"/>
+    <s v="€"/>
+    <n v="69069"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03e074bb-4e82-4d9e-aa21-a76d8f96a5a8"/>
+    <s v="Termonfeckin, Co Louth"/>
+    <s v="€"/>
+    <n v="86053"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="27fd9c8d-0c9c-46ac-8cc1-fb3c742bd4a6"/>
+    <s v="Drogheda, Counties Louth &amp; Meath"/>
+    <s v="€"/>
+    <n v="68218"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4dab80e0-8112-4710-908a-a46cee7ea989"/>
+    <s v="Dunleer, Co Louth"/>
+    <s v="€"/>
+    <n v="61316"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2902f3b0-ba08-407f-86d5-847689d3cbaf"/>
+    <s v="Dundalk, Co Louth"/>
+    <s v="€"/>
+    <n v="61342"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6e9a5d23-4e9f-405f-80ae-5cd0eceb5161"/>
+    <s v="Tullyallen, Co Louth"/>
+    <s v="€"/>
+    <n v="83476"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0139a442-0f36-46dc-b383-2a34d4d3f6f7"/>
+    <s v="Ardee, Co Louth"/>
+    <s v="€"/>
+    <n v="56087"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1a51d2fd-a5fc-4954-bff4-7fcf3554cf32"/>
+    <s v="Laytown-Bettystown-Mornington-Donacarney, Co Meath"/>
+    <s v="€"/>
+    <n v="81237"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="cc76ca94-f7ff-45e9-8b87-2ced7572e5e0"/>
+    <s v="Stamullen, Co Meath"/>
+    <s v="€"/>
+    <n v="92376"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="97ea6ddd-0069-475e-a580-c27493396ce9"/>
+    <s v="Ashbourne, Co Meath"/>
+    <s v="€"/>
+    <n v="89890"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="bb83cc23-d23e-4cc4-aba1-0d96c7d5c5a2"/>
+    <s v="Duleek, Co Meath"/>
+    <s v="€"/>
+    <n v="69989"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0261d090-30b7-406d-9f7a-e69a0c6e6239"/>
+    <s v="Ratoath, Co Meath"/>
+    <s v="€"/>
+    <n v="114208"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="55e39a98-c9a4-4f1d-b95c-b1c7b02a8917"/>
+    <s v="Dunboyne, Co Meath"/>
+    <s v="€"/>
+    <n v="105418"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d257a715-c25e-4c7f-ae66-7fb84ebc1faa"/>
+    <s v="Dunshaughlin, Co Meath"/>
+    <s v="€"/>
+    <n v="97713"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d004028b-27d4-4fb4-a700-c0df6c49422d"/>
+    <s v="Navan, Co Meath"/>
+    <s v="€"/>
+    <n v="73370"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="565de2c0-0f88-474e-be79-33154cc80e52"/>
+    <s v="Trim, Co Meath"/>
+    <s v="€"/>
+    <n v="77222"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e343e1ca-d08a-4760-9363-19f8e79bfdf3"/>
+    <s v="Enfield, Co Meath"/>
+    <s v="€"/>
+    <n v="88275"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="77ce7c20-06bf-4e4c-92de-5269d7317d57"/>
+    <s v="Kells, Co Meath"/>
+    <s v="€"/>
+    <n v="62837"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b1b2709a-dce9-40cf-8eea-5b733da3d146"/>
+    <s v="Athboy, Co Meath"/>
+    <s v="€"/>
+    <n v="66212"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ba8fe8e2-f56c-4dbb-9a15-dce4c9d2b6fe"/>
+    <s v="Longwood, Co Meath"/>
+    <s v="€"/>
+    <n v="83897"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9ba93f3f-a5a7-457c-819b-77341328c79d"/>
+    <s v="Ballivor, Co Meath"/>
+    <s v="€"/>
+    <n v="67173"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b7613ab1-959d-45c7-b63f-a4aff4b3eaf9"/>
+    <s v="Edenderry, Co Offaly"/>
+    <s v="€"/>
+    <n v="63872"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e798b481-76df-4ab5-9f31-acc9edb33fb5"/>
+    <s v="Tullamore, Co Offaly"/>
+    <s v="€"/>
+    <n v="65429"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e1740fe6-1456-4f1c-9a58-5ceccdc36950"/>
+    <s v="Clara, Co Offaly"/>
+    <s v="€"/>
+    <n v="56771"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b90a8a0e-f3f9-41aa-a331-6cce15c04ff5"/>
+    <s v="Birr, Co Offaly"/>
+    <s v="€"/>
+    <n v="55586"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3a129f53-c520-41f9-b4cf-bd059a59b1ea"/>
+    <s v="Banagher, Co Offaly"/>
+    <s v="€"/>
+    <n v="59067"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2466f7de-da6e-4a54-ba0f-39fcb68bbb70"/>
+    <s v="Kinnegad, Co Westmeath"/>
+    <s v="€"/>
+    <n v="69584"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ff68e1e6-fd71-43bd-b5e6-d817c7ea510b"/>
+    <s v="Killucan-Rathwire, Co Westmeath"/>
+    <s v="€"/>
+    <n v="70763"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="92e68036-9477-4933-9dae-5b519c51a416"/>
+    <s v="Mullingar, Co Westmeath"/>
+    <s v="€"/>
+    <n v="66358"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30759ed6-0433-4e6e-be1a-f05810b0c2de"/>
+    <s v="Kilbeggan, Co Westmeath"/>
+    <s v="€"/>
+    <n v="59081"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6b532195-ba4a-4cfd-8c7f-51e628c9f908"/>
+    <s v="Moate, Co Westmeath"/>
+    <s v="€"/>
+    <n v="63099"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04070383-7373-4213-8a48-c6a8083a2bcb"/>
+    <s v="Athlone, Counties Westmeath &amp; Roscommon"/>
+    <s v="€"/>
+    <n v="64356"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c72bccea-8881-4093-a897-67fcc8bff108"/>
+    <s v="Courtown, Co Wexford"/>
+    <s v="€"/>
+    <n v="52334"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f7063719-f982-4a11-8f2f-f5b39af07606"/>
+    <s v="Gorey, Co Wexford"/>
+    <s v="€"/>
+    <n v="59892"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f8c1b8d1-aef8-4cdf-bbb4-3ac14d3483cf"/>
+    <s v="Rosslare Harbour, Co Wexford"/>
+    <s v="€"/>
+    <n v="50357"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1a5d33a3-650c-4ac4-bb46-11118a97e0c9"/>
+    <s v="Rosslare, Co Wexford"/>
+    <s v="€"/>
+    <n v="60005"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c744c889-98ef-47b5-8f9e-e3e76e992e26"/>
+    <s v="Castlebridge, Co Wexford"/>
+    <s v="€"/>
+    <n v="64142"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="54528a77-fb36-44d8-8dad-ca237d0223a2"/>
+    <s v="Wexford, Co Wexford"/>
+    <s v="€"/>
+    <n v="57806"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a509c440-59bb-400b-b2f2-1165f8341ff5"/>
+    <s v="Enniscorthy, Co Wexford"/>
+    <s v="€"/>
+    <n v="51164"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="dd72e706-e1ce-4a1b-9ac1-a65bb9ddae57"/>
+    <s v="Bunclody, Counties Wexford &amp; Carlow"/>
+    <s v="€"/>
+    <n v="52766"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="665cd0c1-9fe3-4098-b1c8-4db68bb02de4"/>
+    <s v="New Ross, Wexford &amp; Kilkenny"/>
+    <s v="€"/>
+    <n v="50180"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8bea8ff1-2ab8-4c62-9d95-5b31e78fa289"/>
+    <s v="Wicklow, Co Wicklow"/>
+    <s v="€"/>
+    <n v="79495"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="62230f75-26b5-4770-b4b6-509f0ef82ab4"/>
+    <s v="Kilcoole, Co Wicklow"/>
+    <s v="€"/>
+    <n v="84070"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="451369eb-e2dc-4cb6-bcf8-8251eb6edef3"/>
+    <s v="Greystones-Delgany, Co Wicklow"/>
+    <s v="€"/>
+    <n v="111560"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30831115-a81a-41f2-9016-159548f53433"/>
+    <s v="Rathnew, Co Wicklow"/>
+    <s v="€"/>
+    <n v="60891"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="77913c2e-e476-44e4-864f-16511c0482c8"/>
+    <s v="Newtownmountkennedy, Co Wicklow"/>
+    <s v="€"/>
+    <n v="76357"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="390970d7-80df-45b9-a78e-665607f330c3"/>
+    <s v="Ashford, Co Wicklow"/>
+    <s v="€"/>
+    <n v="90493"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1535bc5f-0eaa-4c03-b241-906b56da0df2"/>
+    <s v="Bray, Counties Wicklow &amp; Dublin"/>
+    <s v="€"/>
+    <n v="81431"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="71918943-d4e4-4d84-b4bf-ace2c1bebe18"/>
+    <s v="Arklow, Co Wicklow"/>
+    <s v="€"/>
+    <n v="61616"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="bf51be4c-1179-4e21-abd4-fbaed3ff3464"/>
+    <s v="Enniskerry, Co Wicklow"/>
+    <s v="€"/>
+    <n v="138762"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b931e042-d9b9-49ee-b55e-31df3b3369c1"/>
+    <s v="Rathdrum, Co Wicklow"/>
+    <s v="€"/>
+    <n v="67244"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="76b2429f-596d-459a-8b66-daec5d6c64dd"/>
+    <s v="Blessington, Counties Wicklow &amp; Kildare"/>
+    <s v="€"/>
+    <n v="80265"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="86bb2732-f028-4302-a1a5-a4d0e49c877a"/>
+    <s v="Baltinglass, Co Wicklow"/>
+    <s v="€"/>
+    <n v="61641"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="509fd37f-c38c-474a-a03d-b8a5165702c7"/>
+    <s v="Killaloe, Co Clare"/>
+    <s v="€"/>
+    <n v="58623"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="fe311272-6c26-4964-b7c2-e545d164f5aa"/>
+    <s v="Sixmilebridge, Co Clare"/>
+    <s v="€"/>
+    <n v="70151"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="29c6adab-54af-424d-bb70-aecf69b2212b"/>
+    <s v="Shannon, Co Clare"/>
+    <s v="€"/>
+    <n v="61970"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="cdb5db5b-4abc-4c5c-bea6-bce1c3fe9285"/>
+    <s v="Newmarket-On-Fergus, Co Clare"/>
+    <s v="€"/>
+    <n v="62943"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b3b65574-81c9-4263-af16-048810b790f0"/>
+    <s v="Ennis, Co Clare"/>
+    <s v="€"/>
+    <n v="66790"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="85565bd0-3c62-4a41-a225-c65de0e09002"/>
+    <s v="Kilrush, Co Clare"/>
+    <s v="€"/>
+    <n v="44803"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0fae1dff-ec85-411e-8656-62644d68ee66"/>
+    <s v="Cork city and suburbs, Co Cork"/>
+    <s v="€"/>
+    <n v="79550"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5d5016c6-0ed2-49ad-8ea9-f709fa5d4cc0"/>
+    <s v="Blarney, Co Cork"/>
+    <s v="€"/>
+    <n v="81067"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="63b254ca-2ba1-4a64-a774-bd99c7cc6f03"/>
+    <s v="Tower, Co Cork"/>
+    <s v="€"/>
+    <n v="92789"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="80698c67-0a05-4619-918a-15bf745d0a95"/>
+    <s v="Youghal, Co Cork"/>
+    <s v="€"/>
+    <n v="56776"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40023ec7-1336-474d-9fd5-c38159483991"/>
+    <s v="Castlemartyr, Co Cork"/>
+    <s v="€"/>
+    <n v="69592"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5d40cae5-d19e-43f4-8447-a1cad42a018f"/>
+    <s v="Cloyne, Co Cork"/>
+    <s v="€"/>
+    <n v="70849"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ccf4b1bb-2411-4742-a711-33c17c0cb907"/>
+    <s v="Midleton, Co Cork"/>
+    <s v="€"/>
+    <n v="76397"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ab4129b4-9ac2-4ea1-9f3d-5a30cfb5e70c"/>
+    <s v="Mitchelstown, Co Cork"/>
+    <s v="€"/>
+    <n v="57389"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="98c4bbec-a5c5-4e3b-9a74-e11b9202357b"/>
+    <s v="Carrigtwohill, Co Cork"/>
+    <s v="€"/>
+    <n v="79478"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0598e968-5b4b-44b0-8e85-410f73861817"/>
+    <s v="Fermoy, Co Cork"/>
+    <s v="€"/>
+    <n v="61388"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="60c42353-0dcf-48ee-a006-6925871ca273"/>
+    <s v="Rathcormac, Co Cork"/>
+    <s v="€"/>
+    <n v="70380"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8a5fdb18-cb67-4457-8426-8d4a8eca404c"/>
+    <s v="Crosshaven, Co Cork"/>
+    <s v="€"/>
+    <n v="86952"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="833d33b0-b72c-4dec-8d6d-33c14fccd06e"/>
+    <s v="Cobh, Co Cork"/>
+    <s v="€"/>
+    <n v="72047"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1fd2dd09-c2a4-4a5b-951f-189a1592dbb3"/>
+    <s v="Passage West-Monkstown, Co Cork"/>
+    <s v="€"/>
+    <n v="84230"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="32bb8a8e-af83-4022-9f1c-15d8336a3ad9"/>
+    <s v="Watergrasshill, Co Cork"/>
+    <s v="€"/>
+    <n v="92274"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1a679cce-d2db-4df2-96e8-ac6f47a39ea0"/>
+    <s v="Carrigaline, Co Cork"/>
+    <s v="€"/>
+    <n v="91815"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="93316e98-1f76-4d76-a99d-d95fd4bf8dc0"/>
+    <s v="Kinsale, Co Cork"/>
+    <s v="€"/>
+    <n v="85249"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a7c23cc9-bd7b-44d6-8163-681f110551d5"/>
+    <s v="Mallow, Co Cork"/>
+    <s v="€"/>
+    <n v="63556"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c9d59c48-3aba-4504-8437-dae2766acbcc"/>
+    <s v="Charleville, Co Cork"/>
+    <s v="€"/>
+    <n v="52589"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="653de4c7-ced1-4e32-869a-7fa6b897eac9"/>
+    <s v="Bandon, Co Cork"/>
+    <s v="€"/>
+    <n v="64638"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e397bdab-1ee2-4ae9-aff1-116605ce20fc"/>
+    <s v="Clonakilty, Co Cork"/>
+    <s v="€"/>
+    <n v="65031"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="33fcb881-2505-4401-b3fc-d34b4dfff735"/>
+    <s v="Kanturk, Co Cork"/>
+    <s v="€"/>
+    <n v="54703"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1e3c669a-081e-471d-ae3f-fca17dc048e6"/>
+    <s v="Macroom, Co Cork"/>
+    <s v="€"/>
+    <n v="63382"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="87ad6ebc-208f-42d1-a65b-72e27ea7e359"/>
+    <s v="Millstreet, Co Cork"/>
+    <s v="€"/>
+    <n v="59569"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b739e30a-772b-4ebb-960c-91ac0fb2170f"/>
+    <s v="Dunmanway, Co Cork"/>
+    <s v="€"/>
+    <n v="57908"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2e6d795a-ecc6-4659-a21e-b905ba6a928e"/>
+    <s v="Skibbereen, Co Cork"/>
+    <s v="€"/>
+    <n v="46755"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="23865fb1-2065-42f8-8d74-ae7a8a22ef14"/>
+    <s v="Bantry, Co Cork"/>
+    <s v="€"/>
+    <n v="49095"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ca8da07-2917-462f-a74d-4b89d822ca03"/>
+    <s v="Castleisland, Co Kerry"/>
+    <s v="€"/>
+    <n v="57787"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="afd8e5f8-1421-4d80-b44e-d53d7ac8cec3"/>
+    <s v="Listowel, Co Kerry"/>
+    <s v="€"/>
+    <n v="54641"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="39600a5b-986b-44df-86cd-df9bc3f6fbd0"/>
+    <s v="Killarney, Co Kerry"/>
+    <s v="€"/>
+    <n v="60694"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0e484486-d858-483b-a9b0-b087fd202eab"/>
+    <s v="Kenmare, Co Kerry"/>
+    <s v="€"/>
+    <n v="50110"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d6e1cf0d-0ced-4cc7-a3a8-69e0d10e8b53"/>
+    <s v="Ballybunion, Co Kerry"/>
+    <s v="€"/>
+    <n v="47892"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="75a35af0-65f6-49a4-9600-b8419eefb5f4"/>
+    <s v="Tralee, Co Kerry"/>
+    <s v="€"/>
+    <n v="54832"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b0e4338d-8d8e-4c04-bb3b-2e500280120f"/>
+    <s v="Killorglin, Co Kerry"/>
+    <s v="€"/>
+    <n v="53871"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4082b7f4-a337-4985-a749-28adc4c5cca8"/>
+    <s v="Dingle-Daingean Uí Chuis, Co Kerry"/>
+    <s v="€"/>
+    <n v="53578"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="fe12eecc-1fac-4b44-9c3d-54e9d080f92e"/>
+    <s v="Limerick city and suburbs, Counties Limerick &amp; Clare"/>
+    <s v="€"/>
+    <n v="68500"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b679f640-7992-430f-9070-0250f48d5bd7"/>
+    <s v="Caherconlish, Co Limerick"/>
+    <s v="€"/>
+    <n v="66088"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="689dda8f-4541-4e93-a90c-25fe5a6827be"/>
+    <s v="Castleconnell, Co Limerick"/>
+    <s v="€"/>
+    <n v="82015"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a43981ad-cb18-482b-a9d4-28e47a9ba6ae"/>
+    <s v="Annacotty, Co Limerick"/>
+    <s v="€"/>
+    <n v="102771"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6605b772-b588-47e4-9686-6da0909e5699"/>
+    <s v="Kilmallock, Co Limerick"/>
+    <s v="€"/>
+    <n v="51970"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f4bad9b8-d885-4be1-a8d7-a1fbb9699cd9"/>
+    <s v="Newcastle West, Co Limerick"/>
+    <s v="€"/>
+    <n v="59010"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b6f919a9-a31b-4bf9-ac71-47f426a3ad17"/>
+    <s v="Abbeyfeale, Co Limerick"/>
+    <s v="€"/>
+    <n v="49791"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e1b2e759-bdfe-431c-8639-5d21bf720488"/>
+    <s v="Roscrea, Co Tipperary"/>
+    <s v="€"/>
+    <n v="52272"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4034eafe-ccec-4768-b728-9f127800903a"/>
+    <s v="Thurles, Co Tipperary"/>
+    <s v="€"/>
+    <n v="54996"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="717a398a-7576-48c9-9ca8-ed3af8266f44"/>
+    <s v="Templemore, Co Tipperary"/>
+    <s v="€"/>
+    <n v="56700"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="92be777b-f033-460d-9a55-c550f5d17b89"/>
+    <s v="Nenagh, Co Tipperary"/>
+    <s v="€"/>
+    <n v="57921"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2276aaa5-b9ff-4174-97f2-751611076ce1"/>
+    <s v="Newport, Co Tipperary"/>
+    <s v="€"/>
+    <n v="77271"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="47622343-8e7a-4bf2-a534-9e0cb144b259"/>
+    <s v="Ballina, Co Tipperary"/>
+    <s v="€"/>
+    <n v="90637"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="41ae03d9-eefb-442f-8a88-41eaf075a48b"/>
+    <s v="Carrick-on-Suir, Co Tipperary"/>
+    <s v="€"/>
+    <n v="49454"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1a30651f-8fa2-450e-992f-9caac591f3e3"/>
+    <s v="Fethard, Co Tipperary"/>
+    <s v="€"/>
+    <n v="52540"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5af53866-e16f-4af6-b45d-b0a7c57d8fd4"/>
+    <s v="Clonmel, Counties Tipperary &amp; Waterford"/>
+    <s v="€"/>
+    <n v="64441"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4182f80d-b4cd-4492-9c83-27f274a0ea0d"/>
+    <s v="Cashel, Co Tipperary"/>
+    <s v="€"/>
+    <n v="59867"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="93541750-8e99-47dd-87e3-7498e324ebd4"/>
+    <s v="Cahir, Co Tipperary"/>
+    <s v="€"/>
+    <n v="55964"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0c9860fe-129b-41ee-b86f-f34b580a7ab4"/>
+    <s v="Tipperary, Co Tipperary"/>
+    <s v="€"/>
+    <n v="46953"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="739df133-c111-4a17-97ad-f08902aa08b0"/>
+    <s v="Waterford city and suburbs, Counties Waterford &amp; Kilkenny"/>
+    <s v="€"/>
+    <n v="60666"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f9d1b9b0-f911-476b-80da-6c20b2414ca4"/>
+    <s v="Dunmore East, Co Waterford"/>
+    <s v="€"/>
+    <n v="81749"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="183f5b1e-74a8-493a-bde5-fce67cd1c1f1"/>
+    <s v="Tramore, Co Waterford"/>
+    <s v="€"/>
+    <n v="70467"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="936ab502-77e1-4a0f-bfb4-37fd2573af29"/>
+    <s v="Portlaw, Co Waterford"/>
+    <s v="€"/>
+    <n v="59601"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d8439b80-1807-4056-bc6d-b7931b9e33c8"/>
+    <s v="Dungarvan, Co Waterford"/>
+    <s v="€"/>
+    <n v="61392"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="440c4266-96a8-4eec-8eb5-e5cadb8246e8"/>
+    <s v="Galway city and suburbs, Co Galway"/>
+    <s v="€"/>
+    <n v="74644"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="7caf3e65-d3b3-4997-a72c-e794bf4f3cce"/>
+    <s v="Ballinasloe, Co Galway"/>
+    <s v="€"/>
+    <n v="60459"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="180c23cf-c1ba-4ba7-ae91-4ab07360435b"/>
+    <s v="Portumna, Co Galway"/>
+    <s v="€"/>
+    <n v="54666"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="fe871f79-9291-4605-a497-c0a2fa93153c"/>
+    <s v="Loughrea, Co Galway"/>
+    <s v="€"/>
+    <n v="60475"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="36fcf694-d379-4dac-819f-b45cab636885"/>
+    <s v="Athenry, Co Galway"/>
+    <s v="€"/>
+    <n v="68382"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8f1715d7-13d2-4591-b27b-52cdedbbf870"/>
+    <s v="Gort, Co Galway"/>
+    <s v="€"/>
+    <n v="54698"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="7b298842-4f4c-4808-a845-b24bc8d6706c"/>
+    <s v="Tuam, Co Galway"/>
+    <s v="€"/>
+    <n v="57842"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20e171ed-1166-447f-942c-be34e154ac41"/>
+    <s v="Oranmore, Co Galway"/>
+    <s v="€"/>
+    <n v="95529"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b034866b-44b8-4ea6-872f-1716cb8789ef"/>
+    <s v="Baile Chláir, Co Galway"/>
+    <s v="€"/>
+    <n v="76657"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0138fb4f-2ab8-4035-8287-7f13bb3b3de6"/>
+    <s v="Bearna, Co Galway"/>
+    <s v="€"/>
+    <n v="124162"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5c0bdb21-d4d1-415a-a995-7e8e68b07902"/>
+    <s v="Maigh Cuilinn, Co Galway"/>
+    <s v="€"/>
+    <n v="92695"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1a3d4548-e1f8-4af9-a270-420047d76e1e"/>
+    <s v="Oughterard, Co Galway"/>
+    <s v="€"/>
+    <n v="66220"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="89da521f-989b-4b31-bcc0-368f94a503ae"/>
+    <s v="Carrick-On-Shannon, Counties Leitrim &amp; Roscommon"/>
+    <s v="€"/>
+    <n v="59086"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="df3fa15e-cb47-4855-94c4-dcb08fb5f012"/>
+    <s v="Manorhamilton, Co Leitrim"/>
+    <s v="€"/>
+    <n v="50121"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="12dcfef1-1622-4b11-be0c-94cc54c22376"/>
+    <s v="Ballyhaunis, Co Mayo"/>
+    <s v="€"/>
+    <n v="48015"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="38dedaf3-d4f9-4e00-92bc-01fdf5f8ada7"/>
+    <s v="Claremorris, Co Mayo"/>
+    <s v="€"/>
+    <n v="60319"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="452304c3-d48e-49c5-938b-c9b9d646e654"/>
+    <s v="Ballina, Co Mayo"/>
+    <s v="€"/>
+    <n v="55728"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="847cce80-faad-470f-ad9b-13f4d6b2a596"/>
+    <s v="Ballinrobe, Co Mayo"/>
+    <s v="€"/>
+    <n v="59560"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a7dc443c-4203-465b-b23c-893eaf73e564"/>
+    <s v="Castlebar, Co Mayo"/>
+    <s v="€"/>
+    <n v="60036"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8411d98d-920b-4c9c-9a3c-93d2bb70c458"/>
+    <s v="Westport, Co Mayo"/>
+    <s v="€"/>
+    <n v="65319"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ce3baf4e-78fd-48b5-9cf9-51bc0277c2b1"/>
+    <s v="Roscommon, Co Roscommon"/>
+    <s v="€"/>
+    <n v="63130"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6b802488-d4a5-4dfc-8f9c-113115d8e9d6"/>
+    <s v="Boyle, Co Roscommon"/>
+    <s v="€"/>
+    <n v="52008"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ecaf77b3-a81a-4212-b38e-db84432e3f45"/>
+    <s v="Castlerea, Co Roscommon"/>
+    <s v="€"/>
+    <n v="49959"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4eb7825d-8f33-4a28-8405-33a9bcc26897"/>
+    <s v="Ballaghaderreen, Co Roscommon"/>
+    <s v="€"/>
+    <n v="42434"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8c0c987f-30c1-406e-9ea8-1640102dbada"/>
+    <s v="Sligo, Co Sligo"/>
+    <s v="€"/>
+    <n v="57929"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="fa7ad023-8dfa-4af0-8dd9-34a965a6cb96"/>
+    <s v="Collooney, Co Sligo"/>
+    <s v="€"/>
+    <n v="57550"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="199975dc-9f6a-40fe-87be-ea7c587a8482"/>
+    <s v="Ballysadare, Co Sligo"/>
+    <s v="€"/>
+    <n v="65193"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5f360c9b-450b-4184-9f93-ed388bbe72b6"/>
+    <s v="Ballymote, Co Sligo"/>
+    <s v="€"/>
+    <n v="50357"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="cde5457d-5aa9-477e-b2ed-6811a052aa7a"/>
+    <s v="Strandhill, Co Sligo"/>
+    <s v="€"/>
+    <n v="87077"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="685bbb4d-29fa-467b-ad19-25bfca6b7422"/>
+    <s v="Tubbercurry, Co Sligo"/>
+    <s v="€"/>
+    <n v="50057"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1462d980-039d-4135-b711-e6afbf579986"/>
+    <s v="Kingscourt, Co Cavan"/>
+    <s v="€"/>
+    <n v="62882"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="184f82e0-7565-4ade-afe4-6da570e65714"/>
+    <s v="Mullagh, Co Cavan"/>
+    <s v="€"/>
+    <n v="61151"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a0efe4ae-1737-44bb-ab14-a85e12849bf7"/>
+    <s v="Bailieborough, Co Cavan"/>
+    <s v="€"/>
+    <n v="56342"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="35ea584d-a3fa-431e-b4cb-7841ed2f11ce"/>
+    <s v="Virginia, Co Cavan"/>
+    <s v="€"/>
+    <n v="64799"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d30bf165-654b-4560-8d81-9d5c6c746dd6"/>
+    <s v="Cootehill, Co Cavan"/>
+    <s v="€"/>
+    <n v="49386"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ef1744a8-c43f-4ca8-a936-cb09b28835e9"/>
+    <s v="Ballyjamesduff, Co Cavan"/>
+    <s v="€"/>
+    <n v="57520"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a26b25a5-617b-4562-b8e6-8f5e7955fe5b"/>
+    <s v="Cavan, Co Cavan"/>
+    <s v="€"/>
+    <n v="57700"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="bff7c604-193e-4ed9-b873-a8ed5f2741dd"/>
+    <s v="Belturbet, Co Cavan"/>
+    <s v="€"/>
+    <n v="44254"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="634e109f-29c4-433c-825d-acbc9b071623"/>
+    <s v="Carndonagh, Co Donegal"/>
+    <s v="€"/>
+    <n v="44260"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ab0d5663-6eb6-4b8b-a8a1-e523f8c77741"/>
+    <s v="Buncrana, Co Donegal"/>
+    <s v="€"/>
+    <n v="48336"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2fd0e4e7-8f80-46fc-81da-14a984d799b5"/>
+    <s v="Lifford, Co Donegal"/>
+    <s v="€"/>
+    <n v="40144"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="7866c2ac-23b1-4fec-b26e-bf193b707fc9"/>
+    <s v="Convoy, Co Donegal"/>
+    <s v="€"/>
+    <n v="45458"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f5f669fb-6aa8-431b-acb2-8bf88185665a"/>
+    <s v="Letterkenny, Co Donegal"/>
+    <s v="€"/>
+    <n v="61353"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="28b933cd-b52e-440e-93bc-6a84e5eb51fa"/>
+    <s v="Ballybofey-Stranorlar, Co Donegal"/>
+    <s v="€"/>
+    <n v="50396"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="736fe203-29e2-442b-a6f9-647c6e691729"/>
+    <s v="Donegal, Co Donegal"/>
+    <s v="€"/>
+    <n v="52401"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3a24dd4d-ed25-4478-9462-5875d8b4b648"/>
+    <s v="Ballyshannon, Co Donegal"/>
+    <s v="€"/>
+    <n v="47011"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f5dc8729-46c8-466b-b0d3-c4deabc80df8"/>
+    <s v="Bundoran, Co Donegal"/>
+    <s v="€"/>
+    <n v="48709"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c984ac58-80a7-4651-8cb7-c1dbf1779ad8"/>
+    <s v="Carrickmacross, Co Monaghan"/>
+    <s v="€"/>
+    <n v="56720"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1bc88e3a-8b27-493b-8852-88e01d368f20"/>
+    <s v="Castleblayney, Co Monaghan"/>
+    <s v="€"/>
+    <n v="50399"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e8c6a576-7c65-4db1-9964-20ceb00cefec"/>
+    <s v="Monaghan, Co Monaghan"/>
+    <s v="€"/>
+    <n v="54240"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c52070a9-b558-4746-8f10-48f068982cad"/>
+    <s v="Clones, Co Monaghan"/>
+    <s v="€"/>
+    <n v="43957"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="State"/>
+    <s v="€"/>
+    <n v="78508"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="T1499"/>
+    <s v="Other towns with a population between 1,000 - 1,499"/>
+    <s v="€"/>
+    <n v="62769"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="T500"/>
+    <s v="Other towns with a population under 500"/>
+    <s v="€"/>
+    <n v="61318"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="T999"/>
+    <s v="Other towns with a population between 500 - 999"/>
+    <s v="€"/>
+    <n v="66329"/>
+  </r>
+  <r>
+    <s v="GPIIA02C02"/>
+    <s v="Mean Gross Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="€"/>
+    <n v="76349"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="71253f41-06a4-43f2-8b46-9aadd4d9813c"/>
+    <s v="Tullow, Co Carlow"/>
+    <s v="€"/>
+    <n v="42667"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d71c2df8-f6a2-4d8b-af8d-d3717df76b00"/>
+    <s v="Carlow, Counties Carlow &amp; Laois"/>
+    <s v="€"/>
+    <n v="44518"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="cb857fe9-4d43-464f-999d-834e3b1b1eff"/>
+    <s v="Muinebeag (Bagenalstown), Co Carlow"/>
+    <s v="€"/>
+    <n v="39376"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="52be0df1-c0d3-4a30-98c1-df9ada232158"/>
+    <s v="Dublin city and suburbs, Counties Dublin &amp; Meath"/>
+    <s v="€"/>
+    <n v="58302"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44b19a03-cc6d-4be1-aa87-360fd83d489b"/>
+    <s v="Saggart, Co Dublin"/>
+    <s v="€"/>
+    <n v="57519"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a3c843d1-7a58-4c0d-b8c2-c4890bb10c25"/>
+    <s v="Rathcoole, Co Dublin"/>
+    <s v="€"/>
+    <n v="63492"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2a34f78b-9afc-4d50-9c7c-d29ae8ba0f99"/>
+    <s v="Newcastle, Co Dublin"/>
+    <s v="€"/>
+    <n v="63054"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a6df2966-9a92-4fd6-8101-1160b30eaa13"/>
+    <s v="Rush, Co Dublin"/>
+    <s v="€"/>
+    <n v="61406"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="86f88690-e3a4-474d-aecd-2a245af9e1bb"/>
+    <s v="Skerries, Co Dublin"/>
+    <s v="€"/>
+    <n v="62834"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c21c1af1-aa96-4779-a730-de23921adbd1"/>
+    <s v="Portmarnock, Co Dublin"/>
+    <s v="€"/>
+    <n v="71298"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a6bfdf38-62ab-40c4-9801-41333160b034"/>
+    <s v="Donabate, Co Dublin"/>
+    <s v="€"/>
+    <n v="75451"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="27ef8350-3e01-4be9-b040-34880d1ae5dd"/>
+    <s v="Malahide, Co Dublin"/>
+    <s v="€"/>
+    <n v="74914"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3d6657b7-37a3-4653-b8f3-94320c925a99"/>
+    <s v="Lusk, Co Dublin"/>
+    <s v="€"/>
+    <n v="64888"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="84fdb125-a446-4690-bafd-daa56c67171a"/>
+    <s v="Balrothery, Co Dublin"/>
+    <s v="€"/>
+    <n v="57581"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="af42f030-3e5e-40c2-90ca-313e0e90c938"/>
+    <s v="Balbriggan, Co Dublin"/>
+    <s v="€"/>
+    <n v="52864"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6ca2f1a4-ad9b-4507-bc97-01044db6329a"/>
+    <s v="Kinsealy-Drinan, Co Dublin"/>
+    <s v="€"/>
+    <n v="62048"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="7e6c9c77-b242-4783-933f-a62e2a5c1945"/>
+    <s v="Swords, Co Dublin"/>
+    <s v="€"/>
+    <n v="63634"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f235ddef-8e01-4ac3-858c-73daee5f847a"/>
+    <s v="Leixlip, Co Kildare"/>
+    <s v="€"/>
+    <n v="65623"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05a4a02c-0ae3-4d13-835e-ea3af9831114"/>
+    <s v="Celbridge, Co Kildare"/>
+    <s v="€"/>
+    <n v="65735"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ccda71cb-3f46-4e2c-b2ad-b6e5b0501f2f"/>
+    <s v="Kill, Co Kildare"/>
+    <s v="€"/>
+    <n v="61703"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="989a6e24-e04f-4b3f-be06-bb0b92b6c3a4"/>
+    <s v="Maynooth, Co Kildare"/>
+    <s v="€"/>
+    <n v="69794"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="335f3108-8cf5-4978-9b4b-fe8150d726e7"/>
+    <s v="Naas, Co Kildare"/>
+    <s v="€"/>
+    <n v="66309"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8c0e5b26-4c36-47c8-be2f-9d19fdd602f2"/>
+    <s v="Sallins, Co Kildare"/>
+    <s v="€"/>
+    <n v="63815"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="12eaefcb-8cdb-4c63-8e1f-a588ff1a0ccd"/>
+    <s v="Kilcock, Counties Kildare &amp; Meath"/>
+    <s v="€"/>
+    <n v="66174"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="89198432-8680-48d9-a214-cba92bfd1f20"/>
+    <s v="Clane, Co Kildare"/>
+    <s v="€"/>
+    <n v="60417"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="945f459b-4ea8-4f39-8c60-b70886653a73"/>
+    <s v="Kilcullen, Co Kildare"/>
+    <s v="€"/>
+    <n v="55576"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="714fa4e7-3479-45ab-be79-804b7fcd800b"/>
+    <s v="Prosperous, Co Kildare"/>
+    <s v="€"/>
+    <n v="58503"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d5ffc7df-3370-43b1-afab-42e626f85179"/>
+    <s v="Newbridge, Co Kildare"/>
+    <s v="€"/>
+    <n v="55048"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b5a010e1-e4bb-4924-b0ec-ae4028b2a8a7"/>
+    <s v="Castledermot, Co Kildare"/>
+    <s v="€"/>
+    <n v="46229"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="cf222c76-34a1-4485-af69-5f7381b85d74"/>
+    <s v="Allenwood, Co Kildare"/>
+    <s v="€"/>
+    <n v="55709"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="785ce642-c64b-4034-b64b-2869fc922e88"/>
+    <s v="Kildare, Co Kildare"/>
+    <s v="€"/>
+    <n v="54333"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="fd2484cd-6491-470f-9343-27cc46b48e45"/>
+    <s v="Derrinturn, Co Kildare"/>
+    <s v="€"/>
+    <n v="50805"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="dba86152-8f86-431a-987f-8639683dacd2"/>
+    <s v="Athy, Co Kildare"/>
+    <s v="€"/>
+    <n v="43394"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5f992493-411c-42f2-8df5-7d451aa87d81"/>
+    <s v="Rathangan, Co Kildare"/>
+    <s v="€"/>
+    <n v="53464"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ece94474-c4b7-4894-bf39-3d9754d07c92"/>
+    <s v="Monasterevin, Co Kildare"/>
+    <s v="€"/>
+    <n v="52043"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c1c48064-1a29-4720-af8a-e33b96f01d0c"/>
+    <s v="Graiguenamanagh-Tinnahinch, Counties Kilkenny &amp; Carlow"/>
+    <s v="€"/>
+    <n v="35690"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="bb3fbfc8-b15b-42c9-8b40-d202ffee9f30"/>
+    <s v="Thomastown, Co Kilkenny"/>
+    <s v="€"/>
+    <n v="41744"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="152b5d7b-5408-4dc9-87e4-facbc9fbdadc"/>
+    <s v="Kilkenny, Co Kilkenny"/>
+    <s v="€"/>
+    <n v="47265"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="842ad804-da4c-4232-9a58-f2f2f4a28e4b"/>
+    <s v="Callan, Co Kilkenny"/>
+    <s v="€"/>
+    <n v="46127"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="754bf3f1-a6de-4242-9683-8c07c80c709c"/>
+    <s v="Portarlington, Counties Laois &amp; Offaly"/>
+    <s v="€"/>
+    <n v="46400"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f3ae1c54-27b3-458d-bde9-f58eb64c0f08"/>
+    <s v="Portlaoise, Co Laois"/>
+    <s v="€"/>
+    <n v="50085"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8a2f9851-86a3-4773-98a1-34b330980e13"/>
+    <s v="Mountmellick, Co Laois"/>
+    <s v="€"/>
+    <n v="43904"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="eba74fbb-91bb-4afc-98af-23977fab799a"/>
+    <s v="Abbeyleix, Co Laois"/>
+    <s v="€"/>
+    <n v="41435"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="283b2c26-cb01-4766-a30b-4debd8c27d7b"/>
+    <s v="Mountrath, Co Laois"/>
+    <s v="€"/>
+    <n v="39213"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ee8ca84c-8227-49cf-b1ec-cc5a9b322242"/>
+    <s v="Edgeworthstown, Co Longford"/>
+    <s v="€"/>
+    <n v="40132"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="eda15cf5-9277-43d1-8e99-b74d6e3aa682"/>
+    <s v="Ballymahon, Co Longford"/>
+    <s v="€"/>
+    <n v="40343"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d59e5a9a-7476-4049-ba88-18d34093d4bc"/>
+    <s v="Longford, Co Longford"/>
+    <s v="€"/>
+    <n v="37971"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="47ed8cc4-e0d4-455f-9671-849724fde0f7"/>
+    <s v="Lanesborough-Ballyleague, Counties Roscommon &amp; Longford"/>
+    <s v="€"/>
+    <n v="38131"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="19dd11de-4bb3-4093-89cb-6133c31006af"/>
+    <s v="Carlingford, Co Louth"/>
+    <s v="€"/>
+    <n v="36792"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="29dfe654-cc76-43ad-bb14-a9fdd14adee4"/>
+    <s v="Clogherhead, Co Louth"/>
+    <s v="€"/>
+    <n v="52947"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03e074bb-4e82-4d9e-aa21-a76d8f96a5a8"/>
+    <s v="Termonfeckin, Co Louth"/>
+    <s v="€"/>
+    <n v="61285"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="27fd9c8d-0c9c-46ac-8cc1-fb3c742bd4a6"/>
+    <s v="Drogheda, Counties Louth &amp; Meath"/>
+    <s v="€"/>
+    <n v="49232"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4dab80e0-8112-4710-908a-a46cee7ea989"/>
+    <s v="Dunleer, Co Louth"/>
+    <s v="€"/>
+    <n v="45782"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2902f3b0-ba08-407f-86d5-847689d3cbaf"/>
+    <s v="Dundalk, Co Louth"/>
+    <s v="€"/>
+    <n v="44072"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6e9a5d23-4e9f-405f-80ae-5cd0eceb5161"/>
+    <s v="Tullyallen, Co Louth"/>
+    <s v="€"/>
+    <n v="62949"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0139a442-0f36-46dc-b383-2a34d4d3f6f7"/>
+    <s v="Ardee, Co Louth"/>
+    <s v="€"/>
+    <n v="41940"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1a51d2fd-a5fc-4954-bff4-7fcf3554cf32"/>
+    <s v="Laytown-Bettystown-Mornington-Donacarney, Co Meath"/>
+    <s v="€"/>
+    <n v="57715"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="cc76ca94-f7ff-45e9-8b87-2ced7572e5e0"/>
+    <s v="Stamullen, Co Meath"/>
+    <s v="€"/>
+    <n v="67706"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="97ea6ddd-0069-475e-a580-c27493396ce9"/>
+    <s v="Ashbourne, Co Meath"/>
+    <s v="€"/>
+    <n v="63812"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="bb83cc23-d23e-4cc4-aba1-0d96c7d5c5a2"/>
+    <s v="Duleek, Co Meath"/>
+    <s v="€"/>
+    <n v="53511"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0261d090-30b7-406d-9f7a-e69a0c6e6239"/>
+    <s v="Ratoath, Co Meath"/>
+    <s v="€"/>
+    <n v="75979"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="55e39a98-c9a4-4f1d-b95c-b1c7b02a8917"/>
+    <s v="Dunboyne, Co Meath"/>
+    <s v="€"/>
+    <n v="70617"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d257a715-c25e-4c7f-ae66-7fb84ebc1faa"/>
+    <s v="Dunshaughlin, Co Meath"/>
+    <s v="€"/>
+    <n v="70361"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d004028b-27d4-4fb4-a700-c0df6c49422d"/>
+    <s v="Navan, Co Meath"/>
+    <s v="€"/>
+    <n v="54373"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="565de2c0-0f88-474e-be79-33154cc80e52"/>
+    <s v="Trim, Co Meath"/>
+    <s v="€"/>
+    <n v="53222"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e343e1ca-d08a-4760-9363-19f8e79bfdf3"/>
+    <s v="Enfield, Co Meath"/>
+    <s v="€"/>
+    <n v="65511"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="77ce7c20-06bf-4e4c-92de-5269d7317d57"/>
+    <s v="Kells, Co Meath"/>
+    <s v="€"/>
+    <n v="46309"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b1b2709a-dce9-40cf-8eea-5b733da3d146"/>
+    <s v="Athboy, Co Meath"/>
+    <s v="€"/>
+    <n v="48660"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ba8fe8e2-f56c-4dbb-9a15-dce4c9d2b6fe"/>
+    <s v="Longwood, Co Meath"/>
+    <s v="€"/>
+    <n v="62011"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9ba93f3f-a5a7-457c-819b-77341328c79d"/>
+    <s v="Ballivor, Co Meath"/>
+    <s v="€"/>
+    <n v="50680"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b7613ab1-959d-45c7-b63f-a4aff4b3eaf9"/>
+    <s v="Edenderry, Co Offaly"/>
+    <s v="€"/>
+    <n v="47912"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e798b481-76df-4ab5-9f31-acc9edb33fb5"/>
+    <s v="Tullamore, Co Offaly"/>
+    <s v="€"/>
+    <n v="47470"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e1740fe6-1456-4f1c-9a58-5ceccdc36950"/>
+    <s v="Clara, Co Offaly"/>
+    <s v="€"/>
+    <n v="43291"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b90a8a0e-f3f9-41aa-a331-6cce15c04ff5"/>
+    <s v="Birr, Co Offaly"/>
+    <s v="€"/>
+    <n v="39607"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3a129f53-c520-41f9-b4cf-bd059a59b1ea"/>
+    <s v="Banagher, Co Offaly"/>
+    <s v="€"/>
+    <n v="42141"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2466f7de-da6e-4a54-ba0f-39fcb68bbb70"/>
+    <s v="Kinnegad, Co Westmeath"/>
+    <s v="€"/>
+    <n v="52704"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ff68e1e6-fd71-43bd-b5e6-d817c7ea510b"/>
+    <s v="Killucan-Rathwire, Co Westmeath"/>
+    <s v="€"/>
+    <n v="54659"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="92e68036-9477-4933-9dae-5b519c51a416"/>
+    <s v="Mullingar, Co Westmeath"/>
+    <s v="€"/>
+    <n v="47313"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30759ed6-0433-4e6e-be1a-f05810b0c2de"/>
+    <s v="Kilbeggan, Co Westmeath"/>
+    <s v="€"/>
+    <n v="44136"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6b532195-ba4a-4cfd-8c7f-51e628c9f908"/>
+    <s v="Moate, Co Westmeath"/>
+    <s v="€"/>
+    <n v="47290"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04070383-7373-4213-8a48-c6a8083a2bcb"/>
+    <s v="Athlone, Counties Westmeath &amp; Roscommon"/>
+    <s v="€"/>
+    <n v="47036"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c72bccea-8881-4093-a897-67fcc8bff108"/>
+    <s v="Courtown, Co Wexford"/>
+    <s v="€"/>
+    <n v="40044"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f7063719-f982-4a11-8f2f-f5b39af07606"/>
+    <s v="Gorey, Co Wexford"/>
+    <s v="€"/>
+    <n v="44901"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f8c1b8d1-aef8-4cdf-bbb4-3ac14d3483cf"/>
+    <s v="Rosslare Harbour, Co Wexford"/>
+    <s v="€"/>
+    <n v="38435"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1a5d33a3-650c-4ac4-bb46-11118a97e0c9"/>
+    <s v="Rosslare, Co Wexford"/>
+    <s v="€"/>
+    <n v="41871"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c744c889-98ef-47b5-8f9e-e3e76e992e26"/>
+    <s v="Castlebridge, Co Wexford"/>
+    <s v="€"/>
+    <n v="46247"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="54528a77-fb36-44d8-8dad-ca237d0223a2"/>
+    <s v="Wexford, Co Wexford"/>
+    <s v="€"/>
+    <n v="41941"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a509c440-59bb-400b-b2f2-1165f8341ff5"/>
+    <s v="Enniscorthy, Co Wexford"/>
+    <s v="€"/>
+    <n v="38802"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="dd72e706-e1ce-4a1b-9ac1-a65bb9ddae57"/>
+    <s v="Bunclody, Counties Wexford &amp; Carlow"/>
+    <s v="€"/>
+    <n v="40355"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="665cd0c1-9fe3-4098-b1c8-4db68bb02de4"/>
+    <s v="New Ross, Wexford &amp; Kilkenny"/>
+    <s v="€"/>
+    <n v="37341"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8bea8ff1-2ab8-4c62-9d95-5b31e78fa289"/>
+    <s v="Wicklow, Co Wicklow"/>
+    <s v="€"/>
+    <n v="54958"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="62230f75-26b5-4770-b4b6-509f0ef82ab4"/>
+    <s v="Kilcoole, Co Wicklow"/>
+    <s v="€"/>
+    <n v="57899"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="451369eb-e2dc-4cb6-bcf8-8251eb6edef3"/>
+    <s v="Greystones-Delgany, Co Wicklow"/>
+    <s v="€"/>
+    <n v="67576"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30831115-a81a-41f2-9016-159548f53433"/>
+    <s v="Rathnew, Co Wicklow"/>
+    <s v="€"/>
+    <n v="45836"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="77913c2e-e476-44e4-864f-16511c0482c8"/>
+    <s v="Newtownmountkennedy, Co Wicklow"/>
+    <s v="€"/>
+    <n v="56584"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="390970d7-80df-45b9-a78e-665607f330c3"/>
+    <s v="Ashford, Co Wicklow"/>
+    <s v="€"/>
+    <n v="57622"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1535bc5f-0eaa-4c03-b241-906b56da0df2"/>
+    <s v="Bray, Counties Wicklow &amp; Dublin"/>
+    <s v="€"/>
+    <n v="54578"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="71918943-d4e4-4d84-b4bf-ace2c1bebe18"/>
+    <s v="Arklow, Co Wicklow"/>
+    <s v="€"/>
+    <n v="44998"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="bf51be4c-1179-4e21-abd4-fbaed3ff3464"/>
+    <s v="Enniskerry, Co Wicklow"/>
+    <s v="€"/>
+    <n v="68833"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b931e042-d9b9-49ee-b55e-31df3b3369c1"/>
+    <s v="Rathdrum, Co Wicklow"/>
+    <s v="€"/>
+    <n v="49618"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="76b2429f-596d-459a-8b66-daec5d6c64dd"/>
+    <s v="Blessington, Counties Wicklow &amp; Kildare"/>
+    <s v="€"/>
+    <n v="58279"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="86bb2732-f028-4302-a1a5-a4d0e49c877a"/>
+    <s v="Baltinglass, Co Wicklow"/>
+    <s v="€"/>
+    <n v="44772"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="509fd37f-c38c-474a-a03d-b8a5165702c7"/>
+    <s v="Killaloe, Co Clare"/>
+    <s v="€"/>
+    <n v="41278"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="fe311272-6c26-4964-b7c2-e545d164f5aa"/>
+    <s v="Sixmilebridge, Co Clare"/>
+    <s v="€"/>
+    <n v="53666"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="29c6adab-54af-424d-bb70-aecf69b2212b"/>
+    <s v="Shannon, Co Clare"/>
+    <s v="€"/>
+    <n v="45864"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="cdb5db5b-4abc-4c5c-bea6-bce1c3fe9285"/>
+    <s v="Newmarket-On-Fergus, Co Clare"/>
+    <s v="€"/>
+    <n v="45996"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b3b65574-81c9-4263-af16-048810b790f0"/>
+    <s v="Ennis, Co Clare"/>
+    <s v="€"/>
+    <n v="46278"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="85565bd0-3c62-4a41-a225-c65de0e09002"/>
+    <s v="Kilrush, Co Clare"/>
+    <s v="€"/>
+    <n v="31948"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0fae1dff-ec85-411e-8656-62644d68ee66"/>
+    <s v="Cork city and suburbs, Co Cork"/>
+    <s v="€"/>
+    <n v="51427"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5d5016c6-0ed2-49ad-8ea9-f709fa5d4cc0"/>
+    <s v="Blarney, Co Cork"/>
+    <s v="€"/>
+    <n v="56104"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="63b254ca-2ba1-4a64-a774-bd99c7cc6f03"/>
+    <s v="Tower, Co Cork"/>
+    <s v="€"/>
+    <n v="61117"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="80698c67-0a05-4619-918a-15bf745d0a95"/>
+    <s v="Youghal, Co Cork"/>
+    <s v="€"/>
+    <n v="40303"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40023ec7-1336-474d-9fd5-c38159483991"/>
+    <s v="Castlemartyr, Co Cork"/>
+    <s v="€"/>
+    <n v="50205"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5d40cae5-d19e-43f4-8447-a1cad42a018f"/>
+    <s v="Cloyne, Co Cork"/>
+    <s v="€"/>
+    <n v="54489"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ccf4b1bb-2411-4742-a711-33c17c0cb907"/>
+    <s v="Midleton, Co Cork"/>
+    <s v="€"/>
+    <n v="53442"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ab4129b4-9ac2-4ea1-9f3d-5a30cfb5e70c"/>
+    <s v="Mitchelstown, Co Cork"/>
+    <s v="€"/>
+    <n v="40741"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="98c4bbec-a5c5-4e3b-9a74-e11b9202357b"/>
+    <s v="Carrigtwohill, Co Cork"/>
+    <s v="€"/>
+    <n v="58327"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0598e968-5b4b-44b0-8e85-410f73861817"/>
+    <s v="Fermoy, Co Cork"/>
+    <s v="€"/>
+    <n v="44502"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="60c42353-0dcf-48ee-a006-6925871ca273"/>
+    <s v="Rathcormac, Co Cork"/>
+    <s v="€"/>
+    <n v="51781"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8a5fdb18-cb67-4457-8426-8d4a8eca404c"/>
+    <s v="Crosshaven, Co Cork"/>
+    <s v="€"/>
+    <n v="56247"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="833d33b0-b72c-4dec-8d6d-33c14fccd06e"/>
+    <s v="Cobh, Co Cork"/>
+    <s v="€"/>
+    <n v="49449"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1fd2dd09-c2a4-4a5b-951f-189a1592dbb3"/>
+    <s v="Passage West-Monkstown, Co Cork"/>
+    <s v="€"/>
+    <n v="53641"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="32bb8a8e-af83-4022-9f1c-15d8336a3ad9"/>
+    <s v="Watergrasshill, Co Cork"/>
+    <s v="€"/>
+    <n v="65774"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1a679cce-d2db-4df2-96e8-ac6f47a39ea0"/>
+    <s v="Carrigaline, Co Cork"/>
+    <s v="€"/>
+    <n v="63614"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="93316e98-1f76-4d76-a99d-d95fd4bf8dc0"/>
+    <s v="Kinsale, Co Cork"/>
+    <s v="€"/>
+    <n v="49463"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a7c23cc9-bd7b-44d6-8163-681f110551d5"/>
+    <s v="Mallow, Co Cork"/>
+    <s v="€"/>
+    <n v="45831"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c9d59c48-3aba-4504-8437-dae2766acbcc"/>
+    <s v="Charleville, Co Cork"/>
+    <s v="€"/>
+    <n v="39471"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="653de4c7-ced1-4e32-869a-7fa6b897eac9"/>
+    <s v="Bandon, Co Cork"/>
+    <s v="€"/>
+    <n v="45794"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e397bdab-1ee2-4ae9-aff1-116605ce20fc"/>
+    <s v="Clonakilty, Co Cork"/>
+    <s v="€"/>
+    <n v="43600"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="33fcb881-2505-4401-b3fc-d34b4dfff735"/>
+    <s v="Kanturk, Co Cork"/>
+    <s v="€"/>
+    <n v="40840"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1e3c669a-081e-471d-ae3f-fca17dc048e6"/>
+    <s v="Macroom, Co Cork"/>
+    <s v="€"/>
+    <n v="44178"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="87ad6ebc-208f-42d1-a65b-72e27ea7e359"/>
+    <s v="Millstreet, Co Cork"/>
+    <s v="€"/>
+    <n v="43247"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b739e30a-772b-4ebb-960c-91ac0fb2170f"/>
+    <s v="Dunmanway, Co Cork"/>
+    <s v="€"/>
+    <n v="41983"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2e6d795a-ecc6-4659-a21e-b905ba6a928e"/>
+    <s v="Skibbereen, Co Cork"/>
+    <s v="€"/>
+    <n v="34694"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="23865fb1-2065-42f8-8d74-ae7a8a22ef14"/>
+    <s v="Bantry, Co Cork"/>
+    <s v="€"/>
+    <n v="34553"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ca8da07-2917-462f-a74d-4b89d822ca03"/>
+    <s v="Castleisland, Co Kerry"/>
+    <s v="€"/>
+    <n v="42559"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="afd8e5f8-1421-4d80-b44e-d53d7ac8cec3"/>
+    <s v="Listowel, Co Kerry"/>
+    <s v="€"/>
+    <n v="36504"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="39600a5b-986b-44df-86cd-df9bc3f6fbd0"/>
+    <s v="Killarney, Co Kerry"/>
+    <s v="€"/>
+    <n v="42707"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0e484486-d858-483b-a9b0-b087fd202eab"/>
+    <s v="Kenmare, Co Kerry"/>
+    <s v="€"/>
+    <n v="36033"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d6e1cf0d-0ced-4cc7-a3a8-69e0d10e8b53"/>
+    <s v="Ballybunion, Co Kerry"/>
+    <s v="€"/>
+    <n v="32684"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="75a35af0-65f6-49a4-9600-b8419eefb5f4"/>
+    <s v="Tralee, Co Kerry"/>
+    <s v="€"/>
+    <n v="39037"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b0e4338d-8d8e-4c04-bb3b-2e500280120f"/>
+    <s v="Killorglin, Co Kerry"/>
+    <s v="€"/>
+    <n v="39754"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4082b7f4-a337-4985-a749-28adc4c5cca8"/>
+    <s v="Dingle-Daingean Uí Chuis, Co Kerry"/>
+    <s v="€"/>
+    <n v="35813"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="fe12eecc-1fac-4b44-9c3d-54e9d080f92e"/>
+    <s v="Limerick city and suburbs, Counties Limerick &amp; Clare"/>
+    <s v="€"/>
+    <n v="46718"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b679f640-7992-430f-9070-0250f48d5bd7"/>
+    <s v="Caherconlish, Co Limerick"/>
+    <s v="€"/>
+    <n v="47729"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="689dda8f-4541-4e93-a90c-25fe5a6827be"/>
+    <s v="Castleconnell, Co Limerick"/>
+    <s v="€"/>
+    <n v="51748"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a43981ad-cb18-482b-a9d4-28e47a9ba6ae"/>
+    <s v="Annacotty, Co Limerick"/>
+    <s v="€"/>
+    <n v="70779"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6605b772-b588-47e4-9686-6da0909e5699"/>
+    <s v="Kilmallock, Co Limerick"/>
+    <s v="€"/>
+    <n v="36850"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f4bad9b8-d885-4be1-a8d7-a1fbb9699cd9"/>
+    <s v="Newcastle West, Co Limerick"/>
+    <s v="€"/>
+    <n v="43703"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b6f919a9-a31b-4bf9-ac71-47f426a3ad17"/>
+    <s v="Abbeyfeale, Co Limerick"/>
+    <s v="€"/>
+    <n v="37113"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e1b2e759-bdfe-431c-8639-5d21bf720488"/>
+    <s v="Roscrea, Co Tipperary"/>
+    <s v="€"/>
+    <n v="40578"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4034eafe-ccec-4768-b728-9f127800903a"/>
+    <s v="Thurles, Co Tipperary"/>
+    <s v="€"/>
+    <n v="40379"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="717a398a-7576-48c9-9ca8-ed3af8266f44"/>
+    <s v="Templemore, Co Tipperary"/>
+    <s v="€"/>
+    <n v="39599"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="92be777b-f033-460d-9a55-c550f5d17b89"/>
+    <s v="Nenagh, Co Tipperary"/>
+    <s v="€"/>
+    <n v="42319"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2276aaa5-b9ff-4174-97f2-751611076ce1"/>
+    <s v="Newport, Co Tipperary"/>
+    <s v="€"/>
+    <n v="53621"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="47622343-8e7a-4bf2-a534-9e0cb144b259"/>
+    <s v="Ballina, Co Tipperary"/>
+    <s v="€"/>
+    <n v="59600"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="41ae03d9-eefb-442f-8a88-41eaf075a48b"/>
+    <s v="Carrick-on-Suir, Co Tipperary"/>
+    <s v="€"/>
+    <n v="37053"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1a30651f-8fa2-450e-992f-9caac591f3e3"/>
+    <s v="Fethard, Co Tipperary"/>
+    <s v="€"/>
+    <n v="38105"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5af53866-e16f-4af6-b45d-b0a7c57d8fd4"/>
+    <s v="Clonmel, Counties Tipperary &amp; Waterford"/>
+    <s v="€"/>
+    <n v="44889"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4182f80d-b4cd-4492-9c83-27f274a0ea0d"/>
+    <s v="Cashel, Co Tipperary"/>
+    <s v="€"/>
+    <n v="41799"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="93541750-8e99-47dd-87e3-7498e324ebd4"/>
+    <s v="Cahir, Co Tipperary"/>
+    <s v="€"/>
+    <n v="42587"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0c9860fe-129b-41ee-b86f-f34b580a7ab4"/>
+    <s v="Tipperary, Co Tipperary"/>
+    <s v="€"/>
+    <n v="35630"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="739df133-c111-4a17-97ad-f08902aa08b0"/>
+    <s v="Waterford city and suburbs, Counties Waterford &amp; Kilkenny"/>
+    <s v="€"/>
+    <n v="42615"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f9d1b9b0-f911-476b-80da-6c20b2414ca4"/>
+    <s v="Dunmore East, Co Waterford"/>
+    <s v="€"/>
+    <n v="47451"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="183f5b1e-74a8-493a-bde5-fce67cd1c1f1"/>
+    <s v="Tramore, Co Waterford"/>
+    <s v="€"/>
+    <n v="49572"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="936ab502-77e1-4a0f-bfb4-37fd2573af29"/>
+    <s v="Portlaw, Co Waterford"/>
+    <s v="€"/>
+    <n v="42873"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d8439b80-1807-4056-bc6d-b7931b9e33c8"/>
+    <s v="Dungarvan, Co Waterford"/>
+    <s v="€"/>
+    <n v="42122"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="440c4266-96a8-4eec-8eb5-e5cadb8246e8"/>
+    <s v="Galway city and suburbs, Co Galway"/>
+    <s v="€"/>
+    <n v="50818"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="7caf3e65-d3b3-4997-a72c-e794bf4f3cce"/>
+    <s v="Ballinasloe, Co Galway"/>
+    <s v="€"/>
+    <n v="44862"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="180c23cf-c1ba-4ba7-ae91-4ab07360435b"/>
+    <s v="Portumna, Co Galway"/>
+    <s v="€"/>
+    <n v="37680"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="fe871f79-9291-4605-a497-c0a2fa93153c"/>
+    <s v="Loughrea, Co Galway"/>
+    <s v="€"/>
+    <n v="43488"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="36fcf694-d379-4dac-819f-b45cab636885"/>
+    <s v="Athenry, Co Galway"/>
+    <s v="€"/>
+    <n v="50814"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8f1715d7-13d2-4591-b27b-52cdedbbf870"/>
+    <s v="Gort, Co Galway"/>
+    <s v="€"/>
+    <n v="40393"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="7b298842-4f4c-4808-a845-b24bc8d6706c"/>
+    <s v="Tuam, Co Galway"/>
+    <s v="€"/>
+    <n v="43122"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20e171ed-1166-447f-942c-be34e154ac41"/>
+    <s v="Oranmore, Co Galway"/>
+    <s v="€"/>
+    <n v="63069"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b034866b-44b8-4ea6-872f-1716cb8789ef"/>
+    <s v="Baile Chláir, Co Galway"/>
+    <s v="€"/>
+    <n v="54349"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0138fb4f-2ab8-4035-8287-7f13bb3b3de6"/>
+    <s v="Bearna, Co Galway"/>
+    <s v="€"/>
+    <n v="69529"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5c0bdb21-d4d1-415a-a995-7e8e68b07902"/>
+    <s v="Maigh Cuilinn, Co Galway"/>
+    <s v="€"/>
+    <n v="60463"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1a3d4548-e1f8-4af9-a270-420047d76e1e"/>
+    <s v="Oughterard, Co Galway"/>
+    <s v="€"/>
+    <n v="45752"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="89da521f-989b-4b31-bcc0-368f94a503ae"/>
+    <s v="Carrick-On-Shannon, Counties Leitrim &amp; Roscommon"/>
+    <s v="€"/>
+    <n v="41782"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="df3fa15e-cb47-4855-94c4-dcb08fb5f012"/>
+    <s v="Manorhamilton, Co Leitrim"/>
+    <s v="€"/>
+    <n v="36884"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="12dcfef1-1622-4b11-be0c-94cc54c22376"/>
+    <s v="Ballyhaunis, Co Mayo"/>
+    <s v="€"/>
+    <n v="38050"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="38dedaf3-d4f9-4e00-92bc-01fdf5f8ada7"/>
+    <s v="Claremorris, Co Mayo"/>
+    <s v="€"/>
+    <n v="44134"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="452304c3-d48e-49c5-938b-c9b9d646e654"/>
+    <s v="Ballina, Co Mayo"/>
+    <s v="€"/>
+    <n v="39299"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="847cce80-faad-470f-ad9b-13f4d6b2a596"/>
+    <s v="Ballinrobe, Co Mayo"/>
+    <s v="€"/>
+    <n v="44082"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a7dc443c-4203-465b-b23c-893eaf73e564"/>
+    <s v="Castlebar, Co Mayo"/>
+    <s v="€"/>
+    <n v="43765"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8411d98d-920b-4c9c-9a3c-93d2bb70c458"/>
+    <s v="Westport, Co Mayo"/>
+    <s v="€"/>
+    <n v="43791"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ce3baf4e-78fd-48b5-9cf9-51bc0277c2b1"/>
+    <s v="Roscommon, Co Roscommon"/>
+    <s v="€"/>
+    <n v="44373"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6b802488-d4a5-4dfc-8f9c-113115d8e9d6"/>
+    <s v="Boyle, Co Roscommon"/>
+    <s v="€"/>
+    <n v="35268"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ecaf77b3-a81a-4212-b38e-db84432e3f45"/>
+    <s v="Castlerea, Co Roscommon"/>
+    <s v="€"/>
+    <n v="34241"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4eb7825d-8f33-4a28-8405-33a9bcc26897"/>
+    <s v="Ballaghaderreen, Co Roscommon"/>
+    <s v="€"/>
+    <n v="32539"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8c0c987f-30c1-406e-9ea8-1640102dbada"/>
+    <s v="Sligo, Co Sligo"/>
+    <s v="€"/>
+    <n v="41053"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="fa7ad023-8dfa-4af0-8dd9-34a965a6cb96"/>
+    <s v="Collooney, Co Sligo"/>
+    <s v="€"/>
+    <n v="44865"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="199975dc-9f6a-40fe-87be-ea7c587a8482"/>
+    <s v="Ballysadare, Co Sligo"/>
+    <s v="€"/>
+    <n v="47997"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5f360c9b-450b-4184-9f93-ed388bbe72b6"/>
+    <s v="Ballymote, Co Sligo"/>
+    <s v="€"/>
+    <n v="38115"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="cde5457d-5aa9-477e-b2ed-6811a052aa7a"/>
+    <s v="Strandhill, Co Sligo"/>
+    <s v="€"/>
+    <n v="55054"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="685bbb4d-29fa-467b-ad19-25bfca6b7422"/>
+    <s v="Tubbercurry, Co Sligo"/>
+    <s v="€"/>
+    <n v="38255"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1462d980-039d-4135-b711-e6afbf579986"/>
+    <s v="Kingscourt, Co Cavan"/>
+    <s v="€"/>
+    <n v="48243"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="184f82e0-7565-4ade-afe4-6da570e65714"/>
+    <s v="Mullagh, Co Cavan"/>
+    <s v="€"/>
+    <n v="47768"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a0efe4ae-1737-44bb-ab14-a85e12849bf7"/>
+    <s v="Bailieborough, Co Cavan"/>
+    <s v="€"/>
+    <n v="41719"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="35ea584d-a3fa-431e-b4cb-7841ed2f11ce"/>
+    <s v="Virginia, Co Cavan"/>
+    <s v="€"/>
+    <n v="46867"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d30bf165-654b-4560-8d81-9d5c6c746dd6"/>
+    <s v="Cootehill, Co Cavan"/>
+    <s v="€"/>
+    <n v="36479"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ef1744a8-c43f-4ca8-a936-cb09b28835e9"/>
+    <s v="Ballyjamesduff, Co Cavan"/>
+    <s v="€"/>
+    <n v="45257"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a26b25a5-617b-4562-b8e6-8f5e7955fe5b"/>
+    <s v="Cavan, Co Cavan"/>
+    <s v="€"/>
+    <n v="42704"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="bff7c604-193e-4ed9-b873-a8ed5f2741dd"/>
+    <s v="Belturbet, Co Cavan"/>
+    <s v="€"/>
+    <n v="31944"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="634e109f-29c4-433c-825d-acbc9b071623"/>
+    <s v="Carndonagh, Co Donegal"/>
+    <s v="€"/>
+    <n v="33078"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ab0d5663-6eb6-4b8b-a8a1-e523f8c77741"/>
+    <s v="Buncrana, Co Donegal"/>
+    <s v="€"/>
+    <n v="35656"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2fd0e4e7-8f80-46fc-81da-14a984d799b5"/>
+    <s v="Lifford, Co Donegal"/>
+    <s v="€"/>
+    <n v="31048"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="7866c2ac-23b1-4fec-b26e-bf193b707fc9"/>
+    <s v="Convoy, Co Donegal"/>
+    <s v="€"/>
+    <n v="36301"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f5f669fb-6aa8-431b-acb2-8bf88185665a"/>
+    <s v="Letterkenny, Co Donegal"/>
+    <s v="€"/>
+    <n v="43970"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="28b933cd-b52e-440e-93bc-6a84e5eb51fa"/>
+    <s v="Ballybofey-Stranorlar, Co Donegal"/>
+    <s v="€"/>
+    <n v="38383"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="736fe203-29e2-442b-a6f9-647c6e691729"/>
+    <s v="Donegal, Co Donegal"/>
+    <s v="€"/>
+    <n v="38560"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3a24dd4d-ed25-4478-9462-5875d8b4b648"/>
+    <s v="Ballyshannon, Co Donegal"/>
+    <s v="€"/>
+    <n v="35542"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f5dc8729-46c8-466b-b0d3-c4deabc80df8"/>
+    <s v="Bundoran, Co Donegal"/>
+    <s v="€"/>
+    <n v="34773"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c984ac58-80a7-4651-8cb7-c1dbf1779ad8"/>
+    <s v="Carrickmacross, Co Monaghan"/>
+    <s v="€"/>
+    <n v="41212"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1bc88e3a-8b27-493b-8852-88e01d368f20"/>
+    <s v="Castleblayney, Co Monaghan"/>
+    <s v="€"/>
+    <n v="37586"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e8c6a576-7c65-4db1-9964-20ceb00cefec"/>
+    <s v="Monaghan, Co Monaghan"/>
+    <s v="€"/>
+    <n v="40719"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c52070a9-b558-4746-8f10-48f068982cad"/>
+    <s v="Clones, Co Monaghan"/>
+    <s v="€"/>
+    <n v="32283"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="State"/>
+    <s v="€"/>
+    <n v="51810"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="T1499"/>
+    <s v="Other towns with a population between 1,000 - 1,499"/>
+    <s v="€"/>
+    <n v="42933"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="T500"/>
+    <s v="Other towns with a population under 500"/>
+    <s v="€"/>
+    <n v="42607"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="T999"/>
+    <s v="Other towns with a population between 500 - 999"/>
+    <s v="€"/>
+    <n v="45271"/>
+  </r>
+  <r>
+    <s v="GPIIA02C03"/>
+    <s v="Median Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="€"/>
+    <n v="53033"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="71253f41-06a4-43f2-8b46-9aadd4d9813c"/>
+    <s v="Tullow, Co Carlow"/>
+    <s v="€"/>
+    <n v="46658"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d71c2df8-f6a2-4d8b-af8d-d3717df76b00"/>
+    <s v="Carlow, Counties Carlow &amp; Laois"/>
+    <s v="€"/>
+    <n v="49781"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="cb857fe9-4d43-464f-999d-834e3b1b1eff"/>
+    <s v="Muinebeag (Bagenalstown), Co Carlow"/>
+    <s v="€"/>
+    <n v="45759"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="52be0df1-c0d3-4a30-98c1-df9ada232158"/>
+    <s v="Dublin city and suburbs, Counties Dublin &amp; Meath"/>
+    <s v="€"/>
+    <n v="70667"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44b19a03-cc6d-4be1-aa87-360fd83d489b"/>
+    <s v="Saggart, Co Dublin"/>
+    <s v="€"/>
+    <n v="62914"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a3c843d1-7a58-4c0d-b8c2-c4890bb10c25"/>
+    <s v="Rathcoole, Co Dublin"/>
+    <s v="€"/>
+    <n v="69177"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2a34f78b-9afc-4d50-9c7c-d29ae8ba0f99"/>
+    <s v="Newcastle, Co Dublin"/>
+    <s v="€"/>
+    <n v="66586"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a6df2966-9a92-4fd6-8101-1160b30eaa13"/>
+    <s v="Rush, Co Dublin"/>
+    <s v="€"/>
+    <n v="68057"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="86f88690-e3a4-474d-aecd-2a245af9e1bb"/>
+    <s v="Skerries, Co Dublin"/>
+    <s v="€"/>
+    <n v="72755"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c21c1af1-aa96-4779-a730-de23921adbd1"/>
+    <s v="Portmarnock, Co Dublin"/>
+    <s v="€"/>
+    <n v="84735"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a6bfdf38-62ab-40c4-9801-41333160b034"/>
+    <s v="Donabate, Co Dublin"/>
+    <s v="€"/>
+    <n v="80530"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="27ef8350-3e01-4be9-b040-34880d1ae5dd"/>
+    <s v="Malahide, Co Dublin"/>
+    <s v="€"/>
+    <n v="92847"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3d6657b7-37a3-4653-b8f3-94320c925a99"/>
+    <s v="Lusk, Co Dublin"/>
+    <s v="€"/>
+    <n v="68247"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="84fdb125-a446-4690-bafd-daa56c67171a"/>
+    <s v="Balrothery, Co Dublin"/>
+    <s v="€"/>
+    <n v="65511"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="af42f030-3e5e-40c2-90ca-313e0e90c938"/>
+    <s v="Balbriggan, Co Dublin"/>
+    <s v="€"/>
+    <n v="56910"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6ca2f1a4-ad9b-4507-bc97-01044db6329a"/>
+    <s v="Kinsealy-Drinan, Co Dublin"/>
+    <s v="€"/>
+    <n v="65660"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="7e6c9c77-b242-4783-933f-a62e2a5c1945"/>
+    <s v="Swords, Co Dublin"/>
+    <s v="€"/>
+    <n v="68966"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f235ddef-8e01-4ac3-858c-73daee5f847a"/>
+    <s v="Leixlip, Co Kildare"/>
+    <s v="€"/>
+    <n v="72176"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05a4a02c-0ae3-4d13-835e-ea3af9831114"/>
+    <s v="Celbridge, Co Kildare"/>
+    <s v="€"/>
+    <n v="72154"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ccda71cb-3f46-4e2c-b2ad-b6e5b0501f2f"/>
+    <s v="Kill, Co Kildare"/>
+    <s v="€"/>
+    <n v="67107"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="989a6e24-e04f-4b3f-be06-bb0b92b6c3a4"/>
+    <s v="Maynooth, Co Kildare"/>
+    <s v="€"/>
+    <n v="75408"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="335f3108-8cf5-4978-9b4b-fe8150d726e7"/>
+    <s v="Naas, Co Kildare"/>
+    <s v="€"/>
+    <n v="73120"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8c0e5b26-4c36-47c8-be2f-9d19fdd602f2"/>
+    <s v="Sallins, Co Kildare"/>
+    <s v="€"/>
+    <n v="68774"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="12eaefcb-8cdb-4c63-8e1f-a588ff1a0ccd"/>
+    <s v="Kilcock, Counties Kildare &amp; Meath"/>
+    <s v="€"/>
+    <n v="69220"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="89198432-8680-48d9-a214-cba92bfd1f20"/>
+    <s v="Clane, Co Kildare"/>
+    <s v="€"/>
+    <n v="67040"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="945f459b-4ea8-4f39-8c60-b70886653a73"/>
+    <s v="Kilcullen, Co Kildare"/>
+    <s v="€"/>
+    <n v="60293"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="714fa4e7-3479-45ab-be79-804b7fcd800b"/>
+    <s v="Prosperous, Co Kildare"/>
+    <s v="€"/>
+    <n v="65316"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d5ffc7df-3370-43b1-afab-42e626f85179"/>
+    <s v="Newbridge, Co Kildare"/>
+    <s v="€"/>
+    <n v="61444"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b5a010e1-e4bb-4924-b0ec-ae4028b2a8a7"/>
+    <s v="Castledermot, Co Kildare"/>
+    <s v="€"/>
+    <n v="51778"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="cf222c76-34a1-4485-af69-5f7381b85d74"/>
+    <s v="Allenwood, Co Kildare"/>
+    <s v="€"/>
+    <n v="60803"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="785ce642-c64b-4034-b64b-2869fc922e88"/>
+    <s v="Kildare, Co Kildare"/>
+    <s v="€"/>
+    <n v="58944"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="fd2484cd-6491-470f-9343-27cc46b48e45"/>
+    <s v="Derrinturn, Co Kildare"/>
+    <s v="€"/>
+    <n v="53791"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="dba86152-8f86-431a-987f-8639683dacd2"/>
+    <s v="Athy, Co Kildare"/>
+    <s v="€"/>
+    <n v="49564"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5f992493-411c-42f2-8df5-7d451aa87d81"/>
+    <s v="Rathangan, Co Kildare"/>
+    <s v="€"/>
+    <n v="56922"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ece94474-c4b7-4894-bf39-3d9754d07c92"/>
+    <s v="Monasterevin, Co Kildare"/>
+    <s v="€"/>
+    <n v="55856"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c1c48064-1a29-4720-af8a-e33b96f01d0c"/>
+    <s v="Graiguenamanagh-Tinnahinch, Counties Kilkenny &amp; Carlow"/>
+    <s v="€"/>
+    <n v="41603"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="bb3fbfc8-b15b-42c9-8b40-d202ffee9f30"/>
+    <s v="Thomastown, Co Kilkenny"/>
+    <s v="€"/>
+    <n v="47189"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="152b5d7b-5408-4dc9-87e4-facbc9fbdadc"/>
+    <s v="Kilkenny, Co Kilkenny"/>
+    <s v="€"/>
+    <n v="55388"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="842ad804-da4c-4232-9a58-f2f2f4a28e4b"/>
+    <s v="Callan, Co Kilkenny"/>
+    <s v="€"/>
+    <n v="48921"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="754bf3f1-a6de-4242-9683-8c07c80c709c"/>
+    <s v="Portarlington, Counties Laois &amp; Offaly"/>
+    <s v="€"/>
+    <n v="50963"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f3ae1c54-27b3-458d-bde9-f58eb64c0f08"/>
+    <s v="Portlaoise, Co Laois"/>
+    <s v="€"/>
+    <n v="54774"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8a2f9851-86a3-4773-98a1-34b330980e13"/>
+    <s v="Mountmellick, Co Laois"/>
+    <s v="€"/>
+    <n v="48817"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="eba74fbb-91bb-4afc-98af-23977fab799a"/>
+    <s v="Abbeyleix, Co Laois"/>
+    <s v="€"/>
+    <n v="51114"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="283b2c26-cb01-4766-a30b-4debd8c27d7b"/>
+    <s v="Mountrath, Co Laois"/>
+    <s v="€"/>
+    <n v="46219"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ee8ca84c-8227-49cf-b1ec-cc5a9b322242"/>
+    <s v="Edgeworthstown, Co Longford"/>
+    <s v="€"/>
+    <n v="44684"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="eda15cf5-9277-43d1-8e99-b74d6e3aa682"/>
+    <s v="Ballymahon, Co Longford"/>
+    <s v="€"/>
+    <n v="44290"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d59e5a9a-7476-4049-ba88-18d34093d4bc"/>
+    <s v="Longford, Co Longford"/>
+    <s v="€"/>
+    <n v="42762"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="47ed8cc4-e0d4-455f-9671-849724fde0f7"/>
+    <s v="Lanesborough-Ballyleague, Counties Roscommon &amp; Longford"/>
+    <s v="€"/>
+    <n v="44236"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="19dd11de-4bb3-4093-89cb-6133c31006af"/>
+    <s v="Carlingford, Co Louth"/>
+    <s v="€"/>
+    <n v="44920"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="29dfe654-cc76-43ad-bb14-a9fdd14adee4"/>
+    <s v="Clogherhead, Co Louth"/>
+    <s v="€"/>
+    <n v="56339"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03e074bb-4e82-4d9e-aa21-a76d8f96a5a8"/>
+    <s v="Termonfeckin, Co Louth"/>
+    <s v="€"/>
+    <n v="66507"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="27fd9c8d-0c9c-46ac-8cc1-fb3c742bd4a6"/>
+    <s v="Drogheda, Counties Louth &amp; Meath"/>
+    <s v="€"/>
+    <n v="55578"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4dab80e0-8112-4710-908a-a46cee7ea989"/>
+    <s v="Dunleer, Co Louth"/>
+    <s v="€"/>
+    <n v="51182"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2902f3b0-ba08-407f-86d5-847689d3cbaf"/>
+    <s v="Dundalk, Co Louth"/>
+    <s v="€"/>
+    <n v="50805"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6e9a5d23-4e9f-405f-80ae-5cd0eceb5161"/>
+    <s v="Tullyallen, Co Louth"/>
+    <s v="€"/>
+    <n v="66332"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0139a442-0f36-46dc-b383-2a34d4d3f6f7"/>
+    <s v="Ardee, Co Louth"/>
+    <s v="€"/>
+    <n v="47558"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1a51d2fd-a5fc-4954-bff4-7fcf3554cf32"/>
+    <s v="Laytown-Bettystown-Mornington-Donacarney, Co Meath"/>
+    <s v="€"/>
+    <n v="63034"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="cc76ca94-f7ff-45e9-8b87-2ced7572e5e0"/>
+    <s v="Stamullen, Co Meath"/>
+    <s v="€"/>
+    <n v="70748"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="97ea6ddd-0069-475e-a580-c27493396ce9"/>
+    <s v="Ashbourne, Co Meath"/>
+    <s v="€"/>
+    <n v="69172"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="bb83cc23-d23e-4cc4-aba1-0d96c7d5c5a2"/>
+    <s v="Duleek, Co Meath"/>
+    <s v="€"/>
+    <n v="57502"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0261d090-30b7-406d-9f7a-e69a0c6e6239"/>
+    <s v="Ratoath, Co Meath"/>
+    <s v="€"/>
+    <n v="83446"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="55e39a98-c9a4-4f1d-b95c-b1c7b02a8917"/>
+    <s v="Dunboyne, Co Meath"/>
+    <s v="€"/>
+    <n v="78439"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d257a715-c25e-4c7f-ae66-7fb84ebc1faa"/>
+    <s v="Dunshaughlin, Co Meath"/>
+    <s v="€"/>
+    <n v="73220"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d004028b-27d4-4fb4-a700-c0df6c49422d"/>
+    <s v="Navan, Co Meath"/>
+    <s v="€"/>
+    <n v="59048"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="565de2c0-0f88-474e-be79-33154cc80e52"/>
+    <s v="Trim, Co Meath"/>
+    <s v="€"/>
+    <n v="60575"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e343e1ca-d08a-4760-9363-19f8e79bfdf3"/>
+    <s v="Enfield, Co Meath"/>
+    <s v="€"/>
+    <n v="67917"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="77ce7c20-06bf-4e4c-92de-5269d7317d57"/>
+    <s v="Kells, Co Meath"/>
+    <s v="€"/>
+    <n v="51977"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b1b2709a-dce9-40cf-8eea-5b733da3d146"/>
+    <s v="Athboy, Co Meath"/>
+    <s v="€"/>
+    <n v="54673"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ba8fe8e2-f56c-4dbb-9a15-dce4c9d2b6fe"/>
+    <s v="Longwood, Co Meath"/>
+    <s v="€"/>
+    <n v="65914"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9ba93f3f-a5a7-457c-819b-77341328c79d"/>
+    <s v="Ballivor, Co Meath"/>
+    <s v="€"/>
+    <n v="55467"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b7613ab1-959d-45c7-b63f-a4aff4b3eaf9"/>
+    <s v="Edenderry, Co Offaly"/>
+    <s v="€"/>
+    <n v="53309"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e798b481-76df-4ab5-9f31-acc9edb33fb5"/>
+    <s v="Tullamore, Co Offaly"/>
+    <s v="€"/>
+    <n v="53447"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e1740fe6-1456-4f1c-9a58-5ceccdc36950"/>
+    <s v="Clara, Co Offaly"/>
+    <s v="€"/>
+    <n v="48848"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b90a8a0e-f3f9-41aa-a331-6cce15c04ff5"/>
+    <s v="Birr, Co Offaly"/>
+    <s v="€"/>
+    <n v="46805"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3a129f53-c520-41f9-b4cf-bd059a59b1ea"/>
+    <s v="Banagher, Co Offaly"/>
+    <s v="€"/>
+    <n v="49410"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2466f7de-da6e-4a54-ba0f-39fcb68bbb70"/>
+    <s v="Kinnegad, Co Westmeath"/>
+    <s v="€"/>
+    <n v="57023"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ff68e1e6-fd71-43bd-b5e6-d817c7ea510b"/>
+    <s v="Killucan-Rathwire, Co Westmeath"/>
+    <s v="€"/>
+    <n v="56714"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="92e68036-9477-4933-9dae-5b519c51a416"/>
+    <s v="Mullingar, Co Westmeath"/>
+    <s v="€"/>
+    <n v="53735"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30759ed6-0433-4e6e-be1a-f05810b0c2de"/>
+    <s v="Kilbeggan, Co Westmeath"/>
+    <s v="€"/>
+    <n v="49547"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6b532195-ba4a-4cfd-8c7f-51e628c9f908"/>
+    <s v="Moate, Co Westmeath"/>
+    <s v="€"/>
+    <n v="51729"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04070383-7373-4213-8a48-c6a8083a2bcb"/>
+    <s v="Athlone, Counties Westmeath &amp; Roscommon"/>
+    <s v="€"/>
+    <n v="52379"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c72bccea-8881-4093-a897-67fcc8bff108"/>
+    <s v="Courtown, Co Wexford"/>
+    <s v="€"/>
+    <n v="44494"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f7063719-f982-4a11-8f2f-f5b39af07606"/>
+    <s v="Gorey, Co Wexford"/>
+    <s v="€"/>
+    <n v="49917"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f8c1b8d1-aef8-4cdf-bbb4-3ac14d3483cf"/>
+    <s v="Rosslare Harbour, Co Wexford"/>
+    <s v="€"/>
+    <n v="43332"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1a5d33a3-650c-4ac4-bb46-11118a97e0c9"/>
+    <s v="Rosslare, Co Wexford"/>
+    <s v="€"/>
+    <n v="48865"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c744c889-98ef-47b5-8f9e-e3e76e992e26"/>
+    <s v="Castlebridge, Co Wexford"/>
+    <s v="€"/>
+    <n v="52059"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="54528a77-fb36-44d8-8dad-ca237d0223a2"/>
+    <s v="Wexford, Co Wexford"/>
+    <s v="€"/>
+    <n v="47984"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a509c440-59bb-400b-b2f2-1165f8341ff5"/>
+    <s v="Enniscorthy, Co Wexford"/>
+    <s v="€"/>
+    <n v="44130"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="dd72e706-e1ce-4a1b-9ac1-a65bb9ddae57"/>
+    <s v="Bunclody, Counties Wexford &amp; Carlow"/>
+    <s v="€"/>
+    <n v="45461"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="665cd0c1-9fe3-4098-b1c8-4db68bb02de4"/>
+    <s v="New Ross, Wexford &amp; Kilkenny"/>
+    <s v="€"/>
+    <n v="43003"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8bea8ff1-2ab8-4c62-9d95-5b31e78fa289"/>
+    <s v="Wicklow, Co Wicklow"/>
+    <s v="€"/>
+    <n v="61710"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="62230f75-26b5-4770-b4b6-509f0ef82ab4"/>
+    <s v="Kilcoole, Co Wicklow"/>
+    <s v="€"/>
+    <n v="65104"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="451369eb-e2dc-4cb6-bcf8-8251eb6edef3"/>
+    <s v="Greystones-Delgany, Co Wicklow"/>
+    <s v="€"/>
+    <n v="78479"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30831115-a81a-41f2-9016-159548f53433"/>
+    <s v="Rathnew, Co Wicklow"/>
+    <s v="€"/>
+    <n v="51022"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="77913c2e-e476-44e4-864f-16511c0482c8"/>
+    <s v="Newtownmountkennedy, Co Wicklow"/>
+    <s v="€"/>
+    <n v="60889"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="390970d7-80df-45b9-a78e-665607f330c3"/>
+    <s v="Ashford, Co Wicklow"/>
+    <s v="€"/>
+    <n v="67449"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1535bc5f-0eaa-4c03-b241-906b56da0df2"/>
+    <s v="Bray, Counties Wicklow &amp; Dublin"/>
+    <s v="€"/>
+    <n v="62965"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="71918943-d4e4-4d84-b4bf-ace2c1bebe18"/>
+    <s v="Arklow, Co Wicklow"/>
+    <s v="€"/>
+    <n v="51142"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="bf51be4c-1179-4e21-abd4-fbaed3ff3464"/>
+    <s v="Enniskerry, Co Wicklow"/>
+    <s v="€"/>
+    <n v="92531"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b931e042-d9b9-49ee-b55e-31df3b3369c1"/>
+    <s v="Rathdrum, Co Wicklow"/>
+    <s v="€"/>
+    <n v="54139"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="76b2429f-596d-459a-8b66-daec5d6c64dd"/>
+    <s v="Blessington, Counties Wicklow &amp; Kildare"/>
+    <s v="€"/>
+    <n v="62932"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="86bb2732-f028-4302-a1a5-a4d0e49c877a"/>
+    <s v="Baltinglass, Co Wicklow"/>
+    <s v="€"/>
+    <n v="51414"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="509fd37f-c38c-474a-a03d-b8a5165702c7"/>
+    <s v="Killaloe, Co Clare"/>
+    <s v="€"/>
+    <n v="47805"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="fe311272-6c26-4964-b7c2-e545d164f5aa"/>
+    <s v="Sixmilebridge, Co Clare"/>
+    <s v="€"/>
+    <n v="56643"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="29c6adab-54af-424d-bb70-aecf69b2212b"/>
+    <s v="Shannon, Co Clare"/>
+    <s v="€"/>
+    <n v="51372"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="cdb5db5b-4abc-4c5c-bea6-bce1c3fe9285"/>
+    <s v="Newmarket-On-Fergus, Co Clare"/>
+    <s v="€"/>
+    <n v="51668"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b3b65574-81c9-4263-af16-048810b790f0"/>
+    <s v="Ennis, Co Clare"/>
+    <s v="€"/>
+    <n v="53324"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="85565bd0-3c62-4a41-a225-c65de0e09002"/>
+    <s v="Kilrush, Co Clare"/>
+    <s v="€"/>
+    <n v="38911"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0fae1dff-ec85-411e-8656-62644d68ee66"/>
+    <s v="Cork city and suburbs, Co Cork"/>
+    <s v="€"/>
+    <n v="61314"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5d5016c6-0ed2-49ad-8ea9-f709fa5d4cc0"/>
+    <s v="Blarney, Co Cork"/>
+    <s v="€"/>
+    <n v="63041"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="63b254ca-2ba1-4a64-a774-bd99c7cc6f03"/>
+    <s v="Tower, Co Cork"/>
+    <s v="€"/>
+    <n v="70718"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="80698c67-0a05-4619-918a-15bf745d0a95"/>
+    <s v="Youghal, Co Cork"/>
+    <s v="€"/>
+    <n v="47171"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40023ec7-1336-474d-9fd5-c38159483991"/>
+    <s v="Castlemartyr, Co Cork"/>
+    <s v="€"/>
+    <n v="55652"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5d40cae5-d19e-43f4-8447-a1cad42a018f"/>
+    <s v="Cloyne, Co Cork"/>
+    <s v="€"/>
+    <n v="57366"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ccf4b1bb-2411-4742-a711-33c17c0cb907"/>
+    <s v="Midleton, Co Cork"/>
+    <s v="€"/>
+    <n v="60073"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ab4129b4-9ac2-4ea1-9f3d-5a30cfb5e70c"/>
+    <s v="Mitchelstown, Co Cork"/>
+    <s v="€"/>
+    <n v="47513"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="98c4bbec-a5c5-4e3b-9a74-e11b9202357b"/>
+    <s v="Carrigtwohill, Co Cork"/>
+    <s v="€"/>
+    <n v="62444"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0598e968-5b4b-44b0-8e85-410f73861817"/>
+    <s v="Fermoy, Co Cork"/>
+    <s v="€"/>
+    <n v="50591"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="60c42353-0dcf-48ee-a006-6925871ca273"/>
+    <s v="Rathcormac, Co Cork"/>
+    <s v="€"/>
+    <n v="56533"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8a5fdb18-cb67-4457-8426-8d4a8eca404c"/>
+    <s v="Crosshaven, Co Cork"/>
+    <s v="€"/>
+    <n v="64451"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="833d33b0-b72c-4dec-8d6d-33c14fccd06e"/>
+    <s v="Cobh, Co Cork"/>
+    <s v="€"/>
+    <n v="57225"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1fd2dd09-c2a4-4a5b-951f-189a1592dbb3"/>
+    <s v="Passage West-Monkstown, Co Cork"/>
+    <s v="€"/>
+    <n v="63917"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="32bb8a8e-af83-4022-9f1c-15d8336a3ad9"/>
+    <s v="Watergrasshill, Co Cork"/>
+    <s v="€"/>
+    <n v="70201"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1a679cce-d2db-4df2-96e8-ac6f47a39ea0"/>
+    <s v="Carrigaline, Co Cork"/>
+    <s v="€"/>
+    <n v="70008"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="93316e98-1f76-4d76-a99d-d95fd4bf8dc0"/>
+    <s v="Kinsale, Co Cork"/>
+    <s v="€"/>
+    <n v="62609"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a7c23cc9-bd7b-44d6-8163-681f110551d5"/>
+    <s v="Mallow, Co Cork"/>
+    <s v="€"/>
+    <n v="52408"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c9d59c48-3aba-4504-8437-dae2766acbcc"/>
+    <s v="Charleville, Co Cork"/>
+    <s v="€"/>
+    <n v="44782"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="653de4c7-ced1-4e32-869a-7fa6b897eac9"/>
+    <s v="Bandon, Co Cork"/>
+    <s v="€"/>
+    <n v="52539"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e397bdab-1ee2-4ae9-aff1-116605ce20fc"/>
+    <s v="Clonakilty, Co Cork"/>
+    <s v="€"/>
+    <n v="51634"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="33fcb881-2505-4401-b3fc-d34b4dfff735"/>
+    <s v="Kanturk, Co Cork"/>
+    <s v="€"/>
+    <n v="46205"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1e3c669a-081e-471d-ae3f-fca17dc048e6"/>
+    <s v="Macroom, Co Cork"/>
+    <s v="€"/>
+    <n v="51347"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="87ad6ebc-208f-42d1-a65b-72e27ea7e359"/>
+    <s v="Millstreet, Co Cork"/>
+    <s v="€"/>
+    <n v="48949"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b739e30a-772b-4ebb-960c-91ac0fb2170f"/>
+    <s v="Dunmanway, Co Cork"/>
+    <s v="€"/>
+    <n v="48432"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2e6d795a-ecc6-4659-a21e-b905ba6a928e"/>
+    <s v="Skibbereen, Co Cork"/>
+    <s v="€"/>
+    <n v="40150"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="23865fb1-2065-42f8-8d74-ae7a8a22ef14"/>
+    <s v="Bantry, Co Cork"/>
+    <s v="€"/>
+    <n v="41800"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ca8da07-2917-462f-a74d-4b89d822ca03"/>
+    <s v="Castleisland, Co Kerry"/>
+    <s v="€"/>
+    <n v="48073"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="afd8e5f8-1421-4d80-b44e-d53d7ac8cec3"/>
+    <s v="Listowel, Co Kerry"/>
+    <s v="€"/>
+    <n v="44889"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="39600a5b-986b-44df-86cd-df9bc3f6fbd0"/>
+    <s v="Killarney, Co Kerry"/>
+    <s v="€"/>
+    <n v="49814"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0e484486-d858-483b-a9b0-b087fd202eab"/>
+    <s v="Kenmare, Co Kerry"/>
+    <s v="€"/>
+    <n v="41908"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d6e1cf0d-0ced-4cc7-a3a8-69e0d10e8b53"/>
+    <s v="Ballybunion, Co Kerry"/>
+    <s v="€"/>
+    <n v="40719"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="75a35af0-65f6-49a4-9600-b8419eefb5f4"/>
+    <s v="Tralee, Co Kerry"/>
+    <s v="€"/>
+    <n v="45851"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b0e4338d-8d8e-4c04-bb3b-2e500280120f"/>
+    <s v="Killorglin, Co Kerry"/>
+    <s v="€"/>
+    <n v="44824"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4082b7f4-a337-4985-a749-28adc4c5cca8"/>
+    <s v="Dingle-Daingean Uí Chuis, Co Kerry"/>
+    <s v="€"/>
+    <n v="43602"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="fe12eecc-1fac-4b44-9c3d-54e9d080f92e"/>
+    <s v="Limerick city and suburbs, Counties Limerick &amp; Clare"/>
+    <s v="€"/>
+    <n v="54846"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b679f640-7992-430f-9070-0250f48d5bd7"/>
+    <s v="Caherconlish, Co Limerick"/>
+    <s v="€"/>
+    <n v="54297"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="689dda8f-4541-4e93-a90c-25fe5a6827be"/>
+    <s v="Castleconnell, Co Limerick"/>
+    <s v="€"/>
+    <n v="61861"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a43981ad-cb18-482b-a9d4-28e47a9ba6ae"/>
+    <s v="Annacotty, Co Limerick"/>
+    <s v="€"/>
+    <n v="76405"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6605b772-b588-47e4-9686-6da0909e5699"/>
+    <s v="Kilmallock, Co Limerick"/>
+    <s v="€"/>
+    <n v="44448"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f4bad9b8-d885-4be1-a8d7-a1fbb9699cd9"/>
+    <s v="Newcastle West, Co Limerick"/>
+    <s v="€"/>
+    <n v="48915"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b6f919a9-a31b-4bf9-ac71-47f426a3ad17"/>
+    <s v="Abbeyfeale, Co Limerick"/>
+    <s v="€"/>
+    <n v="42665"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e1b2e759-bdfe-431c-8639-5d21bf720488"/>
+    <s v="Roscrea, Co Tipperary"/>
+    <s v="€"/>
+    <n v="45446"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4034eafe-ccec-4768-b728-9f127800903a"/>
+    <s v="Thurles, Co Tipperary"/>
+    <s v="€"/>
+    <n v="46396"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="717a398a-7576-48c9-9ca8-ed3af8266f44"/>
+    <s v="Templemore, Co Tipperary"/>
+    <s v="€"/>
+    <n v="47470"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="92be777b-f033-460d-9a55-c550f5d17b89"/>
+    <s v="Nenagh, Co Tipperary"/>
+    <s v="€"/>
+    <n v="48255"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2276aaa5-b9ff-4174-97f2-751611076ce1"/>
+    <s v="Newport, Co Tipperary"/>
+    <s v="€"/>
+    <n v="60471"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="47622343-8e7a-4bf2-a534-9e0cb144b259"/>
+    <s v="Ballina, Co Tipperary"/>
+    <s v="€"/>
+    <n v="67505"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="41ae03d9-eefb-442f-8a88-41eaf075a48b"/>
+    <s v="Carrick-on-Suir, Co Tipperary"/>
+    <s v="€"/>
+    <n v="43149"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1a30651f-8fa2-450e-992f-9caac591f3e3"/>
+    <s v="Fethard, Co Tipperary"/>
+    <s v="€"/>
+    <n v="44547"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5af53866-e16f-4af6-b45d-b0a7c57d8fd4"/>
+    <s v="Clonmel, Counties Tipperary &amp; Waterford"/>
+    <s v="€"/>
+    <n v="52601"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4182f80d-b4cd-4492-9c83-27f274a0ea0d"/>
+    <s v="Cashel, Co Tipperary"/>
+    <s v="€"/>
+    <n v="49303"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="93541750-8e99-47dd-87e3-7498e324ebd4"/>
+    <s v="Cahir, Co Tipperary"/>
+    <s v="€"/>
+    <n v="47536"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0c9860fe-129b-41ee-b86f-f34b580a7ab4"/>
+    <s v="Tipperary, Co Tipperary"/>
+    <s v="€"/>
+    <n v="40876"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="739df133-c111-4a17-97ad-f08902aa08b0"/>
+    <s v="Waterford city and suburbs, Counties Waterford &amp; Kilkenny"/>
+    <s v="€"/>
+    <n v="49919"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f9d1b9b0-f911-476b-80da-6c20b2414ca4"/>
+    <s v="Dunmore East, Co Waterford"/>
+    <s v="€"/>
+    <n v="60780"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="183f5b1e-74a8-493a-bde5-fce67cd1c1f1"/>
+    <s v="Tramore, Co Waterford"/>
+    <s v="€"/>
+    <n v="56347"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="936ab502-77e1-4a0f-bfb4-37fd2573af29"/>
+    <s v="Portlaw, Co Waterford"/>
+    <s v="€"/>
+    <n v="50003"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d8439b80-1807-4056-bc6d-b7931b9e33c8"/>
+    <s v="Dungarvan, Co Waterford"/>
+    <s v="€"/>
+    <n v="49911"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="440c4266-96a8-4eec-8eb5-e5cadb8246e8"/>
+    <s v="Galway city and suburbs, Co Galway"/>
+    <s v="€"/>
+    <n v="58448"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="7caf3e65-d3b3-4997-a72c-e794bf4f3cce"/>
+    <s v="Ballinasloe, Co Galway"/>
+    <s v="€"/>
+    <n v="50197"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="180c23cf-c1ba-4ba7-ae91-4ab07360435b"/>
+    <s v="Portumna, Co Galway"/>
+    <s v="€"/>
+    <n v="45424"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="fe871f79-9291-4605-a497-c0a2fa93153c"/>
+    <s v="Loughrea, Co Galway"/>
+    <s v="€"/>
+    <n v="49532"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="36fcf694-d379-4dac-819f-b45cab636885"/>
+    <s v="Athenry, Co Galway"/>
+    <s v="€"/>
+    <n v="54968"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8f1715d7-13d2-4591-b27b-52cdedbbf870"/>
+    <s v="Gort, Co Galway"/>
+    <s v="€"/>
+    <n v="45796"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="7b298842-4f4c-4808-a845-b24bc8d6706c"/>
+    <s v="Tuam, Co Galway"/>
+    <s v="€"/>
+    <n v="48335"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="20e171ed-1166-447f-942c-be34e154ac41"/>
+    <s v="Oranmore, Co Galway"/>
+    <s v="€"/>
+    <n v="70358"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="b034866b-44b8-4ea6-872f-1716cb8789ef"/>
+    <s v="Baile Chláir, Co Galway"/>
+    <s v="€"/>
+    <n v="59784"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0138fb4f-2ab8-4035-8287-7f13bb3b3de6"/>
+    <s v="Bearna, Co Galway"/>
+    <s v="€"/>
+    <n v="85441"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5c0bdb21-d4d1-415a-a995-7e8e68b07902"/>
+    <s v="Maigh Cuilinn, Co Galway"/>
+    <s v="€"/>
+    <n v="69067"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1a3d4548-e1f8-4af9-a270-420047d76e1e"/>
+    <s v="Oughterard, Co Galway"/>
+    <s v="€"/>
+    <n v="53359"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="89da521f-989b-4b31-bcc0-368f94a503ae"/>
+    <s v="Carrick-On-Shannon, Counties Leitrim &amp; Roscommon"/>
+    <s v="€"/>
+    <n v="48459"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="df3fa15e-cb47-4855-94c4-dcb08fb5f012"/>
+    <s v="Manorhamilton, Co Leitrim"/>
+    <s v="€"/>
+    <n v="42442"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="12dcfef1-1622-4b11-be0c-94cc54c22376"/>
+    <s v="Ballyhaunis, Co Mayo"/>
+    <s v="€"/>
+    <n v="42385"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="38dedaf3-d4f9-4e00-92bc-01fdf5f8ada7"/>
+    <s v="Claremorris, Co Mayo"/>
+    <s v="€"/>
+    <n v="49476"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="452304c3-d48e-49c5-938b-c9b9d646e654"/>
+    <s v="Ballina, Co Mayo"/>
+    <s v="€"/>
+    <n v="46563"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="847cce80-faad-470f-ad9b-13f4d6b2a596"/>
+    <s v="Ballinrobe, Co Mayo"/>
+    <s v="€"/>
+    <n v="49225"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a7dc443c-4203-465b-b23c-893eaf73e564"/>
+    <s v="Castlebar, Co Mayo"/>
+    <s v="€"/>
+    <n v="49260"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8411d98d-920b-4c9c-9a3c-93d2bb70c458"/>
+    <s v="Westport, Co Mayo"/>
+    <s v="€"/>
+    <n v="51981"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ce3baf4e-78fd-48b5-9cf9-51bc0277c2b1"/>
+    <s v="Roscommon, Co Roscommon"/>
+    <s v="€"/>
+    <n v="51775"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="6b802488-d4a5-4dfc-8f9c-113115d8e9d6"/>
+    <s v="Boyle, Co Roscommon"/>
+    <s v="€"/>
+    <n v="43635"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ecaf77b3-a81a-4212-b38e-db84432e3f45"/>
+    <s v="Castlerea, Co Roscommon"/>
+    <s v="€"/>
+    <n v="41983"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4eb7825d-8f33-4a28-8405-33a9bcc26897"/>
+    <s v="Ballaghaderreen, Co Roscommon"/>
+    <s v="€"/>
+    <n v="37457"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8c0c987f-30c1-406e-9ea8-1640102dbada"/>
+    <s v="Sligo, Co Sligo"/>
+    <s v="€"/>
+    <n v="47813"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="fa7ad023-8dfa-4af0-8dd9-34a965a6cb96"/>
+    <s v="Collooney, Co Sligo"/>
+    <s v="€"/>
+    <n v="48225"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="199975dc-9f6a-40fe-87be-ea7c587a8482"/>
+    <s v="Ballysadare, Co Sligo"/>
+    <s v="€"/>
+    <n v="52429"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="5f360c9b-450b-4184-9f93-ed388bbe72b6"/>
+    <s v="Ballymote, Co Sligo"/>
+    <s v="€"/>
+    <n v="42642"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="cde5457d-5aa9-477e-b2ed-6811a052aa7a"/>
+    <s v="Strandhill, Co Sligo"/>
+    <s v="€"/>
+    <n v="64929"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="685bbb4d-29fa-467b-ad19-25bfca6b7422"/>
+    <s v="Tubbercurry, Co Sligo"/>
+    <s v="€"/>
+    <n v="42599"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1462d980-039d-4135-b711-e6afbf579986"/>
+    <s v="Kingscourt, Co Cavan"/>
+    <s v="€"/>
+    <n v="51713"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="184f82e0-7565-4ade-afe4-6da570e65714"/>
+    <s v="Mullagh, Co Cavan"/>
+    <s v="€"/>
+    <n v="51195"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a0efe4ae-1737-44bb-ab14-a85e12849bf7"/>
+    <s v="Bailieborough, Co Cavan"/>
+    <s v="€"/>
+    <n v="47446"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="35ea584d-a3fa-431e-b4cb-7841ed2f11ce"/>
+    <s v="Virginia, Co Cavan"/>
+    <s v="€"/>
+    <n v="52079"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d30bf165-654b-4560-8d81-9d5c6c746dd6"/>
+    <s v="Cootehill, Co Cavan"/>
+    <s v="€"/>
+    <n v="42142"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ef1744a8-c43f-4ca8-a936-cb09b28835e9"/>
+    <s v="Ballyjamesduff, Co Cavan"/>
+    <s v="€"/>
+    <n v="49439"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a26b25a5-617b-4562-b8e6-8f5e7955fe5b"/>
+    <s v="Cavan, Co Cavan"/>
+    <s v="€"/>
+    <n v="47895"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="bff7c604-193e-4ed9-b873-a8ed5f2741dd"/>
+    <s v="Belturbet, Co Cavan"/>
+    <s v="€"/>
+    <n v="38211"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="634e109f-29c4-433c-825d-acbc9b071623"/>
+    <s v="Carndonagh, Co Donegal"/>
+    <s v="€"/>
+    <n v="38857"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ab0d5663-6eb6-4b8b-a8a1-e523f8c77741"/>
+    <s v="Buncrana, Co Donegal"/>
+    <s v="€"/>
+    <n v="41554"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2fd0e4e7-8f80-46fc-81da-14a984d799b5"/>
+    <s v="Lifford, Co Donegal"/>
+    <s v="€"/>
+    <n v="35834"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="7866c2ac-23b1-4fec-b26e-bf193b707fc9"/>
+    <s v="Convoy, Co Donegal"/>
+    <s v="€"/>
+    <n v="40478"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f5f669fb-6aa8-431b-acb2-8bf88185665a"/>
+    <s v="Letterkenny, Co Donegal"/>
+    <s v="€"/>
+    <n v="50092"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="28b933cd-b52e-440e-93bc-6a84e5eb51fa"/>
+    <s v="Ballybofey-Stranorlar, Co Donegal"/>
+    <s v="€"/>
+    <n v="43463"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="736fe203-29e2-442b-a6f9-647c6e691729"/>
+    <s v="Donegal, Co Donegal"/>
+    <s v="€"/>
+    <n v="44415"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3a24dd4d-ed25-4478-9462-5875d8b4b648"/>
+    <s v="Ballyshannon, Co Donegal"/>
+    <s v="€"/>
+    <n v="40933"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f5dc8729-46c8-466b-b0d3-c4deabc80df8"/>
+    <s v="Bundoran, Co Donegal"/>
+    <s v="€"/>
+    <n v="41473"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c984ac58-80a7-4651-8cb7-c1dbf1779ad8"/>
+    <s v="Carrickmacross, Co Monaghan"/>
+    <s v="€"/>
+    <n v="47177"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1bc88e3a-8b27-493b-8852-88e01d368f20"/>
+    <s v="Castleblayney, Co Monaghan"/>
+    <s v="€"/>
+    <n v="42963"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e8c6a576-7c65-4db1-9964-20ceb00cefec"/>
+    <s v="Monaghan, Co Monaghan"/>
+    <s v="€"/>
+    <n v="45963"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c52070a9-b558-4746-8f10-48f068982cad"/>
+    <s v="Clones, Co Monaghan"/>
+    <s v="€"/>
+    <n v="38711"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="State"/>
+    <s v="€"/>
+    <n v="60950"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="T1499"/>
+    <s v="Other towns with a population between 1,000 - 1,499"/>
+    <s v="€"/>
+    <n v="50992"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="T500"/>
+    <s v="Other towns with a population under 500"/>
+    <s v="€"/>
+    <n v="50315"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="T999"/>
+    <s v="Other towns with a population between 500 - 999"/>
+    <s v="€"/>
+    <n v="53358"/>
+  </r>
+  <r>
+    <s v="GPIIA02C04"/>
+    <s v="Mean Net Household Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="€"/>
+    <n v="60541"/>
+  </r>
+</pivotCacheRecords>
 </file>