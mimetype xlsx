--- v1 (2026-02-13)
+++ v2 (2026-04-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac727c590db3406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a34832ed8f36486cac1a934d0d45d1e6.psmdcp" Id="R1250350506344a54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3a28fbd272d4d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b98b3d7191241bb9d0fa48a0cddf9f0.psmdcp" Id="Rd51cba892acc42f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>