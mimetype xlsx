--- v2 (2026-04-05)
+++ v3 (2026-06-17)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3a28fbd272d4d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b98b3d7191241bb9d0fa48a0cddf9f0.psmdcp" Id="Rd51cba892acc42f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3dbb7c2bf59450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/018ebc5f0cf94e7fa38624e179342179.psmdcp" Id="R42498c6bc9bd4462" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GFQ13</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>General Government Gross and Net Debt ESA2010</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>21/01/2026 11:00:00</x:t>
+    <x:t>22/04/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GFQ13/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GFS</x:t>
   </x:si>
   <x:si>
     <x:t>Government Finance Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Paul McElvaney</x:t>
   </x:si>
@@ -792,50 +792,56 @@
     <x:t>2024Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20244</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q4</x:t>
   </x:si>
   <x:si>
     <x:t>20251</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>20252</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025Q4</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -987,51 +993,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="103">
+      <items count="104">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1091,54 +1097,55 @@
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
         <item x="96"/>
         <item x="97"/>
         <item x="98"/>
         <item x="99"/>
         <item x="100"/>
         <item x="101"/>
         <item x="102"/>
+        <item x="103"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="103">
+      <items count="104">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1198,90 +1205,91 @@
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
         <item x="96"/>
         <item x="97"/>
         <item x="98"/>
         <item x="99"/>
         <item x="100"/>
         <item x="101"/>
         <item x="102"/>
+        <item x="103"/>
       </items>
     </pivotField>
     <pivotField name="C03167V03823" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Item" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H207" totalsRowShown="0">
-  <x:autoFilter ref="A1:H207"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H209" totalsRowShown="0">
+  <x:autoFilter ref="A1:H209"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C03167V03823"/>
     <x:tableColumn id="6" name="Item"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1780,51 +1788,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H207"/>
+  <x:dimension ref="A1:H209"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="45.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="67.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -4731,51 +4739,51 @@
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H113" s="0">
-        <x:v>162684</x:v>
+        <x:v>162685</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H114" s="0">
@@ -5511,51 +5519,51 @@
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H143" s="0">
-        <x:v>174073</x:v>
+        <x:v>174072</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H144" s="0">
@@ -5667,51 +5675,51 @@
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H149" s="0">
-        <x:v>176771</x:v>
+        <x:v>176770</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H150" s="0">
@@ -6005,51 +6013,51 @@
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H162" s="0">
-        <x:v>213158</x:v>
+        <x:v>213161</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H163" s="0">
@@ -6057,51 +6065,51 @@
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H164" s="0">
-        <x:v>225314</x:v>
+        <x:v>225320</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H165" s="0">
@@ -6109,51 +6117,51 @@
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H166" s="0">
-        <x:v>226669</x:v>
+        <x:v>226678</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H167" s="0">
@@ -6161,51 +6169,51 @@
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H168" s="0">
-        <x:v>217193</x:v>
+        <x:v>217205</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H169" s="0">
@@ -6577,77 +6585,77 @@
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H184" s="0">
-        <x:v>223610</x:v>
+        <x:v>223696</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H185" s="0">
-        <x:v>185334</x:v>
+        <x:v>185420</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H186" s="0">
@@ -6655,51 +6663,51 @@
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H187" s="0">
-        <x:v>183826</x:v>
+        <x:v>183827</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H188" s="0">
@@ -6707,51 +6715,51 @@
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H189" s="0">
-        <x:v>181171</x:v>
+        <x:v>181173</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H190" s="0">
@@ -6759,103 +6767,103 @@
       </x:c>
     </x:row>
     <x:row r="191" spans="1:8">
       <x:c r="A191" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H191" s="0">
-        <x:v>179451</x:v>
+        <x:v>179454</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H192" s="0">
-        <x:v>219079</x:v>
+        <x:v>219277</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H193" s="0">
-        <x:v>177653</x:v>
+        <x:v>177711</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:8">
       <x:c r="A194" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H194" s="0">
@@ -6863,363 +6871,415 @@
       </x:c>
     </x:row>
     <x:row r="195" spans="1:8">
       <x:c r="A195" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H195" s="0">
-        <x:v>177756</x:v>
+        <x:v>177744</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:8">
       <x:c r="A196" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H196" s="0">
-        <x:v>215161</x:v>
+        <x:v>215162</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H197" s="0">
-        <x:v>171390</x:v>
+        <x:v>171382</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H198" s="0">
-        <x:v>215943</x:v>
+        <x:v>215944</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:8">
       <x:c r="A199" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H199" s="0">
-        <x:v>166860</x:v>
+        <x:v>166856</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:8">
       <x:c r="A200" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H200" s="0">
-        <x:v>215380</x:v>
+        <x:v>215575</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:8">
       <x:c r="A201" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H201" s="0">
-        <x:v>154969</x:v>
+        <x:v>155129</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H202" s="0">
-        <x:v>206218</x:v>
+        <x:v>206203</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H203" s="0">
-        <x:v>149463</x:v>
+        <x:v>149464</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:8">
       <x:c r="A204" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H204" s="0">
-        <x:v>207243</x:v>
+        <x:v>207211</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:8">
       <x:c r="A205" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H205" s="0">
-        <x:v>144953</x:v>
+        <x:v>144944</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:8">
       <x:c r="A206" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H206" s="0">
-        <x:v>208960</x:v>
+        <x:v>208912</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:8">
       <x:c r="A207" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H207" s="0">
-        <x:v>143986</x:v>
+        <x:v>143968</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="208" spans="1:8">
+      <x:c r="A208" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B208" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C208" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D208" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E208" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F208" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G208" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H208" s="0">
+        <x:v>209902</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="209" spans="1:8">
+      <x:c r="A209" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B209" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C209" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D209" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E209" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F209" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G209" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H209" s="0">
+        <x:v>138160</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -7265,51 +7325,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="GFQ13"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="General Government Gross and Net Debt ESA2010"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="103">
+      <x:sharedItems count="104">
         <x:s v="20001"/>
         <x:s v="20002"/>
         <x:s v="20003"/>
         <x:s v="20004"/>
         <x:s v="20011"/>
         <x:s v="20012"/>
         <x:s v="20013"/>
         <x:s v="20014"/>
         <x:s v="20021"/>
         <x:s v="20022"/>
         <x:s v="20023"/>
         <x:s v="20024"/>
         <x:s v="20031"/>
         <x:s v="20032"/>
         <x:s v="20033"/>
         <x:s v="20034"/>
         <x:s v="20041"/>
         <x:s v="20042"/>
         <x:s v="20043"/>
         <x:s v="20044"/>
         <x:s v="20051"/>
         <x:s v="20052"/>
         <x:s v="20053"/>
         <x:s v="20054"/>
         <x:s v="20061"/>
@@ -7369,54 +7429,55 @@
         <x:s v="20193"/>
         <x:s v="20194"/>
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
+        <x:s v="20254"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="103">
+      <x:sharedItems count="104">
         <x:s v="2000Q1"/>
         <x:s v="2000Q2"/>
         <x:s v="2000Q3"/>
         <x:s v="2000Q4"/>
         <x:s v="2001Q1"/>
         <x:s v="2001Q2"/>
         <x:s v="2001Q3"/>
         <x:s v="2001Q4"/>
         <x:s v="2002Q1"/>
         <x:s v="2002Q2"/>
         <x:s v="2002Q3"/>
         <x:s v="2002Q4"/>
         <x:s v="2003Q1"/>
         <x:s v="2003Q2"/>
         <x:s v="2003Q3"/>
         <x:s v="2003Q4"/>
         <x:s v="2004Q1"/>
         <x:s v="2004Q2"/>
         <x:s v="2004Q3"/>
         <x:s v="2004Q4"/>
         <x:s v="2005Q1"/>
         <x:s v="2005Q2"/>
         <x:s v="2005Q3"/>
         <x:s v="2005Q4"/>
         <x:s v="2006Q1"/>
@@ -7476,71 +7537,72 @@
         <x:s v="2019Q3"/>
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
+        <x:s v="2025Q4"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03167V03823">
       <x:sharedItems count="2">
         <x:s v="01"/>
         <x:s v="02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Item">
       <x:sharedItems count="2">
         <x:s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
         <x:s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="23304" maxValue="235646" count="206">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="23304" maxValue="235646" count="208">
         <x:n v="43629"/>
         <x:n v="30748"/>
         <x:n v="43303"/>
         <x:n v="27429"/>
         <x:n v="41343"/>
         <x:n v="26282"/>
         <x:n v="39506"/>
         <x:n v="26648"/>
         <x:n v="38659"/>
         <x:n v="25215"/>
         <x:n v="38079"/>
         <x:n v="23304"/>
         <x:n v="39307"/>
         <x:n v="23430"/>
         <x:n v="40995"/>
         <x:n v="25481"/>
         <x:n v="40960"/>
         <x:n v="27603"/>
         <x:n v="41881"/>
         <x:n v="29502"/>
         <x:n v="42877"/>
         <x:n v="29888"/>
         <x:n v="42009"/>
         <x:n v="30843"/>
         <x:n v="42210"/>
@@ -7608,145 +7670,147 @@
         <x:n v="144227"/>
         <x:n v="111483"/>
         <x:n v="155832"/>
         <x:n v="113680"/>
         <x:n v="158668"/>
         <x:n v="118255"/>
         <x:n v="187891"/>
         <x:n v="130565"/>
         <x:n v="189724"/>
         <x:n v="136058"/>
         <x:n v="194270"/>
         <x:n v="140030"/>
         <x:n v="199753"/>
         <x:n v="146460"/>
         <x:n v="210428"/>
         <x:n v="148242"/>
         <x:n v="210023"/>
         <x:n v="153185"/>
         <x:n v="218266"/>
         <x:n v="156325"/>
         <x:n v="218378"/>
         <x:n v="159437"/>
         <x:n v="218444"/>
         <x:n v="159785"/>
         <x:n v="215239"/>
-        <x:n v="162684"/>
+        <x:n v="162685"/>
         <x:n v="215001"/>
         <x:n v="163021"/>
         <x:n v="209461"/>
         <x:n v="165158"/>
         <x:n v="208225"/>
         <x:n v="166460"/>
         <x:n v="203378"/>
         <x:n v="168512"/>
         <x:n v="203593"/>
         <x:n v="169109"/>
         <x:n v="204115"/>
         <x:n v="167766"/>
         <x:n v="203577"/>
         <x:n v="167005"/>
         <x:n v="201575"/>
         <x:n v="173519"/>
         <x:n v="207112"/>
         <x:n v="175103"/>
         <x:n v="200298"/>
         <x:n v="174378"/>
         <x:n v="202371"/>
         <x:n v="175314"/>
         <x:n v="200557"/>
         <x:n v="176862"/>
         <x:n v="208527"/>
         <x:n v="177820"/>
         <x:n v="211162"/>
         <x:n v="173536"/>
         <x:n v="210832"/>
-        <x:n v="174073"/>
+        <x:n v="174072"/>
         <x:n v="201122"/>
         <x:n v="175497"/>
         <x:n v="210084"/>
         <x:n v="177388"/>
         <x:n v="214367"/>
-        <x:n v="176771"/>
+        <x:n v="176770"/>
         <x:n v="215561"/>
         <x:n v="177740"/>
         <x:n v="205566"/>
         <x:n v="176646"/>
         <x:n v="214717"/>
         <x:n v="178025"/>
         <x:n v="213451"/>
         <x:n v="174931"/>
         <x:n v="212721"/>
         <x:n v="174753"/>
         <x:n v="202936"/>
         <x:n v="172788"/>
-        <x:n v="213158"/>
+        <x:n v="213161"/>
         <x:n v="176483"/>
-        <x:n v="225314"/>
+        <x:n v="225320"/>
         <x:n v="176570"/>
-        <x:n v="226669"/>
+        <x:n v="226678"/>
         <x:n v="181099"/>
-        <x:n v="217193"/>
+        <x:n v="217205"/>
         <x:n v="183931"/>
         <x:n v="229707"/>
         <x:n v="189600"/>
         <x:n v="233792"/>
         <x:n v="191785"/>
         <x:n v="235558"/>
         <x:n v="192034"/>
         <x:n v="235182"/>
         <x:n v="190439"/>
         <x:n v="234228"/>
         <x:n v="191746"/>
         <x:n v="235646"/>
         <x:n v="187758"/>
         <x:n v="235141"/>
         <x:n v="184774"/>
-        <x:n v="223610"/>
-        <x:n v="185334"/>
+        <x:n v="223696"/>
+        <x:n v="185420"/>
         <x:n v="222458"/>
-        <x:n v="183826"/>
+        <x:n v="183827"/>
         <x:n v="221909"/>
-        <x:n v="181171"/>
+        <x:n v="181173"/>
         <x:n v="221415"/>
-        <x:n v="179451"/>
-[...1 lines deleted...]
-        <x:n v="177653"/>
+        <x:n v="179454"/>
+        <x:n v="219277"/>
+        <x:n v="177711"/>
         <x:n v="214144"/>
-        <x:n v="177756"/>
-[...11 lines deleted...]
-        <x:n v="143986"/>
+        <x:n v="177744"/>
+        <x:n v="215162"/>
+        <x:n v="171382"/>
+        <x:n v="215944"/>
+        <x:n v="166856"/>
+        <x:n v="215575"/>
+        <x:n v="155129"/>
+        <x:n v="206203"/>
+        <x:n v="149464"/>
+        <x:n v="207211"/>
+        <x:n v="144944"/>
+        <x:n v="208912"/>
+        <x:n v="143968"/>
+        <x:n v="209902"/>
+        <x:n v="138160"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20001"/>
     <s v="2000Q1"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="43629"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20001"/>
     <s v="2000Q1"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
@@ -8829,51 +8893,51 @@
     <s v="20133"/>
     <s v="2013Q3"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
     <n v="159785"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20134"/>
     <s v="2013Q4"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="215239"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20134"/>
     <s v="2013Q4"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="162684"/>
+    <n v="162685"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20141"/>
     <s v="2014Q1"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="215001"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20141"/>
     <s v="2014Q1"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
     <n v="163021"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20142"/>
@@ -9129,51 +9193,51 @@
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
     <n v="173536"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="210832"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="174073"/>
+    <n v="174072"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="201122"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
     <n v="175497"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20181"/>
@@ -9189,51 +9253,51 @@
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
     <n v="177388"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="214367"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="176771"/>
+    <n v="176770"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="215561"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
     <n v="177740"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20184"/>
@@ -9319,111 +9383,111 @@
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="202936"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
     <n v="172788"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
-    <n v="213158"/>
+    <n v="213161"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
     <n v="176483"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
-    <n v="225314"/>
+    <n v="225320"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
     <n v="176570"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
-    <n v="226669"/>
+    <n v="226678"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
     <n v="181099"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
-    <n v="217193"/>
+    <n v="217205"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
     <n v="183931"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="229707"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20211"/>
@@ -9539,259 +9603,279 @@
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="235141"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
     <n v="184774"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
-    <n v="223610"/>
+    <n v="223696"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="185334"/>
+    <n v="185420"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="222458"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="183826"/>
+    <n v="183827"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="221909"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="181171"/>
+    <n v="181173"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="221415"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="179451"/>
+    <n v="179454"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
-    <n v="219079"/>
+    <n v="219277"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="177653"/>
+    <n v="177711"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="214144"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="177756"/>
+    <n v="177744"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
-    <n v="215161"/>
+    <n v="215162"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="171390"/>
+    <n v="171382"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
-    <n v="215943"/>
+    <n v="215944"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="166860"/>
+    <n v="166856"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
-    <n v="215380"/>
+    <n v="215575"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="154969"/>
+    <n v="155129"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
-    <n v="206218"/>
+    <n v="206203"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="149463"/>
+    <n v="149464"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
-    <n v="207243"/>
+    <n v="207211"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="144953"/>
+    <n v="144944"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
-    <n v="208960"/>
+    <n v="208912"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="143986"/>
+    <n v="143968"/>
+  </r>
+  <r>
+    <s v="GFQ13"/>
+    <s v="General Government Gross and Net Debt ESA2010"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="01"/>
+    <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
+    <s v="Euro Million"/>
+    <n v="209902"/>
+  </r>
+  <r>
+    <s v="GFQ13"/>
+    <s v="General Government Gross and Net Debt ESA2010"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="02"/>
+    <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
+    <s v="Euro Million"/>
+    <n v="138160"/>
   </r>
 </pivotCacheRecords>
 </file>