--- v3 (2026-06-17)
+++ v4 (2026-08-01)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3dbb7c2bf59450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/018ebc5f0cf94e7fa38624e179342179.psmdcp" Id="R42498c6bc9bd4462" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41af5e0673d24f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64e05049656c4b0ea5bf99f945e6b76d.psmdcp" Id="Rf3ef851abf5940cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GFQ13</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>General Government Gross and Net Debt ESA2010</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>22/04/2026 11:00:00</x:t>
+    <x:t>20/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GFQ13/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GFS</x:t>
   </x:si>
   <x:si>
     <x:t>Government Finance Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Paul McElvaney</x:t>
   </x:si>
@@ -798,50 +798,56 @@
     <x:t>2024Q4</x:t>
   </x:si>
   <x:si>
     <x:t>20251</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>20252</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20254</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026Q1</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -993,51 +999,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="104">
+      <items count="105">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1098,54 +1104,55 @@
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
         <item x="96"/>
         <item x="97"/>
         <item x="98"/>
         <item x="99"/>
         <item x="100"/>
         <item x="101"/>
         <item x="102"/>
         <item x="103"/>
+        <item x="104"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="104">
+      <items count="105">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1206,90 +1213,91 @@
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
         <item x="96"/>
         <item x="97"/>
         <item x="98"/>
         <item x="99"/>
         <item x="100"/>
         <item x="101"/>
         <item x="102"/>
         <item x="103"/>
+        <item x="104"/>
       </items>
     </pivotField>
     <pivotField name="C03167V03823" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Item" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H209" totalsRowShown="0">
-  <x:autoFilter ref="A1:H209"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H211" totalsRowShown="0">
+  <x:autoFilter ref="A1:H211"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C03167V03823"/>
     <x:tableColumn id="6" name="Item"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1788,51 +1796,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H209"/>
+  <x:dimension ref="A1:H211"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="45.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="67.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -6091,155 +6099,155 @@
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H165" s="0">
-        <x:v>176570</x:v>
+        <x:v>176571</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H166" s="0">
-        <x:v>226678</x:v>
+        <x:v>226679</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H167" s="0">
-        <x:v>181099</x:v>
+        <x:v>181100</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H168" s="0">
-        <x:v>217205</x:v>
+        <x:v>217206</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H169" s="0">
-        <x:v>183931</x:v>
+        <x:v>183932</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H170" s="0">
@@ -6273,103 +6281,103 @@
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H172" s="0">
-        <x:v>233792</x:v>
+        <x:v>233793</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H173" s="0">
-        <x:v>191785</x:v>
+        <x:v>191786</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H174" s="0">
-        <x:v>235558</x:v>
+        <x:v>235559</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H175" s="0">
@@ -6611,51 +6619,51 @@
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H185" s="0">
-        <x:v>185420</x:v>
+        <x:v>185417</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H186" s="0">
@@ -6663,51 +6671,51 @@
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H187" s="0">
-        <x:v>183827</x:v>
+        <x:v>183821</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H188" s="0">
@@ -6715,51 +6723,51 @@
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H189" s="0">
-        <x:v>181173</x:v>
+        <x:v>181165</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H190" s="0">
@@ -6767,51 +6775,51 @@
       </x:c>
     </x:row>
     <x:row r="191" spans="1:8">
       <x:c r="A191" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H191" s="0">
-        <x:v>179454</x:v>
+        <x:v>179445</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H192" s="0">
@@ -6819,51 +6827,51 @@
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H193" s="0">
-        <x:v>177711</x:v>
+        <x:v>177696</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:8">
       <x:c r="A194" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H194" s="0">
@@ -6871,51 +6879,51 @@
       </x:c>
     </x:row>
     <x:row r="195" spans="1:8">
       <x:c r="A195" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H195" s="0">
-        <x:v>177744</x:v>
+        <x:v>177730</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:8">
       <x:c r="A196" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H196" s="0">
@@ -6923,51 +6931,51 @@
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H197" s="0">
-        <x:v>171382</x:v>
+        <x:v>171370</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H198" s="0">
@@ -6975,51 +6983,51 @@
       </x:c>
     </x:row>
     <x:row r="199" spans="1:8">
       <x:c r="A199" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H199" s="0">
-        <x:v>166856</x:v>
+        <x:v>166845</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:8">
       <x:c r="A200" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H200" s="0">
@@ -7027,51 +7035,51 @@
       </x:c>
     </x:row>
     <x:row r="201" spans="1:8">
       <x:c r="A201" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H201" s="0">
-        <x:v>155129</x:v>
+        <x:v>155110</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H202" s="0">
@@ -7079,103 +7087,103 @@
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H203" s="0">
-        <x:v>149464</x:v>
+        <x:v>149521</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:8">
       <x:c r="A204" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H204" s="0">
-        <x:v>207211</x:v>
+        <x:v>207212</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:8">
       <x:c r="A205" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H205" s="0">
-        <x:v>144944</x:v>
+        <x:v>145069</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:8">
       <x:c r="A206" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H206" s="0">
@@ -7183,103 +7191,155 @@
       </x:c>
     </x:row>
     <x:row r="207" spans="1:8">
       <x:c r="A207" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H207" s="0">
-        <x:v>143968</x:v>
+        <x:v>144160</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:8">
       <x:c r="A208" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H208" s="0">
-        <x:v>209902</x:v>
+        <x:v>209895</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:8">
       <x:c r="A209" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H209" s="0">
-        <x:v>138160</x:v>
+        <x:v>138445</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="210" spans="1:8">
+      <x:c r="A210" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B210" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C210" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D210" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E210" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F210" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G210" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H210" s="0">
+        <x:v>215411</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="211" spans="1:8">
+      <x:c r="A211" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B211" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C211" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D211" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E211" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F211" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G211" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H211" s="0">
+        <x:v>140253</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -7325,51 +7385,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="GFQ13"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="General Government Gross and Net Debt ESA2010"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="104">
+      <x:sharedItems count="105">
         <x:s v="20001"/>
         <x:s v="20002"/>
         <x:s v="20003"/>
         <x:s v="20004"/>
         <x:s v="20011"/>
         <x:s v="20012"/>
         <x:s v="20013"/>
         <x:s v="20014"/>
         <x:s v="20021"/>
         <x:s v="20022"/>
         <x:s v="20023"/>
         <x:s v="20024"/>
         <x:s v="20031"/>
         <x:s v="20032"/>
         <x:s v="20033"/>
         <x:s v="20034"/>
         <x:s v="20041"/>
         <x:s v="20042"/>
         <x:s v="20043"/>
         <x:s v="20044"/>
         <x:s v="20051"/>
         <x:s v="20052"/>
         <x:s v="20053"/>
         <x:s v="20054"/>
         <x:s v="20061"/>
@@ -7430,54 +7490,55 @@
         <x:s v="20194"/>
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
         <x:s v="20254"/>
+        <x:s v="20261"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="104">
+      <x:sharedItems count="105">
         <x:s v="2000Q1"/>
         <x:s v="2000Q2"/>
         <x:s v="2000Q3"/>
         <x:s v="2000Q4"/>
         <x:s v="2001Q1"/>
         <x:s v="2001Q2"/>
         <x:s v="2001Q3"/>
         <x:s v="2001Q4"/>
         <x:s v="2002Q1"/>
         <x:s v="2002Q2"/>
         <x:s v="2002Q3"/>
         <x:s v="2002Q4"/>
         <x:s v="2003Q1"/>
         <x:s v="2003Q2"/>
         <x:s v="2003Q3"/>
         <x:s v="2003Q4"/>
         <x:s v="2004Q1"/>
         <x:s v="2004Q2"/>
         <x:s v="2004Q3"/>
         <x:s v="2004Q4"/>
         <x:s v="2005Q1"/>
         <x:s v="2005Q2"/>
         <x:s v="2005Q3"/>
         <x:s v="2005Q4"/>
         <x:s v="2006Q1"/>
@@ -7538,71 +7599,72 @@
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
+        <x:s v="2026Q1"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03167V03823">
       <x:sharedItems count="2">
         <x:s v="01"/>
         <x:s v="02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Item">
       <x:sharedItems count="2">
         <x:s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
         <x:s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="23304" maxValue="235646" count="208">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="23304" maxValue="235646" count="210">
         <x:n v="43629"/>
         <x:n v="30748"/>
         <x:n v="43303"/>
         <x:n v="27429"/>
         <x:n v="41343"/>
         <x:n v="26282"/>
         <x:n v="39506"/>
         <x:n v="26648"/>
         <x:n v="38659"/>
         <x:n v="25215"/>
         <x:n v="38079"/>
         <x:n v="23304"/>
         <x:n v="39307"/>
         <x:n v="23430"/>
         <x:n v="40995"/>
         <x:n v="25481"/>
         <x:n v="40960"/>
         <x:n v="27603"/>
         <x:n v="41881"/>
         <x:n v="29502"/>
         <x:n v="42877"/>
         <x:n v="29888"/>
         <x:n v="42009"/>
         <x:n v="30843"/>
         <x:n v="42210"/>
@@ -7722,95 +7784,97 @@
         <x:n v="211162"/>
         <x:n v="173536"/>
         <x:n v="210832"/>
         <x:n v="174072"/>
         <x:n v="201122"/>
         <x:n v="175497"/>
         <x:n v="210084"/>
         <x:n v="177388"/>
         <x:n v="214367"/>
         <x:n v="176770"/>
         <x:n v="215561"/>
         <x:n v="177740"/>
         <x:n v="205566"/>
         <x:n v="176646"/>
         <x:n v="214717"/>
         <x:n v="178025"/>
         <x:n v="213451"/>
         <x:n v="174931"/>
         <x:n v="212721"/>
         <x:n v="174753"/>
         <x:n v="202936"/>
         <x:n v="172788"/>
         <x:n v="213161"/>
         <x:n v="176483"/>
         <x:n v="225320"/>
-        <x:n v="176570"/>
-[...3 lines deleted...]
-        <x:n v="183931"/>
+        <x:n v="176571"/>
+        <x:n v="226679"/>
+        <x:n v="181100"/>
+        <x:n v="217206"/>
+        <x:n v="183932"/>
         <x:n v="229707"/>
         <x:n v="189600"/>
-        <x:n v="233792"/>
-[...1 lines deleted...]
-        <x:n v="235558"/>
+        <x:n v="233793"/>
+        <x:n v="191786"/>
+        <x:n v="235559"/>
         <x:n v="192034"/>
         <x:n v="235182"/>
         <x:n v="190439"/>
         <x:n v="234228"/>
         <x:n v="191746"/>
         <x:n v="235646"/>
         <x:n v="187758"/>
         <x:n v="235141"/>
         <x:n v="184774"/>
         <x:n v="223696"/>
-        <x:n v="185420"/>
+        <x:n v="185417"/>
         <x:n v="222458"/>
-        <x:n v="183827"/>
+        <x:n v="183821"/>
         <x:n v="221909"/>
-        <x:n v="181173"/>
+        <x:n v="181165"/>
         <x:n v="221415"/>
-        <x:n v="179454"/>
+        <x:n v="179445"/>
         <x:n v="219277"/>
-        <x:n v="177711"/>
+        <x:n v="177696"/>
         <x:n v="214144"/>
-        <x:n v="177744"/>
+        <x:n v="177730"/>
         <x:n v="215162"/>
-        <x:n v="171382"/>
+        <x:n v="171370"/>
         <x:n v="215944"/>
-        <x:n v="166856"/>
+        <x:n v="166845"/>
         <x:n v="215575"/>
-        <x:n v="155129"/>
+        <x:n v="155110"/>
         <x:n v="206203"/>
-        <x:n v="149464"/>
-[...1 lines deleted...]
-        <x:n v="144944"/>
+        <x:n v="149521"/>
+        <x:n v="207212"/>
+        <x:n v="145069"/>
         <x:n v="208912"/>
-        <x:n v="143968"/>
-[...1 lines deleted...]
-        <x:n v="138160"/>
+        <x:n v="144160"/>
+        <x:n v="209895"/>
+        <x:n v="138445"/>
+        <x:n v="215411"/>
+        <x:n v="140253"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20001"/>
     <s v="2000Q1"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="43629"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20001"/>
     <s v="2000Q1"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
@@ -9413,141 +9477,141 @@
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
     <n v="176483"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="225320"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="176570"/>
+    <n v="176571"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
-    <n v="226678"/>
+    <n v="226679"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="181099"/>
+    <n v="181100"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
-    <n v="217205"/>
+    <n v="217206"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="183931"/>
+    <n v="183932"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="229707"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
     <n v="189600"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
-    <n v="233792"/>
+    <n v="233793"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="191785"/>
+    <n v="191786"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
-    <n v="235558"/>
+    <n v="235559"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
     <n v="192034"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="235182"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20214"/>
@@ -9613,269 +9677,289 @@
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
     <n v="184774"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="223696"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="185420"/>
+    <n v="185417"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="222458"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="183827"/>
+    <n v="183821"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="221909"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="181173"/>
+    <n v="181165"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="221415"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="179454"/>
+    <n v="179445"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="219277"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="177711"/>
+    <n v="177696"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="214144"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="177744"/>
+    <n v="177730"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="215162"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="171382"/>
+    <n v="171370"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="215944"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="166856"/>
+    <n v="166845"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="215575"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="155129"/>
+    <n v="155110"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="206203"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="149464"/>
+    <n v="149521"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
-    <n v="207211"/>
+    <n v="207212"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="144944"/>
+    <n v="145069"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="208912"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="143968"/>
+    <n v="144160"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
-    <n v="209902"/>
+    <n v="209895"/>
   </r>
   <r>
     <s v="GFQ13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="138160"/>
+    <n v="138445"/>
+  </r>
+  <r>
+    <s v="GFQ13"/>
+    <s v="General Government Gross and Net Debt ESA2010"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="01"/>
+    <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
+    <s v="Euro Million"/>
+    <n v="215411"/>
+  </r>
+  <r>
+    <s v="GFQ13"/>
+    <s v="General Government Gross and Net Debt ESA2010"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="02"/>
+    <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
+    <s v="Euro Million"/>
+    <n v="140253"/>
   </r>
 </pivotCacheRecords>
 </file>