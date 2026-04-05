--- v2 (2026-02-17)
+++ v3 (2026-04-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c4a8b03a7fc4bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1dd77f4ac4e649a6bb730422066d8410.psmdcp" Id="Rba848bdec525490f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R806796a12d1d4a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1769533dcd8a4ce1b459232059a8b888.psmdcp" Id="Rcab2e768f5b04de2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>