--- v3 (2026-04-05)
+++ v4 (2026-05-28)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R806796a12d1d4a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1769533dcd8a4ce1b459232059a8b888.psmdcp" Id="Rcab2e768f5b04de2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3c5442ff4314d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ab06b6c3c0c4fd781bf7f20a6ca6dd5.psmdcp" Id="Ra46d2cf410084177" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GFQ10</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>General Government Surplus/Deficit ESA2010</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>21/01/2026 11:00:00</x:t>
+    <x:t>22/04/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GFQ10/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GFS</x:t>
   </x:si>
   <x:si>
     <x:t>Government Finance Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Paul McElvaney</x:t>
   </x:si>
@@ -789,50 +789,56 @@
     <x:t>2024Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20244</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q4</x:t>
   </x:si>
   <x:si>
     <x:t>20251</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>20252</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025Q4</x:t>
   </x:si>
   <x:si>
     <x:t>GFQ10C02</x:t>
   </x:si>
   <x:si>
     <x:t>General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -995,51 +1001,51 @@
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="103">
+      <items count="104">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1099,54 +1105,55 @@
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
         <item x="96"/>
         <item x="97"/>
         <item x="98"/>
         <item x="99"/>
         <item x="100"/>
         <item x="101"/>
         <item x="102"/>
+        <item x="103"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="103">
+      <items count="104">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1206,88 +1213,89 @@
         <item x="78"/>
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
         <item x="96"/>
         <item x="97"/>
         <item x="98"/>
         <item x="99"/>
         <item x="100"/>
         <item x="101"/>
         <item x="102"/>
+        <item x="103"/>
       </items>
     </pivotField>
     <pivotField name="C02196V02652" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="State" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H207" totalsRowShown="0">
-  <x:autoFilter ref="A1:H207"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H209" totalsRowShown="0">
+  <x:autoFilter ref="A1:H209"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C02196V02652"/>
     <x:tableColumn id="6" name="State"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1786,51 +1794,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H207"/>
+  <x:dimension ref="A1:H209"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="71.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="7.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="12.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -3203,129 +3211,129 @@
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H54" s="0">
-        <x:v>-4057</x:v>
+        <x:v>-4066</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H55" s="0">
-        <x:v>-1892</x:v>
+        <x:v>-1900</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H56" s="0">
-        <x:v>-3027</x:v>
+        <x:v>-3033</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H57" s="0">
-        <x:v>-2505</x:v>
+        <x:v>-2481</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H58" s="0">
@@ -3723,51 +3731,51 @@
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H74" s="0">
-        <x:v>-1709</x:v>
+        <x:v>-1708</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H75" s="0">
@@ -3827,181 +3835,181 @@
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H78" s="0">
-        <x:v>-1988</x:v>
+        <x:v>-2007</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H79" s="0">
-        <x:v>844</x:v>
+        <x:v>832</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H80" s="0">
-        <x:v>-1098</x:v>
+        <x:v>-1106</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H81" s="0">
-        <x:v>3720</x:v>
+        <x:v>3700</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H82" s="0">
-        <x:v>-3612</x:v>
+        <x:v>-4074</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H83" s="0">
-        <x:v>-6397</x:v>
+        <x:v>-6400</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H84" s="0">
@@ -4009,3223 +4017,3275 @@
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H85" s="0">
-        <x:v>-1871</x:v>
+        <x:v>-1925</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H86" s="0">
-        <x:v>-5989</x:v>
+        <x:v>-6007</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H87" s="0">
-        <x:v>-2200</x:v>
+        <x:v>-2113</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H88" s="0">
-        <x:v>-2549</x:v>
+        <x:v>-2540</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H89" s="0">
-        <x:v>4863</x:v>
+        <x:v>4706</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H90" s="0">
-        <x:v>-350</x:v>
+        <x:v>-283</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H91" s="0">
-        <x:v>1507</x:v>
+        <x:v>1596</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H92" s="0">
-        <x:v>1819</x:v>
+        <x:v>1922</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H93" s="0">
-        <x:v>5213</x:v>
+        <x:v>5247</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H94" s="0">
-        <x:v>390</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H95" s="0">
-        <x:v>1323</x:v>
+        <x:v>1468</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H96" s="0">
-        <x:v>-337</x:v>
+        <x:v>-168</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H97" s="0">
-        <x:v>5773</x:v>
+        <x:v>5748</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H98" s="0">
-        <x:v>-714</x:v>
+        <x:v>-582</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H99" s="0">
-        <x:v>3000</x:v>
+        <x:v>3103</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H100" s="0">
-        <x:v>15473</x:v>
+        <x:v>15582</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H101" s="0">
-        <x:v>5053</x:v>
+        <x:v>5217</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H102" s="0">
-        <x:v>908</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H103" s="0">
-        <x:v>2454</x:v>
+        <x:v>2093</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H104" s="0">
-        <x:v>223</x:v>
+        <x:v>-447</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B105" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="B105" s="0" t="s">
+      <x:c r="D105" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C105" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H105" s="0">
-        <x:v>4.628050074</x:v>
+        <x:v>9025</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H106" s="0">
-        <x:v>11.03025008</x:v>
+        <x:v>4.628050074</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H107" s="0">
-        <x:v>2.797267997</x:v>
+        <x:v>11.03025008</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H108" s="0">
-        <x:v>1.265387801</x:v>
+        <x:v>2.797267997</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H109" s="0">
-        <x:v>2.64031337</x:v>
+        <x:v>1.265387801</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H110" s="0">
-        <x:v>6.363346618</x:v>
+        <x:v>2.64031337</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H111" s="0">
-        <x:v>-1.455765993</x:v>
+        <x:v>6.363346618</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H112" s="0">
-        <x:v>-3.541936879</x:v>
+        <x:v>-1.455765993</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H113" s="0">
-        <x:v>-1.68128162</x:v>
+        <x:v>-3.541936879</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H114" s="0">
-        <x:v>0.763578129</x:v>
+        <x:v>-1.68128162</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H115" s="0">
-        <x:v>0.45792032</x:v>
+        <x:v>0.763578129</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H116" s="0">
-        <x:v>-1.6083415</x:v>
+        <x:v>0.45792032</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H117" s="0">
-        <x:v>-0.818256928</x:v>
+        <x:v>-1.6083415</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H118" s="0">
-        <x:v>0.846703225</x:v>
+        <x:v>-0.818256928</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H119" s="0">
-        <x:v>-1.007819175</x:v>
+        <x:v>0.846703225</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H120" s="0">
-        <x:v>2.179968231</x:v>
+        <x:v>-1.007819175</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H121" s="0">
-        <x:v>2.101878229</x:v>
+        <x:v>2.179968231</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H122" s="0">
-        <x:v>1.813879132</x:v>
+        <x:v>2.101878229</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:8">
       <x:c r="A123" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H123" s="0">
-        <x:v>-1.358729552</x:v>
+        <x:v>1.813879132</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:8">
       <x:c r="A124" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H124" s="0">
-        <x:v>2.557627905</x:v>
+        <x:v>-1.358729552</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:8">
       <x:c r="A125" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H125" s="0">
-        <x:v>1.965530712</x:v>
+        <x:v>2.557627905</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:8">
       <x:c r="A126" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H126" s="0">
-        <x:v>-0.596050606</x:v>
+        <x:v>1.965530712</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:8">
       <x:c r="A127" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H127" s="0">
-        <x:v>0.134936505</x:v>
+        <x:v>-0.596050606</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:8">
       <x:c r="A128" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H128" s="0">
-        <x:v>4.657807497</x:v>
+        <x:v>0.134936505</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:8">
       <x:c r="A129" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H129" s="0">
-        <x:v>4.25955629</x:v>
+        <x:v>4.657807497</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:8">
       <x:c r="A130" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H130" s="0">
-        <x:v>-0.922431972</x:v>
+        <x:v>4.25955629</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:8">
       <x:c r="A131" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H131" s="0">
-        <x:v>-1.172852405</x:v>
+        <x:v>-0.922431972</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:8">
       <x:c r="A132" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H132" s="0">
-        <x:v>8.804720516</x:v>
+        <x:v>-1.172852405</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:8">
       <x:c r="A133" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H133" s="0">
-        <x:v>2.887485025</x:v>
+        <x:v>8.804720516</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H134" s="0">
-        <x:v>-3.222404003</x:v>
+        <x:v>2.887485025</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:8">
       <x:c r="A135" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H135" s="0">
-        <x:v>-4.46882915</x:v>
+        <x:v>-3.222404003</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:8">
       <x:c r="A136" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H136" s="0">
-        <x:v>5.685816284</x:v>
+        <x:v>-4.46882915</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:8">
       <x:c r="A137" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H137" s="0">
-        <x:v>-3.770902331</x:v>
+        <x:v>5.685816284</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H138" s="0">
-        <x:v>-9.676601645</x:v>
+        <x:v>-3.770902331</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:8">
       <x:c r="A139" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H139" s="0">
-        <x:v>-9.122884551</x:v>
+        <x:v>-9.676601645</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:8">
       <x:c r="A140" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H140" s="0">
-        <x:v>-5.569041211</x:v>
+        <x:v>-9.122884551</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:8">
       <x:c r="A141" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H141" s="0">
-        <x:v>-11.33621033</x:v>
+        <x:v>-5.569041211</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:8">
       <x:c r="A142" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H142" s="0">
-        <x:v>-18.66350232</x:v>
+        <x:v>-11.33621033</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H143" s="0">
-        <x:v>-15.6973628</x:v>
+        <x:v>-18.66350232</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H144" s="0">
-        <x:v>-9.637096919</x:v>
+        <x:v>-15.6973628</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H145" s="0">
-        <x:v>-39.73348169</x:v>
+        <x:v>-9.637096919</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:8">
       <x:c r="A146" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H146" s="0">
-        <x:v>-15.17638807</x:v>
+        <x:v>-39.73348169</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:8">
       <x:c r="A147" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H147" s="0">
-        <x:v>-32.1168838</x:v>
+        <x:v>-15.17638807</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H148" s="0">
-        <x:v>-41.5543671</x:v>
+        <x:v>-32.1168838</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H149" s="0">
-        <x:v>-10.38674529</x:v>
+        <x:v>-41.5543671</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H150" s="0">
-        <x:v>-9.01856353</x:v>
+        <x:v>-10.38674529</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:8">
       <x:c r="A151" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H151" s="0">
-        <x:v>-26.04185201</x:v>
+        <x:v>-9.01856353</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:8">
       <x:c r="A152" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H152" s="0">
-        <x:v>-8.268822991</x:v>
+        <x:v>-26.04185201</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:8">
       <x:c r="A153" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H153" s="0">
-        <x:v>-10.86360945</x:v>
+        <x:v>-8.268822991</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H154" s="0">
-        <x:v>-9.026664521</x:v>
+        <x:v>-10.86360945</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:8">
       <x:c r="A155" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H155" s="0">
-        <x:v>-7.665743449</x:v>
+        <x:v>-9.026664521</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:8">
       <x:c r="A156" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H156" s="0">
-        <x:v>-6.130106447</x:v>
+        <x:v>-7.665743449</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H157" s="0">
-        <x:v>-9.256039197</x:v>
+        <x:v>-6.130106447</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H158" s="0">
-        <x:v>-4.179520153</x:v>
+        <x:v>-9.276257041</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H159" s="0">
-        <x:v>-6.384399542</x:v>
+        <x:v>-4.198072994</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:8">
       <x:c r="A160" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H160" s="0">
-        <x:v>-5.397172632</x:v>
+        <x:v>-6.397312716</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H161" s="0">
-        <x:v>-5.784511541</x:v>
+        <x:v>-5.346789982</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H162" s="0">
-        <x:v>-2.851767068</x:v>
+        <x:v>-5.784511563</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H163" s="0">
-        <x:v>-4.005653047</x:v>
+        <x:v>-2.851767086</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H164" s="0">
-        <x:v>-1.572668396</x:v>
+        <x:v>-4.005653059</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H165" s="0">
-        <x:v>-3.439745609</x:v>
+        <x:v>-1.572668409</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H166" s="0">
-        <x:v>-0.822510286</x:v>
+        <x:v>-3.439745617</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H167" s="0">
-        <x:v>-2.004812805</x:v>
+        <x:v>-0.822510292</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H168" s="0">
-        <x:v>-1.655410952</x:v>
+        <x:v>-2.004812808</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H169" s="0">
-        <x:v>-2.683778181</x:v>
+        <x:v>-1.655410953</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H170" s="0">
-        <x:v>0.302822389</x:v>
+        <x:v>-2.683778775</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H171" s="0">
-        <x:v>-2.519727864</x:v>
+        <x:v>0.302821386</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H172" s="0">
-        <x:v>1.602033816</x:v>
+        <x:v>-2.519729384</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H173" s="0">
-        <x:v>-1.485276926</x:v>
+        <x:v>1.602032622</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H174" s="0">
-        <x:v>-0.154251356</x:v>
+        <x:v>-1.485276899</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H175" s="0">
-        <x:v>-2.389477088</x:v>
+        <x:v>-0.154251269</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H176" s="0">
-        <x:v>2.593996655</x:v>
+        <x:v>-2.389476955</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H177" s="0">
-        <x:v>-2.100311043</x:v>
+        <x:v>2.593997049</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H178" s="0">
-        <x:v>-0.220971954</x:v>
+        <x:v>-2.100276378</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H179" s="0">
-        <x:v>-1.857407402</x:v>
+        <x:v>-0.22091374</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H180" s="0">
-        <x:v>4.333443475</x:v>
+        <x:v>-1.857319244</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H181" s="0">
-        <x:v>-2.280204282</x:v>
+        <x:v>4.333517661</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H182" s="0">
-        <x:v>0.97219295</x:v>
+        <x:v>-2.301809041</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:8">
       <x:c r="A183" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H183" s="0">
-        <x:v>-1.171619594</x:v>
+        <x:v>0.958732496</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H184" s="0">
-        <x:v>3.872336446</x:v>
+        <x:v>-1.180605503</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H185" s="0">
-        <x:v>-3.783013647</x:v>
+        <x:v>3.85172736</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H186" s="0">
-        <x:v>-7.377460147</x:v>
+        <x:v>-4.266734915</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H187" s="0">
-        <x:v>-6.593791932</x:v>
+        <x:v>-7.38047316</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H188" s="0">
-        <x:v>-1.911127963</x:v>
+        <x:v>-6.593537109</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H189" s="0">
-        <x:v>-5.596317375</x:v>
+        <x:v>-1.966381161</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H190" s="0">
-        <x:v>-2.063484176</x:v>
+        <x:v>-5.613188346</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:8">
       <x:c r="A191" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H191" s="0">
-        <x:v>-2.149930926</x:v>
+        <x:v>-1.981934969</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H192" s="0">
-        <x:v>4.183209959</x:v>
+        <x:v>-2.142713143</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H193" s="0">
-        <x:v>-0.28581288</x:v>
+        <x:v>4.047894108</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:8">
       <x:c r="A194" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H194" s="0">
-        <x:v>1.198239</x:v>
+        <x:v>-0.230996114</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:8">
       <x:c r="A195" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H195" s="0">
-        <x:v>1.319362565</x:v>
+        <x:v>1.269320429</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:8">
       <x:c r="A196" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H196" s="0">
-        <x:v>3.875608879</x:v>
+        <x:v>1.394157638</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H197" s="0">
-        <x:v>0.295181196</x:v>
+        <x:v>3.900245583</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H198" s="0">
-        <x:v>1.019652393</x:v>
+        <x:v>0.288944909</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:8">
       <x:c r="A199" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H199" s="0">
-        <x:v>-0.251470627</x:v>
+        <x:v>1.131501305</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:8">
       <x:c r="A200" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H200" s="0">
-        <x:v>4.476966716</x:v>
+        <x:v>-0.125456448</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:8">
       <x:c r="A201" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H201" s="0">
-        <x:v>-0.537187063</x:v>
+        <x:v>4.45816286</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H202" s="0">
-        <x:v>2.218736769</x:v>
+        <x:v>-0.437760743</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H203" s="0">
-        <x:v>10.78718432</x:v>
+        <x:v>2.295052952</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:8">
       <x:c r="A204" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H204" s="0">
-        <x:v>3.340847609</x:v>
+        <x:v>10.86316799</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:8">
       <x:c r="A205" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H205" s="0">
-        <x:v>0.543260928</x:v>
+        <x:v>3.44969499</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:8">
       <x:c r="A206" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H206" s="0">
-        <x:v>1.538891474</x:v>
+        <x:v>0.328942209</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:8">
       <x:c r="A207" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="B207" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C207" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D207" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E207" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F207" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G207" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="H207" s="0">
+        <x:v>1.31493567</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="208" spans="1:8">
+      <x:c r="A208" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="B208" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C208" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D208" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E208" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F208" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G208" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="H208" s="0">
+        <x:v>-0.280542685</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="209" spans="1:8">
+      <x:c r="A209" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="B209" s="0" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C209" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="B207" s="0" t="s">
+      <x:c r="D209" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C207" s="0" t="s">
-[...15 lines deleted...]
-        <x:v>0.14007664</x:v>
+      <x:c r="E209" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F209" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G209" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="H209" s="0">
+        <x:v>5.893895904</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -7273,51 +7333,51 @@
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="GFQ10C01"/>
         <x:s v="GFQ10C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
         <x:s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="103">
+      <x:sharedItems count="104">
         <x:s v="20001"/>
         <x:s v="20002"/>
         <x:s v="20003"/>
         <x:s v="20004"/>
         <x:s v="20011"/>
         <x:s v="20012"/>
         <x:s v="20013"/>
         <x:s v="20014"/>
         <x:s v="20021"/>
         <x:s v="20022"/>
         <x:s v="20023"/>
         <x:s v="20024"/>
         <x:s v="20031"/>
         <x:s v="20032"/>
         <x:s v="20033"/>
         <x:s v="20034"/>
         <x:s v="20041"/>
         <x:s v="20042"/>
         <x:s v="20043"/>
         <x:s v="20044"/>
         <x:s v="20051"/>
         <x:s v="20052"/>
         <x:s v="20053"/>
         <x:s v="20054"/>
         <x:s v="20061"/>
@@ -7377,54 +7437,55 @@
         <x:s v="20193"/>
         <x:s v="20194"/>
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
+        <x:s v="20254"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="103">
+      <x:sharedItems count="104">
         <x:s v="2000Q1"/>
         <x:s v="2000Q2"/>
         <x:s v="2000Q3"/>
         <x:s v="2000Q4"/>
         <x:s v="2001Q1"/>
         <x:s v="2001Q2"/>
         <x:s v="2001Q3"/>
         <x:s v="2001Q4"/>
         <x:s v="2002Q1"/>
         <x:s v="2002Q2"/>
         <x:s v="2002Q3"/>
         <x:s v="2002Q4"/>
         <x:s v="2003Q1"/>
         <x:s v="2003Q2"/>
         <x:s v="2003Q3"/>
         <x:s v="2003Q4"/>
         <x:s v="2004Q1"/>
         <x:s v="2004Q2"/>
         <x:s v="2004Q3"/>
         <x:s v="2004Q4"/>
         <x:s v="2005Q1"/>
         <x:s v="2005Q2"/>
         <x:s v="2005Q3"/>
         <x:s v="2005Q4"/>
         <x:s v="2006Q1"/>
@@ -7484,70 +7545,71 @@
         <x:s v="2019Q3"/>
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
+        <x:s v="2025Q4"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02196V02652">
       <x:sharedItems count="1">
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="State">
       <x:sharedItems count="1">
         <x:s v="State"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="2">
         <x:s v="Euro Million"/>
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-17309" maxValue="15473" count="206">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-17309" maxValue="15582" count="208">
         <x:n v="1184"/>
         <x:n v="2953"/>
         <x:n v="767"/>
         <x:n v="363"/>
         <x:n v="787"/>
         <x:n v="1940"/>
         <x:n v="-441"/>
         <x:n v="-1115"/>
         <x:n v="-551"/>
         <x:n v="257"/>
         <x:n v="156"/>
         <x:n v="-569"/>
         <x:n v="-287"/>
         <x:n v="306"/>
         <x:n v="-359"/>
         <x:n v="845"/>
         <x:n v="799"/>
         <x:n v="714"/>
         <x:n v="-521"/>
         <x:n v="1037"/>
         <x:n v="808"/>
         <x:n v="-255"/>
         <x:n v="57"/>
         <x:n v="2064"/>
         <x:n v="1928"/>
@@ -7556,101 +7618,102 @@
         <x:n v="4171"/>
         <x:n v="1433"/>
         <x:n v="-1593"/>
         <x:n v="-2150"/>
         <x:n v="2838"/>
         <x:n v="-1817"/>
         <x:n v="-4565"/>
         <x:n v="-4276"/>
         <x:n v="-2509"/>
         <x:n v="-4916"/>
         <x:n v="-8038"/>
         <x:n v="-6619"/>
         <x:n v="-3943"/>
         <x:n v="-16526"/>
         <x:n v="-6318"/>
         <x:n v="-13611"/>
         <x:n v="-17309"/>
         <x:n v="-4429"/>
         <x:n v="-3938"/>
         <x:n v="-11392"/>
         <x:n v="-3561"/>
         <x:n v="-4728"/>
         <x:n v="-4023"/>
         <x:n v="-3428"/>
         <x:n v="-2686"/>
-        <x:n v="-4057"/>
-[...2 lines deleted...]
-        <x:n v="-2505"/>
+        <x:n v="-4066"/>
+        <x:n v="-1900"/>
+        <x:n v="-3033"/>
+        <x:n v="-2481"/>
         <x:n v="-2770"/>
         <x:n v="-1416"/>
         <x:n v="-2056"/>
         <x:n v="-814"/>
         <x:n v="-2253"/>
         <x:n v="-540"/>
         <x:n v="-1391"/>
         <x:n v="-1189"/>
         <x:n v="-1765"/>
         <x:n v="197"/>
         <x:n v="-1747"/>
         <x:n v="1213"/>
         <x:n v="-1079"/>
         <x:n v="-112"/>
         <x:n v="-1896"/>
         <x:n v="2170"/>
-        <x:n v="-1709"/>
+        <x:n v="-1708"/>
         <x:n v="-178"/>
         <x:n v="-1594"/>
         <x:n v="3784"/>
-        <x:n v="-1988"/>
-[...4 lines deleted...]
-        <x:n v="-6397"/>
+        <x:n v="-2007"/>
+        <x:n v="832"/>
+        <x:n v="-1106"/>
+        <x:n v="3700"/>
+        <x:n v="-4074"/>
+        <x:n v="-6400"/>
         <x:n v="-6703"/>
-        <x:n v="-1871"/>
-[...18 lines deleted...]
-        <x:n v="223"/>
+        <x:n v="-1925"/>
+        <x:n v="-6007"/>
+        <x:n v="-2113"/>
+        <x:n v="-2540"/>
+        <x:n v="4706"/>
+        <x:n v="-283"/>
+        <x:n v="1596"/>
+        <x:n v="1922"/>
+        <x:n v="5247"/>
+        <x:n v="381"/>
+        <x:n v="1468"/>
+        <x:n v="-168"/>
+        <x:n v="5748"/>
+        <x:n v="-582"/>
+        <x:n v="3103"/>
+        <x:n v="15582"/>
+        <x:n v="5217"/>
+        <x:n v="550"/>
+        <x:n v="2093"/>
+        <x:n v="-447"/>
+        <x:n v="9025"/>
         <x:n v="4.628050074"/>
         <x:n v="11.03025008"/>
         <x:n v="2.797267997"/>
         <x:n v="1.265387801"/>
         <x:n v="2.64031337"/>
         <x:n v="6.363346618"/>
         <x:n v="-1.455765993"/>
         <x:n v="-3.541936879"/>
         <x:n v="-1.68128162"/>
         <x:n v="0.763578129"/>
         <x:n v="0.45792032"/>
         <x:n v="-1.6083415"/>
         <x:n v="-0.818256928"/>
         <x:n v="0.846703225"/>
         <x:n v="-1.007819175"/>
         <x:n v="2.179968231"/>
         <x:n v="2.101878229"/>
         <x:n v="1.813879132"/>
         <x:n v="-1.358729552"/>
         <x:n v="2.557627905"/>
         <x:n v="1.965530712"/>
         <x:n v="-0.596050606"/>
         <x:n v="0.134936505"/>
         <x:n v="4.657807497"/>
         <x:n v="4.25955629"/>
@@ -7659,101 +7722,102 @@
         <x:n v="8.804720516"/>
         <x:n v="2.887485025"/>
         <x:n v="-3.222404003"/>
         <x:n v="-4.46882915"/>
         <x:n v="5.685816284"/>
         <x:n v="-3.770902331"/>
         <x:n v="-9.676601645"/>
         <x:n v="-9.122884551"/>
         <x:n v="-5.569041211"/>
         <x:n v="-11.33621033"/>
         <x:n v="-18.66350232"/>
         <x:n v="-15.6973628"/>
         <x:n v="-9.637096919"/>
         <x:n v="-39.73348169"/>
         <x:n v="-15.17638807"/>
         <x:n v="-32.1168838"/>
         <x:n v="-41.5543671"/>
         <x:n v="-10.38674529"/>
         <x:n v="-9.01856353"/>
         <x:n v="-26.04185201"/>
         <x:n v="-8.268822991"/>
         <x:n v="-10.86360945"/>
         <x:n v="-9.026664521"/>
         <x:n v="-7.665743449"/>
         <x:n v="-6.130106447"/>
-        <x:n v="-9.256039197"/>
-[...49 lines deleted...]
-        <x:n v="0.14007664"/>
+        <x:n v="-9.276257041"/>
+        <x:n v="-4.198072994"/>
+        <x:n v="-6.397312716"/>
+        <x:n v="-5.346789982"/>
+        <x:n v="-5.784511563"/>
+        <x:n v="-2.851767086"/>
+        <x:n v="-4.005653059"/>
+        <x:n v="-1.572668409"/>
+        <x:n v="-3.439745617"/>
+        <x:n v="-0.822510292"/>
+        <x:n v="-2.004812808"/>
+        <x:n v="-1.655410953"/>
+        <x:n v="-2.683778775"/>
+        <x:n v="0.302821386"/>
+        <x:n v="-2.519729384"/>
+        <x:n v="1.602032622"/>
+        <x:n v="-1.485276899"/>
+        <x:n v="-0.154251269"/>
+        <x:n v="-2.389476955"/>
+        <x:n v="2.593997049"/>
+        <x:n v="-2.100276378"/>
+        <x:n v="-0.22091374"/>
+        <x:n v="-1.857319244"/>
+        <x:n v="4.333517661"/>
+        <x:n v="-2.301809041"/>
+        <x:n v="0.958732496"/>
+        <x:n v="-1.180605503"/>
+        <x:n v="3.85172736"/>
+        <x:n v="-4.266734915"/>
+        <x:n v="-7.38047316"/>
+        <x:n v="-6.593537109"/>
+        <x:n v="-1.966381161"/>
+        <x:n v="-5.613188346"/>
+        <x:n v="-1.981934969"/>
+        <x:n v="-2.142713143"/>
+        <x:n v="4.047894108"/>
+        <x:n v="-0.230996114"/>
+        <x:n v="1.269320429"/>
+        <x:n v="1.394157638"/>
+        <x:n v="3.900245583"/>
+        <x:n v="0.288944909"/>
+        <x:n v="1.131501305"/>
+        <x:n v="-0.125456448"/>
+        <x:n v="4.45816286"/>
+        <x:n v="-0.437760743"/>
+        <x:n v="2.295052952"/>
+        <x:n v="10.86316799"/>
+        <x:n v="3.44969499"/>
+        <x:n v="0.328942209"/>
+        <x:n v="1.31493567"/>
+        <x:n v="-0.280542685"/>
+        <x:n v="5.893895904"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20001"/>
     <s v="2000Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="1184"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20002"/>
     <s v="2000Q2"/>
     <s v="-"/>
     <s v="State"/>
@@ -8246,81 +8310,81 @@
     <s v="20123"/>
     <s v="2012Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-3428"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20124"/>
     <s v="2012Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-2686"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20131"/>
     <s v="2013Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-4057"/>
+    <n v="-4066"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20132"/>
     <s v="2013Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-1892"/>
+    <n v="-1900"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20133"/>
     <s v="2013Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-3027"/>
+    <n v="-3033"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20134"/>
     <s v="2013Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-2505"/>
+    <n v="-2481"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20141"/>
     <s v="2014Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-2770"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20142"/>
     <s v="2014Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-1416"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20143"/>
@@ -8446,351 +8510,361 @@
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-1896"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="2170"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-1709"/>
+    <n v="-1708"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-178"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-1594"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="3784"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-1988"/>
+    <n v="-2007"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="844"/>
+    <n v="832"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-1098"/>
+    <n v="-1106"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="3720"/>
+    <n v="3700"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-3612"/>
+    <n v="-4074"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-6397"/>
+    <n v="-6400"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-6703"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-1871"/>
+    <n v="-1925"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-5989"/>
+    <n v="-6007"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-2200"/>
+    <n v="-2113"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-2549"/>
+    <n v="-2540"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="4863"/>
+    <n v="4706"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-350"/>
+    <n v="-283"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="1507"/>
+    <n v="1596"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="1819"/>
+    <n v="1922"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="5213"/>
+    <n v="5247"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="390"/>
+    <n v="381"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="1323"/>
+    <n v="1468"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-337"/>
+    <n v="-168"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="5773"/>
+    <n v="5748"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-714"/>
+    <n v="-582"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="3000"/>
+    <n v="3103"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="15473"/>
+    <n v="15582"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="5053"/>
+    <n v="5217"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="908"/>
+    <n v="550"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="2454"/>
+    <n v="2093"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="223"/>
+    <n v="-447"/>
+  </r>
+  <r>
+    <s v="GFQ10C01"/>
+    <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Euro Million"/>
+    <n v="9025"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20001"/>
     <s v="2000Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="4.628050074"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20002"/>
     <s v="2000Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="11.03025008"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20003"/>
@@ -9276,529 +9350,539 @@
     <s v="20123"/>
     <s v="2012Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="-7.665743449"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20124"/>
     <s v="2012Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="-6.130106447"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20131"/>
     <s v="2013Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-9.256039197"/>
+    <n v="-9.276257041"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20132"/>
     <s v="2013Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-4.179520153"/>
+    <n v="-4.198072994"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20133"/>
     <s v="2013Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-6.384399542"/>
+    <n v="-6.397312716"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20134"/>
     <s v="2013Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-5.397172632"/>
+    <n v="-5.346789982"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20141"/>
     <s v="2014Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-5.784511541"/>
+    <n v="-5.784511563"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20142"/>
     <s v="2014Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-2.851767068"/>
+    <n v="-2.851767086"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20143"/>
     <s v="2014Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-4.005653047"/>
+    <n v="-4.005653059"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20144"/>
     <s v="2014Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-1.572668396"/>
+    <n v="-1.572668409"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20151"/>
     <s v="2015Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-3.439745609"/>
+    <n v="-3.439745617"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20152"/>
     <s v="2015Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-0.822510286"/>
+    <n v="-0.822510292"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20153"/>
     <s v="2015Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-2.004812805"/>
+    <n v="-2.004812808"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20154"/>
     <s v="2015Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-1.655410952"/>
+    <n v="-1.655410953"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-2.683778181"/>
+    <n v="-2.683778775"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="0.302822389"/>
+    <n v="0.302821386"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-2.519727864"/>
+    <n v="-2.519729384"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="1.602033816"/>
+    <n v="1.602032622"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-1.485276926"/>
+    <n v="-1.485276899"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-0.154251356"/>
+    <n v="-0.154251269"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-2.389477088"/>
+    <n v="-2.389476955"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="2.593996655"/>
+    <n v="2.593997049"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-2.100311043"/>
+    <n v="-2.100276378"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-0.220971954"/>
+    <n v="-0.22091374"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-1.857407402"/>
+    <n v="-1.857319244"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="4.333443475"/>
+    <n v="4.333517661"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-2.280204282"/>
+    <n v="-2.301809041"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="0.97219295"/>
+    <n v="0.958732496"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-1.171619594"/>
+    <n v="-1.180605503"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="3.872336446"/>
+    <n v="3.85172736"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-3.783013647"/>
+    <n v="-4.266734915"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-7.377460147"/>
+    <n v="-7.38047316"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-6.593791932"/>
+    <n v="-6.593537109"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-1.911127963"/>
+    <n v="-1.966381161"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-5.596317375"/>
+    <n v="-5.613188346"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-2.063484176"/>
+    <n v="-1.981934969"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-2.149930926"/>
+    <n v="-2.142713143"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="4.183209959"/>
+    <n v="4.047894108"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-0.28581288"/>
+    <n v="-0.230996114"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="1.198239"/>
+    <n v="1.269320429"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="1.319362565"/>
+    <n v="1.394157638"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="3.875608879"/>
+    <n v="3.900245583"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="0.295181196"/>
+    <n v="0.288944909"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="1.019652393"/>
+    <n v="1.131501305"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-0.251470627"/>
+    <n v="-0.125456448"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="4.476966716"/>
+    <n v="4.45816286"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-0.537187063"/>
+    <n v="-0.437760743"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="2.218736769"/>
+    <n v="2.295052952"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="10.78718432"/>
+    <n v="10.86316799"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="3.340847609"/>
+    <n v="3.44969499"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="0.543260928"/>
+    <n v="0.328942209"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="1.538891474"/>
+    <n v="1.31493567"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="0.14007664"/>
+    <n v="-0.280542685"/>
+  </r>
+  <r>
+    <s v="GFQ10C02"/>
+    <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="%"/>
+    <n v="5.893895904"/>
   </r>
 </pivotCacheRecords>
 </file>