--- v4 (2026-05-28)
+++ v5 (2026-07-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3c5442ff4314d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ab06b6c3c0c4fd781bf7f20a6ca6dd5.psmdcp" Id="Ra46d2cf410084177" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e00b0780c2420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c20e84bc634e496396f149c8ec23f155.psmdcp" Id="Rd0d94bc9d2ff4ee7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>