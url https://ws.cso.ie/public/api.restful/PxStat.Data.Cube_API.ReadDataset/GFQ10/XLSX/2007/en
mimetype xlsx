--- v5 (2026-07-13)
+++ v6 (2026-08-28)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e00b0780c2420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c20e84bc634e496396f149c8ec23f155.psmdcp" Id="Rd0d94bc9d2ff4ee7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R144b571f4cad4fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4197b1c1ee4747a78105779e29d6f9b0.psmdcp" Id="R8a494b86afbc4580" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GFQ10</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>General Government Surplus/Deficit ESA2010</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>22/04/2026 11:00:00</x:t>
+    <x:t>20/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GFQ10/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GFS</x:t>
   </x:si>
   <x:si>
     <x:t>Government Finance Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Paul McElvaney</x:t>
   </x:si>
@@ -795,50 +795,56 @@
     <x:t>2024Q4</x:t>
   </x:si>
   <x:si>
     <x:t>20251</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>20252</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>20254</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026Q1</x:t>
   </x:si>
   <x:si>
     <x:t>GFQ10C02</x:t>
   </x:si>
   <x:si>
     <x:t>General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1001,51 +1007,51 @@
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="104">
+      <items count="105">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1106,54 +1112,55 @@
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
         <item x="96"/>
         <item x="97"/>
         <item x="98"/>
         <item x="99"/>
         <item x="100"/>
         <item x="101"/>
         <item x="102"/>
         <item x="103"/>
+        <item x="104"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="104">
+      <items count="105">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -1214,88 +1221,89 @@
         <item x="79"/>
         <item x="80"/>
         <item x="81"/>
         <item x="82"/>
         <item x="83"/>
         <item x="84"/>
         <item x="85"/>
         <item x="86"/>
         <item x="87"/>
         <item x="88"/>
         <item x="89"/>
         <item x="90"/>
         <item x="91"/>
         <item x="92"/>
         <item x="93"/>
         <item x="94"/>
         <item x="95"/>
         <item x="96"/>
         <item x="97"/>
         <item x="98"/>
         <item x="99"/>
         <item x="100"/>
         <item x="101"/>
         <item x="102"/>
         <item x="103"/>
+        <item x="104"/>
       </items>
     </pivotField>
     <pivotField name="C02196V02652" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="State" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H209" totalsRowShown="0">
-  <x:autoFilter ref="A1:H209"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H211" totalsRowShown="0">
+  <x:autoFilter ref="A1:H211"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C02196V02652"/>
     <x:tableColumn id="6" name="State"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1794,51 +1802,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H209"/>
+  <x:dimension ref="A1:H211"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="71.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="7.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.567768" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="12.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -3159,207 +3167,207 @@
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H52" s="0">
-        <x:v>-3428</x:v>
+        <x:v>-3429</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H53" s="0">
-        <x:v>-2686</x:v>
+        <x:v>-2687</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H54" s="0">
-        <x:v>-4066</x:v>
+        <x:v>-4067</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H55" s="0">
-        <x:v>-1900</x:v>
+        <x:v>-1901</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H56" s="0">
-        <x:v>-3033</x:v>
+        <x:v>-3034</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H57" s="0">
-        <x:v>-2481</x:v>
+        <x:v>-2482</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H58" s="0">
-        <x:v>-2770</x:v>
+        <x:v>-2771</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H59" s="0">
@@ -3367,129 +3375,129 @@
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H60" s="0">
-        <x:v>-2056</x:v>
+        <x:v>-2057</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H61" s="0">
-        <x:v>-814</x:v>
+        <x:v>-815</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H62" s="0">
-        <x:v>-2253</x:v>
+        <x:v>-2255</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H63" s="0">
-        <x:v>-540</x:v>
+        <x:v>-541</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H64" s="0">
@@ -3497,311 +3505,311 @@
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H65" s="0">
-        <x:v>-1189</x:v>
+        <x:v>-1191</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H66" s="0">
-        <x:v>-1765</x:v>
+        <x:v>-1784</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H67" s="0">
-        <x:v>197</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H68" s="0">
-        <x:v>-1747</x:v>
+        <x:v>-1765</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H69" s="0">
-        <x:v>1213</x:v>
+        <x:v>1194</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:8">
       <x:c r="A70" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H70" s="0">
-        <x:v>-1079</x:v>
+        <x:v>-1081</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:8">
       <x:c r="A71" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H71" s="0">
-        <x:v>-112</x:v>
+        <x:v>-113</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:8">
       <x:c r="A72" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H72" s="0">
-        <x:v>-1896</x:v>
+        <x:v>-1897</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:8">
       <x:c r="A73" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H73" s="0">
-        <x:v>2170</x:v>
+        <x:v>2167</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:8">
       <x:c r="A74" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H74" s="0">
-        <x:v>-1708</x:v>
+        <x:v>-1710</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:8">
       <x:c r="A75" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H75" s="0">
-        <x:v>-178</x:v>
+        <x:v>-179</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:8">
       <x:c r="A76" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H76" s="0">
@@ -3809,3483 +3817,3535 @@
       </x:c>
     </x:row>
     <x:row r="77" spans="1:8">
       <x:c r="A77" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H77" s="0">
-        <x:v>3784</x:v>
+        <x:v>3782</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:8">
       <x:c r="A78" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H78" s="0">
-        <x:v>-2007</x:v>
+        <x:v>-2008</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:8">
       <x:c r="A79" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H79" s="0">
-        <x:v>832</x:v>
+        <x:v>831</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H80" s="0">
-        <x:v>-1106</x:v>
+        <x:v>-1107</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H81" s="0">
-        <x:v>3700</x:v>
+        <x:v>3698</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H82" s="0">
-        <x:v>-4074</x:v>
+        <x:v>-3995</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H83" s="0">
-        <x:v>-6400</x:v>
+        <x:v>-6317</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H84" s="0">
-        <x:v>-6703</x:v>
+        <x:v>-6619</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H85" s="0">
-        <x:v>-1925</x:v>
+        <x:v>-1845</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H86" s="0">
-        <x:v>-6007</x:v>
+        <x:v>-5909</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:8">
       <x:c r="A87" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H87" s="0">
-        <x:v>-2113</x:v>
+        <x:v>-2014</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:8">
       <x:c r="A88" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B88" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H88" s="0">
-        <x:v>-2540</x:v>
+        <x:v>-2441</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:8">
       <x:c r="A89" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H89" s="0">
-        <x:v>4706</x:v>
+        <x:v>4803</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:8">
       <x:c r="A90" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H90" s="0">
-        <x:v>-283</x:v>
+        <x:v>-195</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:8">
       <x:c r="A91" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H91" s="0">
-        <x:v>1596</x:v>
+        <x:v>1685</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H92" s="0">
-        <x:v>1922</x:v>
+        <x:v>2012</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H93" s="0">
-        <x:v>5247</x:v>
+        <x:v>5334</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H94" s="0">
-        <x:v>381</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H95" s="0">
-        <x:v>1468</x:v>
+        <x:v>1571</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H96" s="0">
-        <x:v>-168</x:v>
+        <x:v>-65</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:8">
       <x:c r="A97" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H97" s="0">
-        <x:v>5748</x:v>
+        <x:v>5850</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:8">
       <x:c r="A98" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H98" s="0">
-        <x:v>-582</x:v>
+        <x:v>-615</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H99" s="0">
-        <x:v>3103</x:v>
+        <x:v>3094</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H100" s="0">
-        <x:v>15582</x:v>
+        <x:v>15591</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:8">
       <x:c r="A101" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H101" s="0">
-        <x:v>5217</x:v>
+        <x:v>5200</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:8">
       <x:c r="A102" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H102" s="0">
-        <x:v>550</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:8">
       <x:c r="A103" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H103" s="0">
-        <x:v>2093</x:v>
+        <x:v>2230</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:8">
       <x:c r="A104" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H104" s="0">
-        <x:v>-447</x:v>
+        <x:v>-431</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:8">
       <x:c r="A105" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H105" s="0">
-        <x:v>9025</x:v>
+        <x:v>9200</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:8">
       <x:c r="A106" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B106" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="B106" s="0" t="s">
+      <x:c r="D106" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C106" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H106" s="0">
-        <x:v>4.628050074</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H107" s="0">
-        <x:v>11.03025008</x:v>
+        <x:v>4.628050074</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H108" s="0">
-        <x:v>2.797267997</x:v>
+        <x:v>11.03025008</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H109" s="0">
-        <x:v>1.265387801</x:v>
+        <x:v>2.797267997</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H110" s="0">
-        <x:v>2.64031337</x:v>
+        <x:v>1.265387801</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H111" s="0">
-        <x:v>6.363346618</x:v>
+        <x:v>2.64031337</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H112" s="0">
-        <x:v>-1.455765993</x:v>
+        <x:v>6.363346618</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H113" s="0">
-        <x:v>-3.541936879</x:v>
+        <x:v>-1.455765993</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:8">
       <x:c r="A114" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B114" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G114" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H114" s="0">
-        <x:v>-1.68128162</x:v>
+        <x:v>-3.541936879</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H115" s="0">
-        <x:v>0.763578129</x:v>
+        <x:v>-1.68128162</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:8">
       <x:c r="A116" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B116" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G116" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H116" s="0">
-        <x:v>0.45792032</x:v>
+        <x:v>0.763578129</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:8">
       <x:c r="A117" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H117" s="0">
-        <x:v>-1.6083415</x:v>
+        <x:v>0.45792032</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:8">
       <x:c r="A118" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B118" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H118" s="0">
-        <x:v>-0.818256928</x:v>
+        <x:v>-1.6083415</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H119" s="0">
-        <x:v>0.846703225</x:v>
+        <x:v>-0.818256928</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H120" s="0">
-        <x:v>-1.007819175</x:v>
+        <x:v>0.846703225</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H121" s="0">
-        <x:v>2.179968231</x:v>
+        <x:v>-1.007819175</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H122" s="0">
-        <x:v>2.101878229</x:v>
+        <x:v>2.179968231</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:8">
       <x:c r="A123" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H123" s="0">
-        <x:v>1.813879132</x:v>
+        <x:v>2.101878229</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:8">
       <x:c r="A124" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H124" s="0">
-        <x:v>-1.358729552</x:v>
+        <x:v>1.813879132</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:8">
       <x:c r="A125" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H125" s="0">
-        <x:v>2.557627905</x:v>
+        <x:v>-1.358729552</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:8">
       <x:c r="A126" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H126" s="0">
-        <x:v>1.965530712</x:v>
+        <x:v>2.557627905</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:8">
       <x:c r="A127" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H127" s="0">
-        <x:v>-0.596050606</x:v>
+        <x:v>1.965530712</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:8">
       <x:c r="A128" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H128" s="0">
-        <x:v>0.134936505</x:v>
+        <x:v>-0.596050606</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:8">
       <x:c r="A129" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H129" s="0">
-        <x:v>4.657807497</x:v>
+        <x:v>0.134936505</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:8">
       <x:c r="A130" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H130" s="0">
-        <x:v>4.25955629</x:v>
+        <x:v>4.657807497</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:8">
       <x:c r="A131" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H131" s="0">
-        <x:v>-0.922431972</x:v>
+        <x:v>4.25955629</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:8">
       <x:c r="A132" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B132" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G132" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H132" s="0">
-        <x:v>-1.172852405</x:v>
+        <x:v>-0.922431972</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:8">
       <x:c r="A133" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H133" s="0">
-        <x:v>8.804720516</x:v>
+        <x:v>-1.172852405</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H134" s="0">
-        <x:v>2.887485025</x:v>
+        <x:v>8.804720516</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:8">
       <x:c r="A135" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H135" s="0">
-        <x:v>-3.222404003</x:v>
+        <x:v>2.887485025</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:8">
       <x:c r="A136" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H136" s="0">
-        <x:v>-4.46882915</x:v>
+        <x:v>-3.222404003</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:8">
       <x:c r="A137" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H137" s="0">
-        <x:v>5.685816284</x:v>
+        <x:v>-4.46882915</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H138" s="0">
-        <x:v>-3.770902331</x:v>
+        <x:v>5.685816284</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:8">
       <x:c r="A139" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H139" s="0">
-        <x:v>-9.676601645</x:v>
+        <x:v>-3.770902331</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:8">
       <x:c r="A140" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H140" s="0">
-        <x:v>-9.122884551</x:v>
+        <x:v>-9.676601645</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:8">
       <x:c r="A141" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H141" s="0">
-        <x:v>-5.569041211</x:v>
+        <x:v>-9.122884551</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:8">
       <x:c r="A142" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B142" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G142" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H142" s="0">
-        <x:v>-11.33621033</x:v>
+        <x:v>-5.569041211</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H143" s="0">
-        <x:v>-18.66350232</x:v>
+        <x:v>-11.33621033</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H144" s="0">
-        <x:v>-15.6973628</x:v>
+        <x:v>-18.66350232</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H145" s="0">
-        <x:v>-9.637096919</x:v>
+        <x:v>-15.6973628</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:8">
       <x:c r="A146" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B146" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G146" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H146" s="0">
-        <x:v>-39.73348169</x:v>
+        <x:v>-9.637096919</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:8">
       <x:c r="A147" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H147" s="0">
-        <x:v>-15.17638807</x:v>
+        <x:v>-39.75404999</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H148" s="0">
-        <x:v>-32.1168838</x:v>
+        <x:v>-15.18419149</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H149" s="0">
-        <x:v>-41.5543671</x:v>
+        <x:v>-32.13320099</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H150" s="0">
-        <x:v>-10.38674529</x:v>
+        <x:v>-41.59397349</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:8">
       <x:c r="A151" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H151" s="0">
-        <x:v>-9.01856353</x:v>
+        <x:v>-10.39306626</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:8">
       <x:c r="A152" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H152" s="0">
-        <x:v>-26.04185201</x:v>
+        <x:v>-9.023490696</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:8">
       <x:c r="A153" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H153" s="0">
-        <x:v>-8.268822991</x:v>
+        <x:v>-26.05606776</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H154" s="0">
-        <x:v>-10.86360945</x:v>
+        <x:v>-8.277132016</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:8">
       <x:c r="A155" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H155" s="0">
-        <x:v>-9.026664521</x:v>
+        <x:v>-10.87002368</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:8">
       <x:c r="A156" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H156" s="0">
-        <x:v>-7.665743449</x:v>
+        <x:v>-9.032355319</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H157" s="0">
-        <x:v>-6.130106447</x:v>
+        <x:v>-7.671411025</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H158" s="0">
-        <x:v>-9.276257041</x:v>
+        <x:v>-6.137169939</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H159" s="0">
-        <x:v>-4.198072994</x:v>
+        <x:v>-9.288605973</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:8">
       <x:c r="A160" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H160" s="0">
-        <x:v>-6.397312716</x:v>
+        <x:v>-4.204312998</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H161" s="0">
-        <x:v>-5.346789982</x:v>
+        <x:v>-6.406423242</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H162" s="0">
-        <x:v>-5.784511563</x:v>
+        <x:v>-5.356875689</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H163" s="0">
-        <x:v>-2.851767086</x:v>
+        <x:v>-5.792857274</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H164" s="0">
-        <x:v>-4.005653059</x:v>
+        <x:v>-2.85631308</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H165" s="0">
-        <x:v>-1.572668409</x:v>
+        <x:v>-4.010581841</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H166" s="0">
-        <x:v>-3.439745617</x:v>
+        <x:v>-1.577663703</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H167" s="0">
-        <x:v>-0.822510292</x:v>
+        <x:v>-3.444572111</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H168" s="0">
-        <x:v>-2.004812808</x:v>
+        <x:v>-0.824697335</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H169" s="0">
-        <x:v>-1.655410953</x:v>
+        <x:v>-2.006972684</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H170" s="0">
-        <x:v>-2.683778775</x:v>
+        <x:v>-1.659282016</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H171" s="0">
-        <x:v>0.302821386</x:v>
+        <x:v>-2.71749853</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H172" s="0">
-        <x:v>-2.519729384</x:v>
+        <x:v>0.275032829</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H173" s="0">
-        <x:v>1.602032622</x:v>
+        <x:v>-2.545444075</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H174" s="0">
-        <x:v>-1.485276899</x:v>
+        <x:v>1.575994658</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H175" s="0">
-        <x:v>-0.154251269</x:v>
+        <x:v>-1.488720364</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H176" s="0">
-        <x:v>-2.389476955</x:v>
+        <x:v>-0.156059447</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H177" s="0">
-        <x:v>2.593997049</x:v>
+        <x:v>-2.391466749</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H178" s="0">
-        <x:v>-2.100276378</x:v>
+        <x:v>2.592817107</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H179" s="0">
-        <x:v>-0.22091374</x:v>
+        <x:v>-2.103627179</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H180" s="0">
-        <x:v>-1.857319244</x:v>
+        <x:v>-0.222171732</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H181" s="0">
-        <x:v>4.333517661</x:v>
+        <x:v>-1.858929333</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H182" s="0">
-        <x:v>-2.301809041</x:v>
+        <x:v>4.334118245</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:8">
       <x:c r="A183" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H183" s="0">
-        <x:v>0.958732496</x:v>
+        <x:v>-2.304404449</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H184" s="0">
-        <x:v>-1.180605503</x:v>
+        <x:v>0.958245586</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H185" s="0">
-        <x:v>3.85172736</x:v>
+        <x:v>-1.181287588</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H186" s="0">
-        <x:v>-4.266734915</x:v>
+        <x:v>3.852944126</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H187" s="0">
-        <x:v>-7.38047316</x:v>
+        <x:v>-4.193646783</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H188" s="0">
-        <x:v>-6.593537109</x:v>
+        <x:v>-7.299880799</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H189" s="0">
-        <x:v>-1.966381161</x:v>
+        <x:v>-6.532683939</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H190" s="0">
-        <x:v>-5.613188346</x:v>
+        <x:v>-1.891231568</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:8">
       <x:c r="A191" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H191" s="0">
-        <x:v>-1.981934969</x:v>
+        <x:v>-5.523257404</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H192" s="0">
-        <x:v>-2.142713143</x:v>
+        <x:v>-1.888711625</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H193" s="0">
-        <x:v>4.047894108</x:v>
+        <x:v>-2.058742811</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:8">
       <x:c r="A194" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H194" s="0">
-        <x:v>-0.230996114</x:v>
+        <x:v>4.131719119</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:8">
       <x:c r="A195" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H195" s="0">
-        <x:v>1.269320429</x:v>
+        <x:v>-0.158853815</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:8">
       <x:c r="A196" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H196" s="0">
-        <x:v>1.394157638</x:v>
+        <x:v>1.333150493</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H197" s="0">
-        <x:v>3.900245583</x:v>
+        <x:v>1.451589846</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H198" s="0">
-        <x:v>0.288944909</x:v>
+        <x:v>3.94508534</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:8">
       <x:c r="A199" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H199" s="0">
-        <x:v>1.131501305</x:v>
+        <x:v>0.369119317</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:8">
       <x:c r="A200" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H200" s="0">
-        <x:v>-0.125456448</x:v>
+        <x:v>1.22246455</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:8">
       <x:c r="A201" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H201" s="0">
-        <x:v>4.45816286</x:v>
+        <x:v>-0.048339835</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H202" s="0">
-        <x:v>-0.437760743</x:v>
+        <x:v>4.571633896</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H203" s="0">
-        <x:v>2.295052952</x:v>
+        <x:v>-0.461265947</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:8">
       <x:c r="A204" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H204" s="0">
-        <x:v>10.86316799</x:v>
+        <x:v>2.295684248</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:8">
       <x:c r="A205" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H205" s="0">
-        <x:v>3.44969499</x:v>
+        <x:v>10.80778821</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:8">
       <x:c r="A206" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H206" s="0">
-        <x:v>0.328942209</x:v>
+        <x:v>3.477394389</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:8">
       <x:c r="A207" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H207" s="0">
-        <x:v>1.31493567</x:v>
+        <x:v>0.303974541</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:8">
       <x:c r="A208" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H208" s="0">
-        <x:v>-0.280542685</x:v>
+        <x:v>1.500747435</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:8">
       <x:c r="A209" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="B209" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C209" s="0" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D209" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E209" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F209" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G209" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H209" s="0">
+        <x:v>-0.28989619</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="210" spans="1:8">
+      <x:c r="A210" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="B210" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C210" s="0" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D210" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E210" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F210" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G210" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H210" s="0">
+        <x:v>6.298962449</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="211" spans="1:8">
+      <x:c r="A211" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="B211" s="0" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C211" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="B209" s="0" t="s">
+      <x:c r="D211" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C209" s="0" t="s">
-[...15 lines deleted...]
-        <x:v>5.893895904</x:v>
+      <x:c r="E211" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F211" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G211" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H211" s="0">
+        <x:v>0.543220233</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -7333,51 +7393,51 @@
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="GFQ10C01"/>
         <x:s v="GFQ10C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
         <x:s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="104">
+      <x:sharedItems count="105">
         <x:s v="20001"/>
         <x:s v="20002"/>
         <x:s v="20003"/>
         <x:s v="20004"/>
         <x:s v="20011"/>
         <x:s v="20012"/>
         <x:s v="20013"/>
         <x:s v="20014"/>
         <x:s v="20021"/>
         <x:s v="20022"/>
         <x:s v="20023"/>
         <x:s v="20024"/>
         <x:s v="20031"/>
         <x:s v="20032"/>
         <x:s v="20033"/>
         <x:s v="20034"/>
         <x:s v="20041"/>
         <x:s v="20042"/>
         <x:s v="20043"/>
         <x:s v="20044"/>
         <x:s v="20051"/>
         <x:s v="20052"/>
         <x:s v="20053"/>
         <x:s v="20054"/>
         <x:s v="20061"/>
@@ -7438,54 +7498,55 @@
         <x:s v="20194"/>
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
         <x:s v="20254"/>
+        <x:s v="20261"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="104">
+      <x:sharedItems count="105">
         <x:s v="2000Q1"/>
         <x:s v="2000Q2"/>
         <x:s v="2000Q3"/>
         <x:s v="2000Q4"/>
         <x:s v="2001Q1"/>
         <x:s v="2001Q2"/>
         <x:s v="2001Q3"/>
         <x:s v="2001Q4"/>
         <x:s v="2002Q1"/>
         <x:s v="2002Q2"/>
         <x:s v="2002Q3"/>
         <x:s v="2002Q4"/>
         <x:s v="2003Q1"/>
         <x:s v="2003Q2"/>
         <x:s v="2003Q3"/>
         <x:s v="2003Q4"/>
         <x:s v="2004Q1"/>
         <x:s v="2004Q2"/>
         <x:s v="2004Q3"/>
         <x:s v="2004Q4"/>
         <x:s v="2005Q1"/>
         <x:s v="2005Q2"/>
         <x:s v="2005Q3"/>
         <x:s v="2005Q4"/>
         <x:s v="2006Q1"/>
@@ -7546,278 +7607,280 @@
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
+        <x:s v="2026Q1"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02196V02652">
       <x:sharedItems count="1">
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="State">
       <x:sharedItems count="1">
         <x:s v="State"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="2">
         <x:s v="Euro Million"/>
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-17309" maxValue="15582" count="208">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-17309" maxValue="15591" count="209">
         <x:n v="1184"/>
         <x:n v="2953"/>
         <x:n v="767"/>
         <x:n v="363"/>
         <x:n v="787"/>
         <x:n v="1940"/>
         <x:n v="-441"/>
         <x:n v="-1115"/>
         <x:n v="-551"/>
         <x:n v="257"/>
         <x:n v="156"/>
         <x:n v="-569"/>
         <x:n v="-287"/>
         <x:n v="306"/>
         <x:n v="-359"/>
         <x:n v="845"/>
         <x:n v="799"/>
         <x:n v="714"/>
         <x:n v="-521"/>
         <x:n v="1037"/>
         <x:n v="808"/>
         <x:n v="-255"/>
         <x:n v="57"/>
         <x:n v="2064"/>
         <x:n v="1928"/>
         <x:n v="-424"/>
         <x:n v="-543"/>
         <x:n v="4171"/>
         <x:n v="1433"/>
         <x:n v="-1593"/>
         <x:n v="-2150"/>
         <x:n v="2838"/>
         <x:n v="-1817"/>
         <x:n v="-4565"/>
         <x:n v="-4276"/>
         <x:n v="-2509"/>
         <x:n v="-4916"/>
         <x:n v="-8038"/>
         <x:n v="-6619"/>
         <x:n v="-3943"/>
         <x:n v="-16526"/>
         <x:n v="-6318"/>
         <x:n v="-13611"/>
         <x:n v="-17309"/>
         <x:n v="-4429"/>
         <x:n v="-3938"/>
         <x:n v="-11392"/>
         <x:n v="-3561"/>
         <x:n v="-4728"/>
         <x:n v="-4023"/>
-        <x:n v="-3428"/>
-[...5 lines deleted...]
-        <x:n v="-2770"/>
+        <x:n v="-3429"/>
+        <x:n v="-2687"/>
+        <x:n v="-4067"/>
+        <x:n v="-1901"/>
+        <x:n v="-3034"/>
+        <x:n v="-2482"/>
+        <x:n v="-2771"/>
         <x:n v="-1416"/>
-        <x:n v="-2056"/>
-[...2 lines deleted...]
-        <x:n v="-540"/>
+        <x:n v="-2057"/>
+        <x:n v="-815"/>
+        <x:n v="-2255"/>
+        <x:n v="-541"/>
         <x:n v="-1391"/>
-        <x:n v="-1189"/>
+        <x:n v="-1191"/>
+        <x:n v="-1784"/>
+        <x:n v="179"/>
         <x:n v="-1765"/>
-        <x:n v="197"/>
-[...7 lines deleted...]
-        <x:n v="-178"/>
+        <x:n v="1194"/>
+        <x:n v="-1081"/>
+        <x:n v="-113"/>
+        <x:n v="-1897"/>
+        <x:n v="2167"/>
+        <x:n v="-1710"/>
+        <x:n v="-179"/>
         <x:n v="-1594"/>
-        <x:n v="3784"/>
-[...27 lines deleted...]
-        <x:n v="9025"/>
+        <x:n v="3782"/>
+        <x:n v="-2008"/>
+        <x:n v="831"/>
+        <x:n v="-1107"/>
+        <x:n v="3698"/>
+        <x:n v="-3995"/>
+        <x:n v="-6317"/>
+        <x:n v="-1845"/>
+        <x:n v="-5909"/>
+        <x:n v="-2014"/>
+        <x:n v="-2441"/>
+        <x:n v="4803"/>
+        <x:n v="-195"/>
+        <x:n v="1685"/>
+        <x:n v="2012"/>
+        <x:n v="5334"/>
+        <x:n v="483"/>
+        <x:n v="1571"/>
+        <x:n v="-65"/>
+        <x:n v="5850"/>
+        <x:n v="-615"/>
+        <x:n v="3094"/>
+        <x:n v="15591"/>
+        <x:n v="5200"/>
+        <x:n v="484"/>
+        <x:n v="2230"/>
+        <x:n v="-431"/>
+        <x:n v="9200"/>
+        <x:n v="751"/>
         <x:n v="4.628050074"/>
         <x:n v="11.03025008"/>
         <x:n v="2.797267997"/>
         <x:n v="1.265387801"/>
         <x:n v="2.64031337"/>
         <x:n v="6.363346618"/>
         <x:n v="-1.455765993"/>
         <x:n v="-3.541936879"/>
         <x:n v="-1.68128162"/>
         <x:n v="0.763578129"/>
         <x:n v="0.45792032"/>
         <x:n v="-1.6083415"/>
         <x:n v="-0.818256928"/>
         <x:n v="0.846703225"/>
         <x:n v="-1.007819175"/>
         <x:n v="2.179968231"/>
         <x:n v="2.101878229"/>
         <x:n v="1.813879132"/>
         <x:n v="-1.358729552"/>
         <x:n v="2.557627905"/>
         <x:n v="1.965530712"/>
         <x:n v="-0.596050606"/>
         <x:n v="0.134936505"/>
         <x:n v="4.657807497"/>
         <x:n v="4.25955629"/>
         <x:n v="-0.922431972"/>
         <x:n v="-1.172852405"/>
         <x:n v="8.804720516"/>
         <x:n v="2.887485025"/>
         <x:n v="-3.222404003"/>
         <x:n v="-4.46882915"/>
         <x:n v="5.685816284"/>
         <x:n v="-3.770902331"/>
         <x:n v="-9.676601645"/>
         <x:n v="-9.122884551"/>
         <x:n v="-5.569041211"/>
         <x:n v="-11.33621033"/>
         <x:n v="-18.66350232"/>
         <x:n v="-15.6973628"/>
         <x:n v="-9.637096919"/>
-        <x:n v="-39.73348169"/>
-[...62 lines deleted...]
-        <x:n v="5.893895904"/>
+        <x:n v="-39.75404999"/>
+        <x:n v="-15.18419149"/>
+        <x:n v="-32.13320099"/>
+        <x:n v="-41.59397349"/>
+        <x:n v="-10.39306626"/>
+        <x:n v="-9.023490696"/>
+        <x:n v="-26.05606776"/>
+        <x:n v="-8.277132016"/>
+        <x:n v="-10.87002368"/>
+        <x:n v="-9.032355319"/>
+        <x:n v="-7.671411025"/>
+        <x:n v="-6.137169939"/>
+        <x:n v="-9.288605973"/>
+        <x:n v="-4.204312998"/>
+        <x:n v="-6.406423242"/>
+        <x:n v="-5.356875689"/>
+        <x:n v="-5.792857274"/>
+        <x:n v="-2.85631308"/>
+        <x:n v="-4.010581841"/>
+        <x:n v="-1.577663703"/>
+        <x:n v="-3.444572111"/>
+        <x:n v="-0.824697335"/>
+        <x:n v="-2.006972684"/>
+        <x:n v="-1.659282016"/>
+        <x:n v="-2.71749853"/>
+        <x:n v="0.275032829"/>
+        <x:n v="-2.545444075"/>
+        <x:n v="1.575994658"/>
+        <x:n v="-1.488720364"/>
+        <x:n v="-0.156059447"/>
+        <x:n v="-2.391466749"/>
+        <x:n v="2.592817107"/>
+        <x:n v="-2.103627179"/>
+        <x:n v="-0.222171732"/>
+        <x:n v="-1.858929333"/>
+        <x:n v="4.334118245"/>
+        <x:n v="-2.304404449"/>
+        <x:n v="0.958245586"/>
+        <x:n v="-1.181287588"/>
+        <x:n v="3.852944126"/>
+        <x:n v="-4.193646783"/>
+        <x:n v="-7.299880799"/>
+        <x:n v="-6.532683939"/>
+        <x:n v="-1.891231568"/>
+        <x:n v="-5.523257404"/>
+        <x:n v="-1.888711625"/>
+        <x:n v="-2.058742811"/>
+        <x:n v="4.131719119"/>
+        <x:n v="-0.158853815"/>
+        <x:n v="1.333150493"/>
+        <x:n v="1.451589846"/>
+        <x:n v="3.94508534"/>
+        <x:n v="0.369119317"/>
+        <x:n v="1.22246455"/>
+        <x:n v="-0.048339835"/>
+        <x:n v="4.571633896"/>
+        <x:n v="-0.461265947"/>
+        <x:n v="2.295684248"/>
+        <x:n v="10.80778821"/>
+        <x:n v="3.477394389"/>
+        <x:n v="0.303974541"/>
+        <x:n v="1.500747435"/>
+        <x:n v="-0.28989619"/>
+        <x:n v="6.298962449"/>
+        <x:n v="0.543220233"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20001"/>
     <s v="2000Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="1184"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20002"/>
     <s v="2000Q2"/>
     <s v="-"/>
     <s v="State"/>
@@ -8290,581 +8353,591 @@
     <s v="20121"/>
     <s v="2012Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-4728"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20122"/>
     <s v="2012Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-4023"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20123"/>
     <s v="2012Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-3428"/>
+    <n v="-3429"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20124"/>
     <s v="2012Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-2686"/>
+    <n v="-2687"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20131"/>
     <s v="2013Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-4066"/>
+    <n v="-4067"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20132"/>
     <s v="2013Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-1900"/>
+    <n v="-1901"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20133"/>
     <s v="2013Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-3033"/>
+    <n v="-3034"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20134"/>
     <s v="2013Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-2481"/>
+    <n v="-2482"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20141"/>
     <s v="2014Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-2770"/>
+    <n v="-2771"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20142"/>
     <s v="2014Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-1416"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20143"/>
     <s v="2014Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-2056"/>
+    <n v="-2057"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20144"/>
     <s v="2014Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-814"/>
+    <n v="-815"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20151"/>
     <s v="2015Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-2253"/>
+    <n v="-2255"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20152"/>
     <s v="2015Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-540"/>
+    <n v="-541"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20153"/>
     <s v="2015Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-1391"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20154"/>
     <s v="2015Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-1189"/>
+    <n v="-1191"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-1765"/>
+    <n v="-1784"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="197"/>
+    <n v="179"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-1747"/>
+    <n v="-1765"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="1213"/>
+    <n v="1194"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-1079"/>
+    <n v="-1081"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-112"/>
+    <n v="-113"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-1896"/>
+    <n v="-1897"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="2170"/>
+    <n v="2167"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-1708"/>
+    <n v="-1710"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-178"/>
+    <n v="-179"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-1594"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="3784"/>
+    <n v="3782"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-2007"/>
+    <n v="-2008"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="832"/>
+    <n v="831"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-1106"/>
+    <n v="-1107"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="3700"/>
+    <n v="3698"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-4074"/>
+    <n v="-3995"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-6400"/>
+    <n v="-6317"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-6703"/>
+    <n v="-6619"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-1925"/>
+    <n v="-1845"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-6007"/>
+    <n v="-5909"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-2113"/>
+    <n v="-2014"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-2540"/>
+    <n v="-2441"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="4706"/>
+    <n v="4803"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-283"/>
+    <n v="-195"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="1596"/>
+    <n v="1685"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="1922"/>
+    <n v="2012"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="5247"/>
+    <n v="5334"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="381"/>
+    <n v="483"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="1468"/>
+    <n v="1571"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-168"/>
+    <n v="-65"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="5748"/>
+    <n v="5850"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-582"/>
+    <n v="-615"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="3103"/>
+    <n v="3094"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="15582"/>
+    <n v="15591"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="5217"/>
+    <n v="5200"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="550"/>
+    <n v="484"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="2093"/>
+    <n v="2230"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-447"/>
+    <n v="-431"/>
   </r>
   <r>
     <s v="GFQ10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="9025"/>
+    <n v="9200"/>
+  </r>
+  <r>
+    <s v="GFQ10C01"/>
+    <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="Euro Million"/>
+    <n v="751"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20001"/>
     <s v="2000Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="4.628050074"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20002"/>
     <s v="2000Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="11.03025008"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20003"/>
@@ -9230,659 +9303,669 @@
     <s v="20093"/>
     <s v="2009Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="-15.6973628"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20094"/>
     <s v="2009Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="-9.637096919"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20101"/>
     <s v="2010Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-39.73348169"/>
+    <n v="-39.75404999"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20102"/>
     <s v="2010Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-15.17638807"/>
+    <n v="-15.18419149"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20103"/>
     <s v="2010Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-32.1168838"/>
+    <n v="-32.13320099"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20104"/>
     <s v="2010Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-41.5543671"/>
+    <n v="-41.59397349"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20111"/>
     <s v="2011Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-10.38674529"/>
+    <n v="-10.39306626"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20112"/>
     <s v="2011Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-9.01856353"/>
+    <n v="-9.023490696"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20113"/>
     <s v="2011Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-26.04185201"/>
+    <n v="-26.05606776"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20114"/>
     <s v="2011Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-8.268822991"/>
+    <n v="-8.277132016"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20121"/>
     <s v="2012Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-10.86360945"/>
+    <n v="-10.87002368"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20122"/>
     <s v="2012Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-9.026664521"/>
+    <n v="-9.032355319"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20123"/>
     <s v="2012Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-7.665743449"/>
+    <n v="-7.671411025"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20124"/>
     <s v="2012Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-6.130106447"/>
+    <n v="-6.137169939"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20131"/>
     <s v="2013Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-9.276257041"/>
+    <n v="-9.288605973"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20132"/>
     <s v="2013Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-4.198072994"/>
+    <n v="-4.204312998"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20133"/>
     <s v="2013Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-6.397312716"/>
+    <n v="-6.406423242"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20134"/>
     <s v="2013Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-5.346789982"/>
+    <n v="-5.356875689"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20141"/>
     <s v="2014Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-5.784511563"/>
+    <n v="-5.792857274"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20142"/>
     <s v="2014Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-2.851767086"/>
+    <n v="-2.85631308"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20143"/>
     <s v="2014Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-4.005653059"/>
+    <n v="-4.010581841"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20144"/>
     <s v="2014Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-1.572668409"/>
+    <n v="-1.577663703"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20151"/>
     <s v="2015Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-3.439745617"/>
+    <n v="-3.444572111"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20152"/>
     <s v="2015Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-0.822510292"/>
+    <n v="-0.824697335"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20153"/>
     <s v="2015Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-2.004812808"/>
+    <n v="-2.006972684"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20154"/>
     <s v="2015Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-1.655410953"/>
+    <n v="-1.659282016"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20161"/>
     <s v="2016Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-2.683778775"/>
+    <n v="-2.71749853"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20162"/>
     <s v="2016Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="0.302821386"/>
+    <n v="0.275032829"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20163"/>
     <s v="2016Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-2.519729384"/>
+    <n v="-2.545444075"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20164"/>
     <s v="2016Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="1.602032622"/>
+    <n v="1.575994658"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20171"/>
     <s v="2017Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-1.485276899"/>
+    <n v="-1.488720364"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20172"/>
     <s v="2017Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-0.154251269"/>
+    <n v="-0.156059447"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20173"/>
     <s v="2017Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-2.389476955"/>
+    <n v="-2.391466749"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20174"/>
     <s v="2017Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="2.593997049"/>
+    <n v="2.592817107"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20181"/>
     <s v="2018Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-2.100276378"/>
+    <n v="-2.103627179"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20182"/>
     <s v="2018Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-0.22091374"/>
+    <n v="-0.222171732"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20183"/>
     <s v="2018Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-1.857319244"/>
+    <n v="-1.858929333"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20184"/>
     <s v="2018Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="4.333517661"/>
+    <n v="4.334118245"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20191"/>
     <s v="2019Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-2.301809041"/>
+    <n v="-2.304404449"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20192"/>
     <s v="2019Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="0.958732496"/>
+    <n v="0.958245586"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20193"/>
     <s v="2019Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-1.180605503"/>
+    <n v="-1.181287588"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20194"/>
     <s v="2019Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="3.85172736"/>
+    <n v="3.852944126"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20201"/>
     <s v="2020Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-4.266734915"/>
+    <n v="-4.193646783"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20202"/>
     <s v="2020Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-7.38047316"/>
+    <n v="-7.299880799"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20203"/>
     <s v="2020Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-6.593537109"/>
+    <n v="-6.532683939"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20204"/>
     <s v="2020Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-1.966381161"/>
+    <n v="-1.891231568"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20211"/>
     <s v="2021Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-5.613188346"/>
+    <n v="-5.523257404"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20212"/>
     <s v="2021Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-1.981934969"/>
+    <n v="-1.888711625"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20213"/>
     <s v="2021Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-2.142713143"/>
+    <n v="-2.058742811"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20214"/>
     <s v="2021Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="4.047894108"/>
+    <n v="4.131719119"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20221"/>
     <s v="2022Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-0.230996114"/>
+    <n v="-0.158853815"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20222"/>
     <s v="2022Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="1.269320429"/>
+    <n v="1.333150493"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20223"/>
     <s v="2022Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="1.394157638"/>
+    <n v="1.451589846"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20224"/>
     <s v="2022Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="3.900245583"/>
+    <n v="3.94508534"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20231"/>
     <s v="2023Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="0.288944909"/>
+    <n v="0.369119317"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20232"/>
     <s v="2023Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="1.131501305"/>
+    <n v="1.22246455"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20233"/>
     <s v="2023Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-0.125456448"/>
+    <n v="-0.048339835"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20234"/>
     <s v="2023Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="4.45816286"/>
+    <n v="4.571633896"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20241"/>
     <s v="2024Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-0.437760743"/>
+    <n v="-0.461265947"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20242"/>
     <s v="2024Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="2.295052952"/>
+    <n v="2.295684248"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20243"/>
     <s v="2024Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="10.86316799"/>
+    <n v="10.80778821"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20244"/>
     <s v="2024Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="3.44969499"/>
+    <n v="3.477394389"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20251"/>
     <s v="2025Q1"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="0.328942209"/>
+    <n v="0.303974541"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20252"/>
     <s v="2025Q2"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="1.31493567"/>
+    <n v="1.500747435"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-0.280542685"/>
+    <n v="-0.28989619"/>
   </r>
   <r>
     <s v="GFQ10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
     <s v="20254"/>
     <s v="2025Q4"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="5.893895904"/>
+    <n v="6.298962449"/>
+  </r>
+  <r>
+    <s v="GFQ10C02"/>
+    <s v="General Government Surplus/Deficit ESA2010 (as percentage of quarterly GDP)"/>
+    <s v="20261"/>
+    <s v="2026Q1"/>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="%"/>
+    <n v="0.543220233"/>
   </r>
 </pivotCacheRecords>
 </file>