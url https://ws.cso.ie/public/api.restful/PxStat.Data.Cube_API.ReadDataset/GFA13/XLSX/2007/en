--- v3 (2026-08-02)
+++ v4 (2026-09-18)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53069b5966a2456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a1d9cd8bf2d48bb87a577da820a2ee6.psmdcp" Id="R6f97ec4efbed4e5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42bb6d8fb3d64a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/577b4645753e4da192a5a19b1ad956b7.psmdcp" Id="R00072d190f944912" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -56,51 +56,51 @@
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>General Government Gross and Net Debt ESA2010</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>21/04/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GFA13/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GFA13/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GFS</x:t>
   </x:si>
   <x:si>
     <x:t>Government Finance Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Paul McElvaney</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>gfs@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -841,51 +841,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GFA13/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GFA13/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">