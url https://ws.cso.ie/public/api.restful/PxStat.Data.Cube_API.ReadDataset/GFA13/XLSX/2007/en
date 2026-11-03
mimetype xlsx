--- v4 (2026-09-18)
+++ v5 (2026-11-03)
@@ -1,106 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42bb6d8fb3d64a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/577b4645753e4da192a5a19b1ad956b7.psmdcp" Id="R00072d190f944912" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81017f831dd24542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f9d2897024741c1afe49bdbe3f77220.psmdcp" Id="R6578390fb34d4fed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GFA13</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>General Government Gross and Net Debt ESA2010</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>21/04/2026 11:00:00</x:t>
+    <x:t>20/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GFA13/XLSX/2007/en</x:t>
+    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GFA13/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GFS</x:t>
   </x:si>
   <x:si>
     <x:t>Government Finance Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Paul McElvaney</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>gfs@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -841,51 +841,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GFA13/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GFA13/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
@@ -2191,77 +2191,77 @@
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H42" s="0">
-        <x:v>217205</x:v>
+        <x:v>217206</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H43" s="0">
-        <x:v>183931</x:v>
+        <x:v>183932</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H44" s="0">
@@ -2321,207 +2321,207 @@
       </x:c>
     </x:row>
     <x:row r="47" spans="1:8">
       <x:c r="A47" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H47" s="0">
-        <x:v>185420</x:v>
+        <x:v>185417</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H48" s="0">
-        <x:v>219277</x:v>
+        <x:v>219261</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H49" s="0">
-        <x:v>177711</x:v>
+        <x:v>177676</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H50" s="0">
-        <x:v>215575</x:v>
+        <x:v>215571</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H51" s="0">
-        <x:v>155129</x:v>
+        <x:v>155131</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H52" s="0">
-        <x:v>209902</x:v>
+        <x:v>209923</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H53" s="0">
-        <x:v>138160</x:v>
+        <x:v>138367</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -2685,62 +2685,62 @@
         <x:n v="28331"/>
         <x:n v="79621"/>
         <x:n v="42645"/>
         <x:n v="104703"/>
         <x:n v="62652"/>
         <x:n v="144227"/>
         <x:n v="111483"/>
         <x:n v="189724"/>
         <x:n v="136058"/>
         <x:n v="210023"/>
         <x:n v="153185"/>
         <x:n v="215239"/>
         <x:n v="162685"/>
         <x:n v="203378"/>
         <x:n v="168512"/>
         <x:n v="201575"/>
         <x:n v="173519"/>
         <x:n v="200557"/>
         <x:n v="176862"/>
         <x:n v="201122"/>
         <x:n v="175497"/>
         <x:n v="205566"/>
         <x:n v="176646"/>
         <x:n v="202936"/>
         <x:n v="172788"/>
-        <x:n v="217205"/>
-        <x:n v="183931"/>
+        <x:n v="217206"/>
+        <x:n v="183932"/>
         <x:n v="235182"/>
         <x:n v="190439"/>
         <x:n v="223696"/>
-        <x:n v="185420"/>
-[...5 lines deleted...]
-        <x:n v="138160"/>
+        <x:n v="185417"/>
+        <x:n v="219261"/>
+        <x:n v="177676"/>
+        <x:n v="215571"/>
+        <x:n v="155131"/>
+        <x:n v="209923"/>
+        <x:n v="138367"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="GFA13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="39506"/>
   </r>
   <r>
     <s v="GFA13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
@@ -3113,139 +3113,139 @@
     <s v="2019"/>
     <s v="2019"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="202936"/>
   </r>
   <r>
     <s v="GFA13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
     <n v="172788"/>
   </r>
   <r>
     <s v="GFA13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
-    <n v="217205"/>
+    <n v="217206"/>
   </r>
   <r>
     <s v="GFA13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="183931"/>
+    <n v="183932"/>
   </r>
   <r>
     <s v="GFA13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="235182"/>
   </r>
   <r>
     <s v="GFA13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
     <n v="190439"/>
   </r>
   <r>
     <s v="GFA13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="223696"/>
   </r>
   <r>
     <s v="GFA13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="185420"/>
+    <n v="185417"/>
   </r>
   <r>
     <s v="GFA13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
-    <n v="219277"/>
+    <n v="219261"/>
   </r>
   <r>
     <s v="GFA13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="177711"/>
+    <n v="177676"/>
   </r>
   <r>
     <s v="GFA13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
-    <n v="215575"/>
+    <n v="215571"/>
   </r>
   <r>
     <s v="GFA13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="155129"/>
+    <n v="155131"/>
   </r>
   <r>
     <s v="GFA13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="01"/>
     <s v="General Government Gross Debt (EDP face value) - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
-    <n v="209902"/>
+    <n v="209923"/>
   </r>
   <r>
     <s v="GFA13"/>
     <s v="General Government Gross and Net Debt ESA2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="02"/>
     <s v="General Government Net Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="138160"/>
+    <n v="138367"/>
   </r>
 </pivotCacheRecords>
 </file>