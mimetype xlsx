--- v4 (2026-09-16)
+++ v5 (2026-11-03)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabcf430c55644002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a11fe2e1ad94b658036d69f44405bb5.psmdcp" Id="Ra476db20e6ab4daf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6164b3c0632746d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e4389a857b7469980609fd9bcb013c0.psmdcp" Id="R7e38f9449944477b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GFA10</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>General Government Surplus/Deficit ESA2010</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>21/04/2026 11:00:00</x:t>
+    <x:t>20/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GFA10/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GFS</x:t>
   </x:si>
   <x:si>
     <x:t>Government Finance Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Paul McElvaney</x:t>
   </x:si>
@@ -1624,181 +1624,181 @@
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H19" s="0">
-        <x:v>-14864</x:v>
+        <x:v>-14866</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H20" s="0">
-        <x:v>-11480</x:v>
+        <x:v>-11484</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H21" s="0">
-        <x:v>-7055</x:v>
+        <x:v>-7060</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H22" s="0">
-        <x:v>-5372</x:v>
+        <x:v>-5378</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H23" s="0">
-        <x:v>-2102</x:v>
+        <x:v>-2172</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H24" s="0">
-        <x:v>-918</x:v>
+        <x:v>-920</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H25" s="0">
@@ -1832,181 +1832,181 @@
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H27" s="0">
-        <x:v>-19101</x:v>
+        <x:v>-18772</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H28" s="0">
-        <x:v>-5955</x:v>
+        <x:v>-5555</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H29" s="0">
-        <x:v>8482</x:v>
+        <x:v>8609</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H30" s="0">
-        <x:v>7429</x:v>
+        <x:v>7582</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H31" s="0">
-        <x:v>23320</x:v>
+        <x:v>23433</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H32" s="0">
-        <x:v>11222</x:v>
+        <x:v>10667</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H33" s="0">
@@ -2378,51 +2378,51 @@
       </x:c>
     </x:row>
     <x:row r="48" spans="1:8">
       <x:c r="A48" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H48" s="0">
-        <x:v>-32.1</x:v>
+        <x:v>-32.2</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:8">
       <x:c r="A49" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H49" s="0">
@@ -2638,77 +2638,77 @@
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H58" s="0">
-        <x:v>-5</x:v>
+        <x:v>-4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:8">
       <x:c r="A59" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H59" s="0">
-        <x:v>-1.3</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H60" s="0">
@@ -2716,77 +2716,77 @@
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H61" s="0">
-        <x:v>1.4</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H62" s="0">
-        <x:v>4.1</x:v>
+        <x:v>4.2</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H63" s="0">
@@ -2946,109 +2946,110 @@
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
         <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02196V02652">
       <x:sharedItems count="1">
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="State">
       <x:sharedItems count="1">
         <x:s v="State"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="2">
         <x:s v="Euro Million"/>
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-53764" maxValue="23320" count="59">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="-53764" maxValue="23433" count="60">
         <x:n v="-1137"/>
         <x:n v="-119"/>
         <x:n v="953"/>
         <x:n v="1666"/>
         <x:n v="3282"/>
         <x:n v="5268"/>
         <x:n v="1171"/>
         <x:n v="-706"/>
         <x:n v="504"/>
         <x:n v="2029"/>
         <x:n v="2675"/>
         <x:n v="5132"/>
         <x:n v="528"/>
         <x:n v="-13167"/>
         <x:n v="-23517"/>
         <x:n v="-53764"/>
         <x:n v="-23320"/>
-        <x:n v="-14864"/>
-[...4 lines deleted...]
-        <x:n v="-918"/>
+        <x:n v="-14866"/>
+        <x:n v="-11484"/>
+        <x:n v="-7060"/>
+        <x:n v="-5378"/>
+        <x:n v="-2172"/>
+        <x:n v="-920"/>
         <x:n v="303"/>
         <x:n v="1419"/>
-        <x:n v="-19101"/>
-[...4 lines deleted...]
-        <x:n v="11222"/>
+        <x:n v="-18772"/>
+        <x:n v="-5555"/>
+        <x:n v="8609"/>
+        <x:n v="7582"/>
+        <x:n v="23433"/>
+        <x:n v="10667"/>
         <x:n v="-2.1"/>
         <x:n v="-0.2"/>
         <x:n v="1.4"/>
         <x:n v="2.1"/>
         <x:n v="3.5"/>
         <x:n v="4.9"/>
         <x:n v="1"/>
         <x:n v="-0.5"/>
         <x:n v="0.3"/>
         <x:n v="1.3"/>
         <x:n v="1.6"/>
         <x:n v="2.8"/>
         <x:n v="-7"/>
         <x:n v="-13.9"/>
-        <x:n v="-32.1"/>
+        <x:n v="-32.2"/>
         <x:n v="-13.5"/>
         <x:n v="-8.4"/>
         <x:n v="-6.3"/>
         <x:n v="-3.5"/>
         <x:n v="-2"/>
         <x:n v="-0.8"/>
         <x:n v="-0.3"/>
         <x:n v="0.1"/>
         <x:n v="0.4"/>
-        <x:n v="-5"/>
-[...1 lines deleted...]
-        <x:n v="4.1"/>
+        <x:n v="-4.9"/>
+        <x:n v="-1.2"/>
+        <x:n v="1.5"/>
+        <x:n v="4.2"/>
         <x:n v="1.8"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="GFA10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-1137"/>
   </r>
   <r>
     <s v="GFA10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="-"/>
@@ -3192,181 +3193,181 @@
     <s v="2010"/>
     <s v="2010"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-53764"/>
   </r>
   <r>
     <s v="GFA10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="-23320"/>
   </r>
   <r>
     <s v="GFA10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-14864"/>
+    <n v="-14866"/>
   </r>
   <r>
     <s v="GFA10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-11480"/>
+    <n v="-11484"/>
   </r>
   <r>
     <s v="GFA10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-7055"/>
+    <n v="-7060"/>
   </r>
   <r>
     <s v="GFA10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-5372"/>
+    <n v="-5378"/>
   </r>
   <r>
     <s v="GFA10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-2102"/>
+    <n v="-2172"/>
   </r>
   <r>
     <s v="GFA10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-918"/>
+    <n v="-920"/>
   </r>
   <r>
     <s v="GFA10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="303"/>
   </r>
   <r>
     <s v="GFA10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
     <n v="1419"/>
   </r>
   <r>
     <s v="GFA10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-19101"/>
+    <n v="-18772"/>
   </r>
   <r>
     <s v="GFA10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="-5955"/>
+    <n v="-5555"/>
   </r>
   <r>
     <s v="GFA10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="8482"/>
+    <n v="8609"/>
   </r>
   <r>
     <s v="GFA10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="7429"/>
+    <n v="7582"/>
   </r>
   <r>
     <s v="GFA10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="23320"/>
+    <n v="23433"/>
   </r>
   <r>
     <s v="GFA10C01"/>
     <s v="General Government Surplus/Deficit - ESA2010 Code (B9)"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="State"/>
     <s v="Euro Million"/>
-    <n v="11222"/>
+    <n v="10667"/>
   </r>
   <r>
     <s v="GFA10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of GDP)"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="-2.1"/>
   </r>
   <r>
     <s v="GFA10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of GDP)"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="-0.2"/>
   </r>
   <r>
     <s v="GFA10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of GDP)"/>
     <s v="1997"/>
@@ -3482,51 +3483,51 @@
     <s v="2008"/>
     <s v="2008"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="-7"/>
   </r>
   <r>
     <s v="GFA10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of GDP)"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="-13.9"/>
   </r>
   <r>
     <s v="GFA10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of GDP)"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-32.1"/>
+    <n v="-32.2"/>
   </r>
   <r>
     <s v="GFA10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of GDP)"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="-13.5"/>
   </r>
   <r>
     <s v="GFA10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of GDP)"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="-8.4"/>
   </r>
   <r>
     <s v="GFA10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of GDP)"/>
     <s v="2013"/>
@@ -3582,79 +3583,79 @@
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="GFA10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of GDP)"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="0.4"/>
   </r>
   <r>
     <s v="GFA10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of GDP)"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-5"/>
+    <n v="-4.9"/>
   </r>
   <r>
     <s v="GFA10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of GDP)"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="-1.3"/>
+    <n v="-1.2"/>
   </r>
   <r>
     <s v="GFA10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of GDP)"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="1.6"/>
   </r>
   <r>
     <s v="GFA10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of GDP)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="1.4"/>
+    <n v="1.5"/>
   </r>
   <r>
     <s v="GFA10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of GDP)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
-    <n v="4.1"/>
+    <n v="4.2"/>
   </r>
   <r>
     <s v="GFA10C02"/>
     <s v="General Government Surplus/Deficit ESA2010 (as percentage of GDP)"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="-"/>
     <s v="State"/>
     <s v="%"/>
     <n v="1.8"/>
   </r>
 </pivotCacheRecords>
 </file>