--- v6 (2026-09-13)
+++ v7 (2026-11-03)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cfa46f3ea1541ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/419400daa4df42ddad3baaea5ef36654.psmdcp" Id="R65f56aadd32d4c76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ac2c912e3f4d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6dd80a8008f64eb495d2347c11f715e4.psmdcp" Id="R58ea447949844a2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GFA04</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>General Government: Detailed classification of expenditure and consumption</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>21/04/2026 11:00:00</x:t>
+    <x:t>20/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GFA04/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GFS</x:t>
   </x:si>
   <x:si>
     <x:t>Government Finance Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Paul McElvaney</x:t>
   </x:si>
@@ -13243,129 +13243,129 @@
       </x:c>
     </x:row>
     <x:row r="456" spans="1:8">
       <x:c r="A456" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B456" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C456" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D456" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E456" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F456" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G456" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H456" s="0">
-        <x:v>21426</x:v>
+        <x:v>21327</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:8">
       <x:c r="A457" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C457" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D457" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E457" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F457" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H457" s="0">
-        <x:v>11384</x:v>
+        <x:v>11482</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:8">
       <x:c r="A458" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B458" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C458" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D458" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E458" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F458" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G458" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H458" s="0">
-        <x:v>74666</x:v>
+        <x:v>74669</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:8">
       <x:c r="A459" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C459" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D459" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E459" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F459" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H459" s="0">
-        <x:v>74189</x:v>
+        <x:v>74192</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:8">
       <x:c r="A460" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B460" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D460" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E460" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F460" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G460" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H460" s="0">
@@ -13659,51 +13659,51 @@
       </x:c>
     </x:row>
     <x:row r="472" spans="1:8">
       <x:c r="A472" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B472" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C472" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D472" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F472" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G472" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H472" s="0">
-        <x:v>28885</x:v>
+        <x:v>28888</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:8">
       <x:c r="A473" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C473" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D473" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E473" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H473" s="0">
@@ -13711,51 +13711,51 @@
       </x:c>
     </x:row>
     <x:row r="474" spans="1:8">
       <x:c r="A474" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B474" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C474" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D474" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E474" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F474" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G474" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H474" s="0">
-        <x:v>4810</x:v>
+        <x:v>4813</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:8">
       <x:c r="A475" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C475" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D475" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E475" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F475" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H475" s="0">
@@ -14205,155 +14205,155 @@
       </x:c>
     </x:row>
     <x:row r="493" spans="1:8">
       <x:c r="A493" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C493" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D493" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E493" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F493" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H493" s="0">
-        <x:v>31977</x:v>
+        <x:v>31980</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:8">
       <x:c r="A494" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B494" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C494" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D494" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E494" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F494" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G494" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H494" s="0">
-        <x:v>21119</x:v>
+        <x:v>20913</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:8">
       <x:c r="A495" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C495" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D495" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E495" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F495" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H495" s="0">
-        <x:v>10858</x:v>
+        <x:v>11067</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:8">
       <x:c r="A496" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B496" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C496" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D496" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E496" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F496" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G496" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H496" s="0">
-        <x:v>72875</x:v>
+        <x:v>72879</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:8">
       <x:c r="A497" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C497" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D497" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E497" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F497" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H497" s="0">
-        <x:v>72418</x:v>
+        <x:v>72422</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:8">
       <x:c r="A498" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B498" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C498" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D498" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E498" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F498" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G498" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H498" s="0">
@@ -14647,51 +14647,51 @@
       </x:c>
     </x:row>
     <x:row r="510" spans="1:8">
       <x:c r="A510" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B510" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C510" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D510" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E510" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F510" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G510" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H510" s="0">
-        <x:v>27935</x:v>
+        <x:v>27938</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:8">
       <x:c r="A511" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C511" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D511" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E511" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F511" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H511" s="0">
@@ -14699,51 +14699,51 @@
       </x:c>
     </x:row>
     <x:row r="512" spans="1:8">
       <x:c r="A512" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B512" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C512" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D512" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E512" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F512" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G512" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H512" s="0">
-        <x:v>4571</x:v>
+        <x:v>4575</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:8">
       <x:c r="A513" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C513" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D513" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E513" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F513" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H513" s="0">
@@ -15193,155 +15193,155 @@
       </x:c>
     </x:row>
     <x:row r="531" spans="1:8">
       <x:c r="A531" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C531" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D531" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E531" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F531" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H531" s="0">
-        <x:v>30825</x:v>
+        <x:v>30829</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:8">
       <x:c r="A532" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B532" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C532" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D532" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E532" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F532" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G532" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H532" s="0">
-        <x:v>20591</x:v>
+        <x:v>20248</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:8">
       <x:c r="A533" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C533" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D533" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E533" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F533" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H533" s="0">
-        <x:v>10235</x:v>
+        <x:v>10581</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:8">
       <x:c r="A534" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B534" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C534" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D534" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E534" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F534" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G534" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H534" s="0">
-        <x:v>73322</x:v>
+        <x:v>73327</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:8">
       <x:c r="A535" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C535" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D535" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E535" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F535" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H535" s="0">
-        <x:v>72422</x:v>
+        <x:v>72429</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:8">
       <x:c r="A536" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B536" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C536" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D536" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E536" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F536" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G536" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H536" s="0">
@@ -15479,51 +15479,51 @@
       </x:c>
     </x:row>
     <x:row r="542" spans="1:8">
       <x:c r="A542" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B542" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C542" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D542" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E542" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F542" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G542" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H542" s="0">
-        <x:v>3428</x:v>
+        <x:v>3431</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:8">
       <x:c r="A543" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C543" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D543" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E543" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F543" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H543" s="0">
@@ -15635,51 +15635,51 @@
       </x:c>
     </x:row>
     <x:row r="548" spans="1:8">
       <x:c r="A548" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B548" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C548" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D548" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E548" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F548" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G548" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H548" s="0">
-        <x:v>27451</x:v>
+        <x:v>27456</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:8">
       <x:c r="A549" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C549" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D549" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E549" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F549" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H549" s="0">
@@ -15687,51 +15687,51 @@
       </x:c>
     </x:row>
     <x:row r="550" spans="1:8">
       <x:c r="A550" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B550" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C550" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D550" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E550" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F550" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G550" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H550" s="0">
-        <x:v>4668</x:v>
+        <x:v>4673</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:8">
       <x:c r="A551" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C551" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D551" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E551" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F551" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H551" s="0">
@@ -15999,51 +15999,51 @@
       </x:c>
     </x:row>
     <x:row r="562" spans="1:8">
       <x:c r="A562" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B562" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C562" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D562" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E562" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F562" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G562" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H562" s="0">
-        <x:v>900</x:v>
+        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:8">
       <x:c r="A563" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C563" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D563" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E563" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F563" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H563" s="0">
@@ -16129,207 +16129,207 @@
       </x:c>
     </x:row>
     <x:row r="567" spans="1:8">
       <x:c r="A567" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C567" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D567" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E567" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F567" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H567" s="0">
-        <x:v>-3428</x:v>
+        <x:v>-3431</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:8">
       <x:c r="A568" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B568" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C568" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D568" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E568" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F568" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G568" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H568" s="0">
-        <x:v>27419</x:v>
+        <x:v>27422</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:8">
       <x:c r="A569" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C569" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D569" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E569" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F569" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H569" s="0">
-        <x:v>32087</x:v>
+        <x:v>32094</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:8">
       <x:c r="A570" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B570" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C570" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D570" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E570" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F570" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G570" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H570" s="0">
-        <x:v>21287</x:v>
+        <x:v>20988</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:8">
       <x:c r="A571" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C571" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D571" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E571" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F571" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H571" s="0">
-        <x:v>10800</x:v>
+        <x:v>11107</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:8">
       <x:c r="A572" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B572" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C572" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D572" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E572" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F572" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G572" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H572" s="0">
-        <x:v>76430</x:v>
+        <x:v>76436</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:8">
       <x:c r="A573" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C573" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D573" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E573" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F573" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G573" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H573" s="0">
-        <x:v>75426</x:v>
+        <x:v>75435</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:8">
       <x:c r="A574" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B574" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C574" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D574" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E574" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F574" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G574" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H574" s="0">
@@ -16467,51 +16467,51 @@
       </x:c>
     </x:row>
     <x:row r="580" spans="1:8">
       <x:c r="A580" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B580" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C580" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D580" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E580" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F580" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G580" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H580" s="0">
-        <x:v>3662</x:v>
+        <x:v>3665</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:8">
       <x:c r="A581" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D581" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E581" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F581" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H581" s="0">
@@ -16623,51 +16623,51 @@
       </x:c>
     </x:row>
     <x:row r="586" spans="1:8">
       <x:c r="A586" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B586" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C586" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D586" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E586" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F586" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G586" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H586" s="0">
-        <x:v>27727</x:v>
+        <x:v>27733</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:8">
       <x:c r="A587" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C587" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D587" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E587" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F587" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G587" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H587" s="0">
@@ -16675,51 +16675,51 @@
       </x:c>
     </x:row>
     <x:row r="588" spans="1:8">
       <x:c r="A588" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B588" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C588" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D588" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E588" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F588" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G588" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H588" s="0">
-        <x:v>4937</x:v>
+        <x:v>4943</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:8">
       <x:c r="A589" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C589" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D589" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E589" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F589" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G589" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H589" s="0">
@@ -16987,51 +16987,51 @@
       </x:c>
     </x:row>
     <x:row r="600" spans="1:8">
       <x:c r="A600" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B600" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C600" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D600" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E600" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F600" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G600" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H600" s="0">
-        <x:v>1004</x:v>
+        <x:v>1001</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:8">
       <x:c r="A601" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C601" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D601" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E601" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F601" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H601" s="0">
@@ -17117,207 +17117,207 @@
       </x:c>
     </x:row>
     <x:row r="605" spans="1:8">
       <x:c r="A605" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C605" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D605" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E605" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F605" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G605" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H605" s="0">
-        <x:v>-3662</x:v>
+        <x:v>-3665</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:8">
       <x:c r="A606" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B606" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C606" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D606" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E606" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F606" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G606" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H606" s="0">
-        <x:v>28072</x:v>
+        <x:v>28074</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:8">
       <x:c r="A607" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C607" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D607" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E607" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F607" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G607" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H607" s="0">
-        <x:v>33009</x:v>
+        <x:v>33017</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:8">
       <x:c r="A608" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B608" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C608" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D608" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E608" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F608" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G608" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H608" s="0">
-        <x:v>22028</x:v>
+        <x:v>21618</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:8">
       <x:c r="A609" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C609" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D609" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E609" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F609" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H609" s="0">
-        <x:v>10980</x:v>
+        <x:v>11399</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:8">
       <x:c r="A610" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B610" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C610" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D610" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E610" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F610" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G610" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H610" s="0">
-        <x:v>75924</x:v>
+        <x:v>75994</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:8">
       <x:c r="A611" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C611" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D611" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E611" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F611" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H611" s="0">
-        <x:v>74419</x:v>
+        <x:v>74483</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:8">
       <x:c r="A612" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B612" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C612" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D612" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E612" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F612" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G612" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H612" s="0">
@@ -17455,51 +17455,51 @@
       </x:c>
     </x:row>
     <x:row r="618" spans="1:8">
       <x:c r="A618" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B618" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C618" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D618" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E618" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F618" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G618" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H618" s="0">
-        <x:v>3919</x:v>
+        <x:v>3913</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:8">
       <x:c r="A619" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C619" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D619" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E619" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F619" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G619" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H619" s="0">
@@ -17507,51 +17507,51 @@
       </x:c>
     </x:row>
     <x:row r="620" spans="1:8">
       <x:c r="A620" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B620" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C620" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D620" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E620" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F620" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G620" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H620" s="0">
-        <x:v>6271</x:v>
+        <x:v>6267</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:8">
       <x:c r="A621" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C621" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D621" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E621" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F621" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H621" s="0">
@@ -17611,51 +17611,51 @@
       </x:c>
     </x:row>
     <x:row r="624" spans="1:8">
       <x:c r="A624" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B624" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C624" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D624" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E624" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F624" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G624" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H624" s="0">
-        <x:v>27727</x:v>
+        <x:v>27801</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:8">
       <x:c r="A625" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C625" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D625" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E625" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F625" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H625" s="0">
@@ -17663,51 +17663,51 @@
       </x:c>
     </x:row>
     <x:row r="626" spans="1:8">
       <x:c r="A626" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B626" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C626" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D626" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E626" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F626" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G626" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H626" s="0">
-        <x:v>5203</x:v>
+        <x:v>5278</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:8">
       <x:c r="A627" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C627" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D627" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E627" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F627" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H627" s="0">
@@ -17975,51 +17975,51 @@
       </x:c>
     </x:row>
     <x:row r="638" spans="1:8">
       <x:c r="A638" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B638" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C638" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D638" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E638" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F638" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G638" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H638" s="0">
-        <x:v>1505</x:v>
+        <x:v>1511</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:8">
       <x:c r="A639" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C639" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D639" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E639" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F639" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H639" s="0">
@@ -18105,207 +18105,207 @@
       </x:c>
     </x:row>
     <x:row r="643" spans="1:8">
       <x:c r="A643" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C643" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D643" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E643" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F643" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H643" s="0">
-        <x:v>-3919</x:v>
+        <x:v>-3913</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:8">
       <x:c r="A644" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B644" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C644" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D644" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E644" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F644" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G644" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H644" s="0">
-        <x:v>29420</x:v>
+        <x:v>29414</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:8">
       <x:c r="A645" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C645" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D645" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E645" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F645" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G645" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H645" s="0">
-        <x:v>34623</x:v>
+        <x:v>34692</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:8">
       <x:c r="A646" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B646" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C646" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D646" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E646" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F646" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G646" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H646" s="0">
-        <x:v>23096</x:v>
+        <x:v>22817</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:8">
       <x:c r="A647" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C647" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D647" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E647" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F647" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H647" s="0">
-        <x:v>11527</x:v>
+        <x:v>11875</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:8">
       <x:c r="A648" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B648" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C648" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D648" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E648" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F648" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G648" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H648" s="0">
-        <x:v>77952</x:v>
+        <x:v>77954</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:8">
       <x:c r="A649" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C649" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D649" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E649" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F649" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G649" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H649" s="0">
-        <x:v>76556</x:v>
+        <x:v>76545</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:8">
       <x:c r="A650" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B650" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C650" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D650" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E650" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F650" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G650" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H650" s="0">
@@ -18443,51 +18443,51 @@
       </x:c>
     </x:row>
     <x:row r="656" spans="1:8">
       <x:c r="A656" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B656" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C656" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D656" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E656" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F656" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G656" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H656" s="0">
-        <x:v>4160</x:v>
+        <x:v>4147</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:8">
       <x:c r="A657" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C657" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D657" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E657" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F657" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G657" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H657" s="0">
@@ -18495,51 +18495,51 @@
       </x:c>
     </x:row>
     <x:row r="658" spans="1:8">
       <x:c r="A658" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B658" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C658" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D658" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E658" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F658" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G658" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H658" s="0">
-        <x:v>5908</x:v>
+        <x:v>5903</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:8">
       <x:c r="A659" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C659" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D659" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E659" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F659" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G659" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H659" s="0">
@@ -18599,51 +18599,51 @@
       </x:c>
     </x:row>
     <x:row r="662" spans="1:8">
       <x:c r="A662" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B662" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C662" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D662" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E662" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F662" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G662" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H662" s="0">
-        <x:v>28417</x:v>
+        <x:v>28424</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:8">
       <x:c r="A663" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C663" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D663" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E663" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F663" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G663" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H663" s="0">
@@ -18651,51 +18651,51 @@
       </x:c>
     </x:row>
     <x:row r="664" spans="1:8">
       <x:c r="A664" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B664" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C664" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D664" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E664" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F664" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G664" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H664" s="0">
-        <x:v>5654</x:v>
+        <x:v>5660</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:8">
       <x:c r="A665" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C665" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D665" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E665" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F665" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H665" s="0">
@@ -18963,51 +18963,51 @@
       </x:c>
     </x:row>
     <x:row r="676" spans="1:8">
       <x:c r="A676" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B676" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C676" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D676" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E676" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F676" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G676" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H676" s="0">
-        <x:v>1396</x:v>
+        <x:v>1410</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:8">
       <x:c r="A677" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C677" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D677" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E677" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F677" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G677" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H677" s="0">
@@ -19093,207 +19093,207 @@
       </x:c>
     </x:row>
     <x:row r="681" spans="1:8">
       <x:c r="A681" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C681" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D681" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E681" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F681" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G681" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H681" s="0">
-        <x:v>-4160</x:v>
+        <x:v>-4147</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:8">
       <x:c r="A682" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B682" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C682" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D682" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E682" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F682" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G682" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H682" s="0">
-        <x:v>31165</x:v>
+        <x:v>31152</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:8">
       <x:c r="A683" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C683" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D683" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E683" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F683" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G683" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H683" s="0">
-        <x:v>36819</x:v>
+        <x:v>36812</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:8">
       <x:c r="A684" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B684" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C684" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D684" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E684" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F684" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G684" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H684" s="0">
-        <x:v>24763</x:v>
+        <x:v>24569</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:8">
       <x:c r="A685" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C685" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D685" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E685" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F685" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G685" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H685" s="0">
-        <x:v>12056</x:v>
+        <x:v>12242</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:8">
       <x:c r="A686" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B686" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C686" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D686" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E686" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F686" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G686" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H686" s="0">
-        <x:v>82935</x:v>
+        <x:v>82938</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:8">
       <x:c r="A687" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C687" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D687" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E687" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F687" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G687" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H687" s="0">
-        <x:v>80601</x:v>
+        <x:v>80571</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:8">
       <x:c r="A688" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B688" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C688" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D688" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E688" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F688" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G688" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H688" s="0">
@@ -19431,51 +19431,51 @@
       </x:c>
     </x:row>
     <x:row r="694" spans="1:8">
       <x:c r="A694" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B694" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C694" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D694" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E694" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F694" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G694" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H694" s="0">
-        <x:v>4466</x:v>
+        <x:v>4435</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:8">
       <x:c r="A695" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C695" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D695" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E695" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F695" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G695" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H695" s="0">
@@ -19483,51 +19483,51 @@
       </x:c>
     </x:row>
     <x:row r="696" spans="1:8">
       <x:c r="A696" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B696" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C696" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D696" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E696" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F696" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G696" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H696" s="0">
-        <x:v>5306</x:v>
+        <x:v>5301</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:8">
       <x:c r="A697" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C697" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D697" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E697" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F697" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G697" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H697" s="0">
@@ -19587,51 +19587,51 @@
       </x:c>
     </x:row>
     <x:row r="700" spans="1:8">
       <x:c r="A700" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B700" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C700" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D700" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E700" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F700" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G700" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H700" s="0">
-        <x:v>29397</x:v>
+        <x:v>29404</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:8">
       <x:c r="A701" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C701" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D701" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E701" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F701" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G701" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H701" s="0">
@@ -19639,103 +19639,103 @@
       </x:c>
     </x:row>
     <x:row r="702" spans="1:8">
       <x:c r="A702" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B702" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C702" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D702" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E702" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F702" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G702" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H702" s="0">
-        <x:v>6350</x:v>
+        <x:v>6356</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:8">
       <x:c r="A703" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C703" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D703" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E703" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F703" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G703" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H703" s="0">
-        <x:v>3816</x:v>
+        <x:v>3817</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:8">
       <x:c r="A704" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B704" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C704" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D704" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E704" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F704" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G704" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H704" s="0">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:8">
       <x:c r="A705" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C705" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D705" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E705" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F705" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G705" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H705" s="0">
@@ -19951,51 +19951,51 @@
       </x:c>
     </x:row>
     <x:row r="714" spans="1:8">
       <x:c r="A714" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B714" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C714" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D714" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E714" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F714" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G714" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H714" s="0">
-        <x:v>2335</x:v>
+        <x:v>2366</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:8">
       <x:c r="A715" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C715" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D715" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E715" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F715" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G715" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H715" s="0">
@@ -20081,207 +20081,207 @@
       </x:c>
     </x:row>
     <x:row r="719" spans="1:8">
       <x:c r="A719" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C719" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D719" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E719" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F719" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G719" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H719" s="0">
-        <x:v>-4466</x:v>
+        <x:v>-4435</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:8">
       <x:c r="A720" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B720" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C720" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D720" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E720" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F720" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G720" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H720" s="0">
-        <x:v>33055</x:v>
+        <x:v>33023</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:8">
       <x:c r="A721" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C721" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D721" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E721" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F721" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G721" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H721" s="0">
-        <x:v>39405</x:v>
+        <x:v>39380</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:8">
       <x:c r="A722" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B722" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C722" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D722" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E722" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F722" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G722" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H722" s="0">
-        <x:v>26482</x:v>
+        <x:v>26621</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:8">
       <x:c r="A723" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C723" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D723" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E723" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F723" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G723" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H723" s="0">
-        <x:v>12923</x:v>
+        <x:v>12758</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:8">
       <x:c r="A724" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B724" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C724" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D724" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E724" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F724" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G724" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H724" s="0">
-        <x:v>86879</x:v>
+        <x:v>86884</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:8">
       <x:c r="A725" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C725" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D725" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E725" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F725" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G725" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H725" s="0">
-        <x:v>83551</x:v>
+        <x:v>83482</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:8">
       <x:c r="A726" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B726" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C726" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D726" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E726" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F726" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G726" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H726" s="0">
@@ -20419,51 +20419,51 @@
       </x:c>
     </x:row>
     <x:row r="732" spans="1:8">
       <x:c r="A732" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B732" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C732" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D732" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E732" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F732" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G732" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H732" s="0">
-        <x:v>4789</x:v>
+        <x:v>4716</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:8">
       <x:c r="A733" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C733" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D733" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E733" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F733" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G733" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H733" s="0">
@@ -20471,51 +20471,51 @@
       </x:c>
     </x:row>
     <x:row r="734" spans="1:8">
       <x:c r="A734" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B734" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C734" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D734" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E734" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F734" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G734" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H734" s="0">
-        <x:v>4618</x:v>
+        <x:v>4613</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:8">
       <x:c r="A735" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C735" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D735" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E735" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F735" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G735" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H735" s="0">
@@ -20575,51 +20575,51 @@
       </x:c>
     </x:row>
     <x:row r="738" spans="1:8">
       <x:c r="A738" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B738" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C738" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D738" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E738" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F738" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G738" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H738" s="0">
-        <x:v>30645</x:v>
+        <x:v>30652</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:8">
       <x:c r="A739" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C739" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D739" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E739" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F739" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G739" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H739" s="0">
@@ -20627,103 +20627,103 @@
       </x:c>
     </x:row>
     <x:row r="740" spans="1:8">
       <x:c r="A740" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B740" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C740" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D740" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E740" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F740" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G740" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H740" s="0">
-        <x:v>6833</x:v>
+        <x:v>6840</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:8">
       <x:c r="A741" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C741" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D741" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E741" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F741" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G741" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H741" s="0">
-        <x:v>3335</x:v>
+        <x:v>3336</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:8">
       <x:c r="A742" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B742" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C742" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D742" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E742" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F742" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G742" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H742" s="0">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:8">
       <x:c r="A743" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C743" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D743" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E743" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F743" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G743" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H743" s="0">
@@ -20939,51 +20939,51 @@
       </x:c>
     </x:row>
     <x:row r="752" spans="1:8">
       <x:c r="A752" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B752" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C752" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D752" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E752" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F752" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G752" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H752" s="0">
-        <x:v>3329</x:v>
+        <x:v>3402</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:8">
       <x:c r="A753" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B753" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C753" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D753" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E753" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F753" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G753" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H753" s="0">
@@ -21069,207 +21069,207 @@
       </x:c>
     </x:row>
     <x:row r="757" spans="1:8">
       <x:c r="A757" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B757" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C757" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D757" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E757" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F757" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G757" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H757" s="0">
-        <x:v>-4789</x:v>
+        <x:v>-4716</x:v>
       </x:c>
     </x:row>
     <x:row r="758" spans="1:8">
       <x:c r="A758" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B758" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C758" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D758" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E758" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F758" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G758" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H758" s="0">
-        <x:v>36078</x:v>
+        <x:v>36005</x:v>
       </x:c>
     </x:row>
     <x:row r="759" spans="1:8">
       <x:c r="A759" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B759" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C759" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D759" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E759" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F759" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G759" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H759" s="0">
-        <x:v>42911</x:v>
+        <x:v>42845</x:v>
       </x:c>
     </x:row>
     <x:row r="760" spans="1:8">
       <x:c r="A760" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B760" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C760" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D760" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E760" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F760" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G760" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H760" s="0">
-        <x:v>28906</x:v>
+        <x:v>29301</x:v>
       </x:c>
     </x:row>
     <x:row r="761" spans="1:8">
       <x:c r="A761" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B761" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C761" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D761" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E761" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F761" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G761" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H761" s="0">
-        <x:v>14006</x:v>
+        <x:v>13544</x:v>
       </x:c>
     </x:row>
     <x:row r="762" spans="1:8">
       <x:c r="A762" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B762" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C762" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D762" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E762" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F762" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G762" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H762" s="0">
-        <x:v>102450</x:v>
+        <x:v>102123</x:v>
       </x:c>
     </x:row>
     <x:row r="763" spans="1:8">
       <x:c r="A763" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B763" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C763" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D763" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E763" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F763" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G763" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H763" s="0">
-        <x:v>98215</x:v>
+        <x:v>97825</x:v>
       </x:c>
     </x:row>
     <x:row r="764" spans="1:8">
       <x:c r="A764" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B764" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C764" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D764" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E764" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F764" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G764" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H764" s="0">
@@ -21407,51 +21407,51 @@
       </x:c>
     </x:row>
     <x:row r="770" spans="1:8">
       <x:c r="A770" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B770" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C770" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D770" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E770" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F770" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G770" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H770" s="0">
-        <x:v>5097</x:v>
+        <x:v>5033</x:v>
       </x:c>
     </x:row>
     <x:row r="771" spans="1:8">
       <x:c r="A771" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B771" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C771" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D771" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E771" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F771" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G771" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H771" s="0">
@@ -21459,51 +21459,51 @@
       </x:c>
     </x:row>
     <x:row r="772" spans="1:8">
       <x:c r="A772" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B772" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C772" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D772" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E772" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F772" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G772" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H772" s="0">
-        <x:v>3825</x:v>
+        <x:v>3822</x:v>
       </x:c>
     </x:row>
     <x:row r="773" spans="1:8">
       <x:c r="A773" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B773" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C773" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D773" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E773" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F773" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G773" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H773" s="0">
@@ -21563,155 +21563,155 @@
       </x:c>
     </x:row>
     <x:row r="776" spans="1:8">
       <x:c r="A776" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B776" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C776" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D776" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E776" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F776" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G776" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H776" s="0">
-        <x:v>37055</x:v>
+        <x:v>36732</x:v>
       </x:c>
     </x:row>
     <x:row r="777" spans="1:8">
       <x:c r="A777" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B777" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C777" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D777" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E777" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F777" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G777" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H777" s="0">
-        <x:v>29717</x:v>
+        <x:v>29371</x:v>
       </x:c>
     </x:row>
     <x:row r="778" spans="1:8">
       <x:c r="A778" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B778" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C778" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D778" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E778" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F778" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G778" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H778" s="0">
-        <x:v>7338</x:v>
+        <x:v>7361</x:v>
       </x:c>
     </x:row>
     <x:row r="779" spans="1:8">
       <x:c r="A779" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B779" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C779" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D779" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E779" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F779" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G779" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H779" s="0">
-        <x:v>4376</x:v>
+        <x:v>4377</x:v>
       </x:c>
     </x:row>
     <x:row r="780" spans="1:8">
       <x:c r="A780" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B780" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C780" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D780" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E780" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F780" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G780" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H780" s="0">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="781" spans="1:8">
       <x:c r="A781" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B781" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C781" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D781" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E781" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F781" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G781" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H781" s="0">
@@ -21927,51 +21927,51 @@
       </x:c>
     </x:row>
     <x:row r="790" spans="1:8">
       <x:c r="A790" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B790" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C790" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D790" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E790" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F790" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G790" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H790" s="0">
-        <x:v>4235</x:v>
+        <x:v>4299</x:v>
       </x:c>
     </x:row>
     <x:row r="791" spans="1:8">
       <x:c r="A791" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B791" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C791" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D791" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E791" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F791" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G791" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H791" s="0">
@@ -22057,207 +22057,207 @@
       </x:c>
     </x:row>
     <x:row r="795" spans="1:8">
       <x:c r="A795" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B795" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C795" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D795" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E795" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F795" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G795" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H795" s="0">
-        <x:v>-5097</x:v>
+        <x:v>-5033</x:v>
       </x:c>
     </x:row>
     <x:row r="796" spans="1:8">
       <x:c r="A796" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B796" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C796" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D796" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E796" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F796" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G796" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H796" s="0">
-        <x:v>40731</x:v>
+        <x:v>40667</x:v>
       </x:c>
     </x:row>
     <x:row r="797" spans="1:8">
       <x:c r="A797" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B797" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C797" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D797" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E797" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F797" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G797" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H797" s="0">
-        <x:v>48069</x:v>
+        <x:v>48028</x:v>
       </x:c>
     </x:row>
     <x:row r="798" spans="1:8">
       <x:c r="A798" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B798" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C798" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D798" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E798" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F798" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G798" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H798" s="0">
-        <x:v>32363</x:v>
+        <x:v>33338</x:v>
       </x:c>
     </x:row>
     <x:row r="799" spans="1:8">
       <x:c r="A799" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B799" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C799" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D799" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E799" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F799" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G799" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H799" s="0">
-        <x:v>15707</x:v>
+        <x:v>14690</x:v>
       </x:c>
     </x:row>
     <x:row r="800" spans="1:8">
       <x:c r="A800" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B800" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C800" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D800" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E800" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F800" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G800" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H800" s="0">
-        <x:v>105612</x:v>
+        <x:v>105205</x:v>
       </x:c>
     </x:row>
     <x:row r="801" spans="1:8">
       <x:c r="A801" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B801" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C801" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D801" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E801" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F801" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G801" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H801" s="0">
-        <x:v>102702</x:v>
+        <x:v>102232</x:v>
       </x:c>
     </x:row>
     <x:row r="802" spans="1:8">
       <x:c r="A802" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B802" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C802" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D802" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E802" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F802" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G802" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H802" s="0">
@@ -22395,51 +22395,51 @@
       </x:c>
     </x:row>
     <x:row r="808" spans="1:8">
       <x:c r="A808" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B808" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C808" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D808" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E808" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F808" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G808" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H808" s="0">
-        <x:v>5766</x:v>
+        <x:v>5702</x:v>
       </x:c>
     </x:row>
     <x:row r="809" spans="1:8">
       <x:c r="A809" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B809" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C809" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D809" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E809" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F809" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G809" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H809" s="0">
@@ -22447,51 +22447,51 @@
       </x:c>
     </x:row>
     <x:row r="810" spans="1:8">
       <x:c r="A810" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B810" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C810" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D810" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E810" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F810" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G810" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H810" s="0">
-        <x:v>3295</x:v>
+        <x:v>3291</x:v>
       </x:c>
     </x:row>
     <x:row r="811" spans="1:8">
       <x:c r="A811" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B811" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C811" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D811" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E811" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F811" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G811" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H811" s="0">
@@ -22551,155 +22551,155 @@
       </x:c>
     </x:row>
     <x:row r="814" spans="1:8">
       <x:c r="A814" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B814" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C814" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D814" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E814" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F814" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G814" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H814" s="0">
-        <x:v>37140</x:v>
+        <x:v>36741</x:v>
       </x:c>
     </x:row>
     <x:row r="815" spans="1:8">
       <x:c r="A815" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B815" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C815" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D815" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E815" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F815" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G815" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H815" s="0">
-        <x:v>29066</x:v>
+        <x:v>28658</x:v>
       </x:c>
     </x:row>
     <x:row r="816" spans="1:8">
       <x:c r="A816" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B816" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C816" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D816" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E816" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F816" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G816" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H816" s="0">
-        <x:v>8074</x:v>
+        <x:v>8083</x:v>
       </x:c>
     </x:row>
     <x:row r="817" spans="1:8">
       <x:c r="A817" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B817" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C817" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D817" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E817" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F817" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G817" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H817" s="0">
-        <x:v>4605</x:v>
+        <x:v>4602</x:v>
       </x:c>
     </x:row>
     <x:row r="818" spans="1:8">
       <x:c r="A818" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B818" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C818" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D818" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E818" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F818" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G818" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H818" s="0">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="819" spans="1:8">
       <x:c r="A819" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B819" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C819" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D819" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E819" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F819" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G819" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H819" s="0">
@@ -22915,51 +22915,51 @@
       </x:c>
     </x:row>
     <x:row r="828" spans="1:8">
       <x:c r="A828" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B828" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C828" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D828" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E828" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F828" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G828" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H828" s="0">
-        <x:v>2909</x:v>
+        <x:v>2973</x:v>
       </x:c>
     </x:row>
     <x:row r="829" spans="1:8">
       <x:c r="A829" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B829" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C829" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D829" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E829" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F829" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G829" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H829" s="0">
@@ -23045,207 +23045,207 @@
       </x:c>
     </x:row>
     <x:row r="833" spans="1:8">
       <x:c r="A833" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B833" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C833" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D833" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E833" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F833" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G833" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H833" s="0">
-        <x:v>-5766</x:v>
+        <x:v>-5702</x:v>
       </x:c>
     </x:row>
     <x:row r="834" spans="1:8">
       <x:c r="A834" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B834" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C834" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D834" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E834" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F834" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G834" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H834" s="0">
-        <x:v>44493</x:v>
+        <x:v>44429</x:v>
       </x:c>
     </x:row>
     <x:row r="835" spans="1:8">
       <x:c r="A835" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B835" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C835" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D835" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E835" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F835" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G835" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H835" s="0">
-        <x:v>52567</x:v>
+        <x:v>52512</x:v>
       </x:c>
     </x:row>
     <x:row r="836" spans="1:8">
       <x:c r="A836" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B836" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C836" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D836" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E836" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F836" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G836" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H836" s="0">
-        <x:v>35288</x:v>
+        <x:v>37028</x:v>
       </x:c>
     </x:row>
     <x:row r="837" spans="1:8">
       <x:c r="A837" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B837" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C837" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D837" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E837" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F837" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G837" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H837" s="0">
-        <x:v>17280</x:v>
+        <x:v>15484</x:v>
       </x:c>
     </x:row>
     <x:row r="838" spans="1:8">
       <x:c r="A838" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B838" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C838" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D838" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E838" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F838" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G838" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H838" s="0">
-        <x:v>107397</x:v>
+        <x:v>107266</x:v>
       </x:c>
     </x:row>
     <x:row r="839" spans="1:8">
       <x:c r="A839" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B839" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C839" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D839" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E839" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F839" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G839" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H839" s="0">
-        <x:v>103541</x:v>
+        <x:v>103100</x:v>
       </x:c>
     </x:row>
     <x:row r="840" spans="1:8">
       <x:c r="A840" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B840" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C840" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D840" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E840" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F840" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G840" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H840" s="0">
@@ -23383,51 +23383,51 @@
       </x:c>
     </x:row>
     <x:row r="846" spans="1:8">
       <x:c r="A846" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B846" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C846" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D846" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E846" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F846" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G846" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H846" s="0">
-        <x:v>6684</x:v>
+        <x:v>6589</x:v>
       </x:c>
     </x:row>
     <x:row r="847" spans="1:8">
       <x:c r="A847" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B847" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C847" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D847" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E847" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F847" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G847" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H847" s="0">
@@ -23435,51 +23435,51 @@
       </x:c>
     </x:row>
     <x:row r="848" spans="1:8">
       <x:c r="A848" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B848" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C848" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D848" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E848" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F848" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G848" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H848" s="0">
-        <x:v>3315</x:v>
+        <x:v>3309</x:v>
       </x:c>
     </x:row>
     <x:row r="849" spans="1:8">
       <x:c r="A849" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B849" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C849" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D849" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E849" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F849" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G849" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H849" s="0">
@@ -23539,155 +23539,155 @@
       </x:c>
     </x:row>
     <x:row r="852" spans="1:8">
       <x:c r="A852" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B852" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C852" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D852" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E852" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F852" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G852" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H852" s="0">
-        <x:v>36986</x:v>
+        <x:v>36602</x:v>
       </x:c>
     </x:row>
     <x:row r="853" spans="1:8">
       <x:c r="A853" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B853" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C853" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D853" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E853" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F853" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G853" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H853" s="0">
-        <x:v>28007</x:v>
+        <x:v>27613</x:v>
       </x:c>
     </x:row>
     <x:row r="854" spans="1:8">
       <x:c r="A854" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B854" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C854" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D854" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E854" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F854" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G854" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H854" s="0">
-        <x:v>8979</x:v>
+        <x:v>8989</x:v>
       </x:c>
     </x:row>
     <x:row r="855" spans="1:8">
       <x:c r="A855" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B855" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C855" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D855" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E855" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F855" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G855" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H855" s="0">
-        <x:v>4892</x:v>
+        <x:v>4935</x:v>
       </x:c>
     </x:row>
     <x:row r="856" spans="1:8">
       <x:c r="A856" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B856" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C856" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D856" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E856" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F856" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G856" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H856" s="0">
-        <x:v>85</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="857" spans="1:8">
       <x:c r="A857" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B857" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C857" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D857" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E857" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F857" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G857" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H857" s="0">
@@ -23695,51 +23695,51 @@
       </x:c>
     </x:row>
     <x:row r="858" spans="1:8">
       <x:c r="A858" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B858" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C858" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D858" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E858" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F858" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G858" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H858" s="0">
-        <x:v>1241</x:v>
+        <x:v>1265</x:v>
       </x:c>
     </x:row>
     <x:row r="859" spans="1:8">
       <x:c r="A859" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B859" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C859" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D859" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E859" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F859" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G859" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H859" s="0">
@@ -23903,103 +23903,103 @@
       </x:c>
     </x:row>
     <x:row r="866" spans="1:8">
       <x:c r="A866" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B866" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C866" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D866" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E866" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F866" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G866" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H866" s="0">
-        <x:v>3856</x:v>
+        <x:v>4166</x:v>
       </x:c>
     </x:row>
     <x:row r="867" spans="1:8">
       <x:c r="A867" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B867" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C867" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D867" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E867" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F867" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G867" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H867" s="0">
-        <x:v>10540</x:v>
+        <x:v>10755</x:v>
       </x:c>
     </x:row>
     <x:row r="868" spans="1:8">
       <x:c r="A868" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B868" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C868" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D868" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E868" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F868" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G868" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H868" s="0">
-        <x:v>10617</x:v>
+        <x:v>10833</x:v>
       </x:c>
     </x:row>
     <x:row r="869" spans="1:8">
       <x:c r="A869" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B869" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C869" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D869" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E869" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F869" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G869" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H869" s="0">
@@ -24033,207 +24033,207 @@
       </x:c>
     </x:row>
     <x:row r="871" spans="1:8">
       <x:c r="A871" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B871" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C871" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D871" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E871" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F871" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G871" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H871" s="0">
-        <x:v>-6684</x:v>
+        <x:v>-6589</x:v>
       </x:c>
     </x:row>
     <x:row r="872" spans="1:8">
       <x:c r="A872" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B872" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C872" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D872" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E872" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F872" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G872" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H872" s="0">
-        <x:v>48206</x:v>
+        <x:v>48111</x:v>
       </x:c>
     </x:row>
     <x:row r="873" spans="1:8">
       <x:c r="A873" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B873" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C873" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D873" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E873" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F873" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G873" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H873" s="0">
-        <x:v>57185</x:v>
+        <x:v>57100</x:v>
       </x:c>
     </x:row>
     <x:row r="874" spans="1:8">
       <x:c r="A874" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B874" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C874" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D874" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E874" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F874" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G874" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H874" s="0">
-        <x:v>38583</x:v>
+        <x:v>40660</x:v>
       </x:c>
     </x:row>
     <x:row r="875" spans="1:8">
       <x:c r="A875" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B875" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C875" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D875" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E875" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F875" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G875" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H875" s="0">
-        <x:v>18602</x:v>
+        <x:v>16440</x:v>
       </x:c>
     </x:row>
     <x:row r="876" spans="1:8">
       <x:c r="A876" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B876" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C876" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D876" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E876" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F876" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G876" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H876" s="0">
-        <x:v>116592</x:v>
+        <x:v>116449</x:v>
       </x:c>
     </x:row>
     <x:row r="877" spans="1:8">
       <x:c r="A877" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B877" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C877" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D877" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E877" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F877" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G877" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H877" s="0">
-        <x:v>111666</x:v>
+        <x:v>111260</x:v>
       </x:c>
     </x:row>
     <x:row r="878" spans="1:8">
       <x:c r="A878" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B878" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C878" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D878" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E878" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F878" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G878" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H878" s="0">
@@ -24371,51 +24371,51 @@
       </x:c>
     </x:row>
     <x:row r="884" spans="1:8">
       <x:c r="A884" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B884" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C884" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D884" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E884" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F884" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G884" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H884" s="0">
-        <x:v>7248</x:v>
+        <x:v>7267</x:v>
       </x:c>
     </x:row>
     <x:row r="885" spans="1:8">
       <x:c r="A885" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B885" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C885" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D885" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E885" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F885" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G885" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H885" s="0">
@@ -24423,51 +24423,51 @@
       </x:c>
     </x:row>
     <x:row r="886" spans="1:8">
       <x:c r="A886" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B886" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C886" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D886" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E886" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F886" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G886" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H886" s="0">
-        <x:v>3400</x:v>
+        <x:v>3366</x:v>
       </x:c>
     </x:row>
     <x:row r="887" spans="1:8">
       <x:c r="A887" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B887" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C887" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D887" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E887" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F887" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G887" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H887" s="0">
@@ -24527,155 +24527,155 @@
       </x:c>
     </x:row>
     <x:row r="890" spans="1:8">
       <x:c r="A890" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B890" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C890" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D890" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E890" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F890" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G890" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H890" s="0">
-        <x:v>39972</x:v>
+        <x:v>39537</x:v>
       </x:c>
     </x:row>
     <x:row r="891" spans="1:8">
       <x:c r="A891" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B891" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C891" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D891" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E891" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F891" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G891" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H891" s="0">
-        <x:v>29402</x:v>
+        <x:v>28957</x:v>
       </x:c>
     </x:row>
     <x:row r="892" spans="1:8">
       <x:c r="A892" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B892" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C892" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D892" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E892" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F892" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G892" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H892" s="0">
-        <x:v>10570</x:v>
+        <x:v>10580</x:v>
       </x:c>
     </x:row>
     <x:row r="893" spans="1:8">
       <x:c r="A893" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B893" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C893" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D893" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E893" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F893" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G893" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H893" s="0">
-        <x:v>5270</x:v>
+        <x:v>5314</x:v>
       </x:c>
     </x:row>
     <x:row r="894" spans="1:8">
       <x:c r="A894" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B894" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C894" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D894" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E894" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F894" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G894" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H894" s="0">
-        <x:v>85</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="895" spans="1:8">
       <x:c r="A895" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B895" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C895" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D895" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E895" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F895" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G895" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H895" s="0">
@@ -24683,51 +24683,51 @@
       </x:c>
     </x:row>
     <x:row r="896" spans="1:8">
       <x:c r="A896" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B896" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C896" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D896" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E896" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F896" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G896" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H896" s="0">
-        <x:v>1492</x:v>
+        <x:v>1515</x:v>
       </x:c>
     </x:row>
     <x:row r="897" spans="1:8">
       <x:c r="A897" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B897" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C897" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D897" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E897" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F897" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G897" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H897" s="0">
@@ -24891,103 +24891,103 @@
       </x:c>
     </x:row>
     <x:row r="904" spans="1:8">
       <x:c r="A904" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B904" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C904" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D904" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E904" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F904" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G904" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H904" s="0">
-        <x:v>4927</x:v>
+        <x:v>5189</x:v>
       </x:c>
     </x:row>
     <x:row r="905" spans="1:8">
       <x:c r="A905" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B905" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C905" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D905" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E905" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F905" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G905" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H905" s="0">
-        <x:v>12175</x:v>
+        <x:v>12457</x:v>
       </x:c>
     </x:row>
     <x:row r="906" spans="1:8">
       <x:c r="A906" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B906" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C906" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D906" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E906" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F906" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G906" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H906" s="0">
-        <x:v>11943</x:v>
+        <x:v>12225</x:v>
       </x:c>
     </x:row>
     <x:row r="907" spans="1:8">
       <x:c r="A907" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B907" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C907" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D907" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E907" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F907" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G907" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H907" s="0">
@@ -25021,207 +25021,207 @@
       </x:c>
     </x:row>
     <x:row r="909" spans="1:8">
       <x:c r="A909" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B909" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C909" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D909" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E909" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F909" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G909" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H909" s="0">
-        <x:v>-7248</x:v>
+        <x:v>-7267</x:v>
       </x:c>
     </x:row>
     <x:row r="910" spans="1:8">
       <x:c r="A910" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B910" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C910" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D910" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E910" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F910" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G910" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H910" s="0">
-        <x:v>52915</x:v>
+        <x:v>52934</x:v>
       </x:c>
     </x:row>
     <x:row r="911" spans="1:8">
       <x:c r="A911" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B911" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C911" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D911" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E911" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F911" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G911" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H911" s="0">
-        <x:v>63485</x:v>
+        <x:v>63515</x:v>
       </x:c>
     </x:row>
     <x:row r="912" spans="1:8">
       <x:c r="A912" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B912" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C912" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D912" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E912" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F912" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G912" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H912" s="0">
-        <x:v>43435</x:v>
+        <x:v>45885</x:v>
       </x:c>
     </x:row>
     <x:row r="913" spans="1:8">
       <x:c r="A913" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B913" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C913" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D913" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E913" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F913" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G913" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H913" s="0">
-        <x:v>20050</x:v>
+        <x:v>17629</x:v>
       </x:c>
     </x:row>
     <x:row r="914" spans="1:8">
       <x:c r="A914" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B914" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C914" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D914" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E914" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F914" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G914" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H914" s="0">
-        <x:v>125686</x:v>
+        <x:v>125708</x:v>
       </x:c>
     </x:row>
     <x:row r="915" spans="1:8">
       <x:c r="A915" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B915" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C915" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D915" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E915" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F915" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G915" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H915" s="0">
-        <x:v>119150</x:v>
+        <x:v>118851</x:v>
       </x:c>
     </x:row>
     <x:row r="916" spans="1:8">
       <x:c r="A916" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B916" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C916" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D916" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E916" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F916" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G916" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H916" s="0">
@@ -25255,77 +25255,77 @@
       </x:c>
     </x:row>
     <x:row r="918" spans="1:8">
       <x:c r="A918" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B918" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C918" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D918" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E918" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F918" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G918" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H918" s="0">
-        <x:v>20121</x:v>
+        <x:v>20464</x:v>
       </x:c>
     </x:row>
     <x:row r="919" spans="1:8">
       <x:c r="A919" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B919" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C919" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D919" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E919" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F919" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G919" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H919" s="0">
-        <x:v>20121</x:v>
+        <x:v>20464</x:v>
       </x:c>
     </x:row>
     <x:row r="920" spans="1:8">
       <x:c r="A920" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B920" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C920" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D920" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E920" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F920" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G920" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H920" s="0">
@@ -25359,51 +25359,51 @@
       </x:c>
     </x:row>
     <x:row r="922" spans="1:8">
       <x:c r="A922" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B922" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C922" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D922" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E922" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F922" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G922" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H922" s="0">
-        <x:v>7760</x:v>
+        <x:v>7853</x:v>
       </x:c>
     </x:row>
     <x:row r="923" spans="1:8">
       <x:c r="A923" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B923" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C923" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D923" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E923" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F923" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G923" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H923" s="0">
@@ -25411,51 +25411,51 @@
       </x:c>
     </x:row>
     <x:row r="924" spans="1:8">
       <x:c r="A924" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B924" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C924" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D924" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E924" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F924" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G924" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H924" s="0">
-        <x:v>3279</x:v>
+        <x:v>3242</x:v>
       </x:c>
     </x:row>
     <x:row r="925" spans="1:8">
       <x:c r="A925" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B925" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C925" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D925" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E925" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F925" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G925" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H925" s="0">
@@ -25515,207 +25515,207 @@
       </x:c>
     </x:row>
     <x:row r="928" spans="1:8">
       <x:c r="A928" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B928" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C928" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D928" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E928" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F928" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G928" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H928" s="0">
-        <x:v>42873</x:v>
+        <x:v>42487</x:v>
       </x:c>
     </x:row>
     <x:row r="929" spans="1:8">
       <x:c r="A929" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B929" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C929" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D929" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E929" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F929" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G929" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H929" s="0">
-        <x:v>31839</x:v>
+        <x:v>31318</x:v>
       </x:c>
     </x:row>
     <x:row r="930" spans="1:8">
       <x:c r="A930" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B930" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C930" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D930" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E930" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F930" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G930" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H930" s="0">
-        <x:v>11034</x:v>
+        <x:v>11169</x:v>
       </x:c>
     </x:row>
     <x:row r="931" spans="1:8">
       <x:c r="A931" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B931" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C931" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D931" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E931" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F931" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G931" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H931" s="0">
-        <x:v>5099</x:v>
+        <x:v>5188</x:v>
       </x:c>
     </x:row>
     <x:row r="932" spans="1:8">
       <x:c r="A932" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B932" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C932" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D932" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E932" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F932" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G932" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H932" s="0">
-        <x:v>85</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="933" spans="1:8">
       <x:c r="A933" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B933" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C933" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D933" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E933" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F933" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G933" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H933" s="0">
-        <x:v>430</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="934" spans="1:8">
       <x:c r="A934" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B934" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C934" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D934" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E934" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F934" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G934" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H934" s="0">
-        <x:v>1622</x:v>
+        <x:v>1666</x:v>
       </x:c>
     </x:row>
     <x:row r="935" spans="1:8">
       <x:c r="A935" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B935" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C935" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D935" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E935" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F935" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G935" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H935" s="0">
@@ -25801,77 +25801,77 @@
       </x:c>
     </x:row>
     <x:row r="939" spans="1:8">
       <x:c r="A939" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B939" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C939" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D939" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E939" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F939" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G939" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H939" s="0">
-        <x:v>2745</x:v>
+        <x:v>2345</x:v>
       </x:c>
     </x:row>
     <x:row r="940" spans="1:8">
       <x:c r="A940" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B940" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C940" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D940" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E940" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F940" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G940" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H940" s="0">
-        <x:v>2675</x:v>
+        <x:v>2274</x:v>
       </x:c>
     </x:row>
     <x:row r="941" spans="1:8">
       <x:c r="A941" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B941" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C941" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D941" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E941" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F941" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G941" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H941" s="0">
@@ -25879,103 +25879,103 @@
       </x:c>
     </x:row>
     <x:row r="942" spans="1:8">
       <x:c r="A942" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B942" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C942" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D942" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E942" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F942" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G942" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H942" s="0">
-        <x:v>6536</x:v>
+        <x:v>6857</x:v>
       </x:c>
     </x:row>
     <x:row r="943" spans="1:8">
       <x:c r="A943" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B943" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C943" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D943" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E943" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F943" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G943" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H943" s="0">
-        <x:v>14296</x:v>
+        <x:v>14710</x:v>
       </x:c>
     </x:row>
     <x:row r="944" spans="1:8">
       <x:c r="A944" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B944" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C944" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D944" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E944" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F944" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G944" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H944" s="0">
-        <x:v>14280</x:v>
+        <x:v>14694</x:v>
       </x:c>
     </x:row>
     <x:row r="945" spans="1:8">
       <x:c r="A945" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B945" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C945" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D945" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E945" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F945" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G945" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H945" s="0">
@@ -26009,233 +26009,233 @@
       </x:c>
     </x:row>
     <x:row r="947" spans="1:8">
       <x:c r="A947" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B947" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C947" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D947" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E947" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F947" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G947" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H947" s="0">
-        <x:v>-7760</x:v>
+        <x:v>-7853</x:v>
       </x:c>
     </x:row>
     <x:row r="948" spans="1:8">
       <x:c r="A948" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B948" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C948" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D948" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E948" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F948" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G948" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H948" s="0">
-        <x:v>57027</x:v>
+        <x:v>57503</x:v>
       </x:c>
     </x:row>
     <x:row r="949" spans="1:8">
       <x:c r="A949" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B949" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C949" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D949" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E949" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F949" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G949" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H949" s="0">
-        <x:v>68061</x:v>
+        <x:v>68672</x:v>
       </x:c>
     </x:row>
     <x:row r="950" spans="1:8">
       <x:c r="A950" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B950" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C950" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D950" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E950" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F950" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G950" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H950" s="0">
-        <x:v>46269</x:v>
+        <x:v>50026</x:v>
       </x:c>
     </x:row>
     <x:row r="951" spans="1:8">
       <x:c r="A951" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B951" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C951" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D951" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E951" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F951" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G951" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H951" s="0">
-        <x:v>21793</x:v>
+        <x:v>18646</x:v>
       </x:c>
     </x:row>
     <x:row r="952" spans="1:8">
       <x:c r="A952" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B952" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C952" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D952" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E952" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F952" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G952" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H952" s="0">
-        <x:v>133831</x:v>
+        <x:v>134136</x:v>
       </x:c>
     </x:row>
     <x:row r="953" spans="1:8">
       <x:c r="A953" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B953" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C953" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D953" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E953" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F953" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G953" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H953" s="0">
-        <x:v>124316</x:v>
+        <x:v>125678</x:v>
       </x:c>
     </x:row>
     <x:row r="954" spans="1:8">
       <x:c r="A954" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B954" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C954" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D954" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E954" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F954" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G954" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H954" s="0">
-        <x:v>36136</x:v>
+        <x:v>36362</x:v>
       </x:c>
     </x:row>
     <x:row r="955" spans="1:8">
       <x:c r="A955" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B955" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C955" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D955" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E955" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F955" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G955" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H955" s="0">
@@ -26243,77 +26243,77 @@
       </x:c>
     </x:row>
     <x:row r="956" spans="1:8">
       <x:c r="A956" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B956" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C956" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D956" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E956" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F956" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G956" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H956" s="0">
-        <x:v>21342</x:v>
+        <x:v>21641</x:v>
       </x:c>
     </x:row>
     <x:row r="957" spans="1:8">
       <x:c r="A957" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B957" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C957" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D957" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E957" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F957" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G957" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H957" s="0">
-        <x:v>21342</x:v>
+        <x:v>21641</x:v>
       </x:c>
     </x:row>
     <x:row r="958" spans="1:8">
       <x:c r="A958" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B958" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C958" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D958" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E958" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F958" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G958" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H958" s="0">
@@ -26347,51 +26347,51 @@
       </x:c>
     </x:row>
     <x:row r="960" spans="1:8">
       <x:c r="A960" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B960" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C960" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D960" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E960" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F960" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G960" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H960" s="0">
-        <x:v>7760</x:v>
+        <x:v>8346</x:v>
       </x:c>
     </x:row>
     <x:row r="961" spans="1:8">
       <x:c r="A961" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B961" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C961" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D961" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E961" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F961" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G961" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H961" s="0">
@@ -26399,103 +26399,103 @@
       </x:c>
     </x:row>
     <x:row r="962" spans="1:8">
       <x:c r="A962" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B962" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C962" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D962" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E962" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F962" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G962" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H962" s="0">
-        <x:v>2970</x:v>
+        <x:v>2928</x:v>
       </x:c>
     </x:row>
     <x:row r="963" spans="1:8">
       <x:c r="A963" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B963" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C963" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D963" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E963" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F963" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G963" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H963" s="0">
-        <x:v>3550</x:v>
+        <x:v>3321</x:v>
       </x:c>
     </x:row>
     <x:row r="964" spans="1:8">
       <x:c r="A964" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B964" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C964" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D964" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E964" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F964" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G964" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H964" s="0">
-        <x:v>2126</x:v>
+        <x:v>1897</x:v>
       </x:c>
     </x:row>
     <x:row r="965" spans="1:8">
       <x:c r="A965" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B965" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C965" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D965" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E965" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F965" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G965" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H965" s="0">
@@ -26503,129 +26503,129 @@
       </x:c>
     </x:row>
     <x:row r="966" spans="1:8">
       <x:c r="A966" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B966" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C966" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D966" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E966" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F966" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G966" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H966" s="0">
-        <x:v>43389</x:v>
+        <x:v>43848</x:v>
       </x:c>
     </x:row>
     <x:row r="967" spans="1:8">
       <x:c r="A967" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B967" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C967" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D967" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E967" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F967" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G967" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H967" s="0">
-        <x:v>32019</x:v>
+        <x:v>32043</x:v>
       </x:c>
     </x:row>
     <x:row r="968" spans="1:8">
       <x:c r="A968" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B968" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C968" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D968" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E968" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F968" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G968" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H968" s="0">
-        <x:v>11369</x:v>
+        <x:v>11805</x:v>
       </x:c>
     </x:row>
     <x:row r="969" spans="1:8">
       <x:c r="A969" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B969" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C969" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D969" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E969" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F969" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G969" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H969" s="0">
-        <x:v>4108</x:v>
+        <x:v>4244</x:v>
       </x:c>
     </x:row>
     <x:row r="970" spans="1:8">
       <x:c r="A970" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B970" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C970" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D970" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E970" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F970" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G970" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H970" s="0">
@@ -26633,51 +26633,51 @@
       </x:c>
     </x:row>
     <x:row r="971" spans="1:8">
       <x:c r="A971" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B971" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C971" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D971" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E971" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F971" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G971" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H971" s="0">
-        <x:v>288</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="972" spans="1:8">
       <x:c r="A972" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B972" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C972" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D972" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E972" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F972" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G972" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H972" s="0">
@@ -26789,77 +26789,77 @@
       </x:c>
     </x:row>
     <x:row r="977" spans="1:8">
       <x:c r="A977" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B977" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C977" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D977" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E977" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F977" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G977" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H977" s="0">
-        <x:v>5062</x:v>
+        <x:v>4988</x:v>
       </x:c>
     </x:row>
     <x:row r="978" spans="1:8">
       <x:c r="A978" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B978" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C978" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D978" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E978" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F978" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G978" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H978" s="0">
-        <x:v>4420</x:v>
+        <x:v>4346</x:v>
       </x:c>
     </x:row>
     <x:row r="979" spans="1:8">
       <x:c r="A979" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B979" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C979" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D979" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E979" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F979" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G979" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H979" s="0">
@@ -26867,103 +26867,103 @@
       </x:c>
     </x:row>
     <x:row r="980" spans="1:8">
       <x:c r="A980" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B980" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C980" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D980" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E980" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F980" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G980" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H980" s="0">
-        <x:v>9515</x:v>
+        <x:v>8458</x:v>
       </x:c>
     </x:row>
     <x:row r="981" spans="1:8">
       <x:c r="A981" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B981" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C981" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D981" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E981" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F981" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G981" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H981" s="0">
-        <x:v>17276</x:v>
+        <x:v>16804</x:v>
       </x:c>
     </x:row>
     <x:row r="982" spans="1:8">
       <x:c r="A982" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B982" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C982" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D982" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E982" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F982" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="G982" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H982" s="0">
-        <x:v>17307</x:v>
+        <x:v>16835</x:v>
       </x:c>
     </x:row>
     <x:row r="983" spans="1:8">
       <x:c r="A983" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B983" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C983" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D983" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E983" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F983" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="G983" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H983" s="0">
@@ -26997,155 +26997,155 @@
       </x:c>
     </x:row>
     <x:row r="985" spans="1:8">
       <x:c r="A985" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B985" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C985" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D985" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E985" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F985" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G985" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H985" s="0">
-        <x:v>-7760</x:v>
+        <x:v>-8346</x:v>
       </x:c>
     </x:row>
     <x:row r="986" spans="1:8">
       <x:c r="A986" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B986" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C986" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D986" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E986" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F986" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G986" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H986" s="0">
-        <x:v>60433</x:v>
+        <x:v>61429</x:v>
       </x:c>
     </x:row>
     <x:row r="987" spans="1:8">
       <x:c r="A987" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B987" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C987" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D987" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E987" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F987" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G987" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H987" s="0">
-        <x:v>71802</x:v>
+        <x:v>73234</x:v>
       </x:c>
     </x:row>
     <x:row r="988" spans="1:8">
       <x:c r="A988" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B988" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C988" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D988" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E988" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F988" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="G988" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H988" s="0">
-        <x:v>48541</x:v>
+        <x:v>53350</x:v>
       </x:c>
     </x:row>
     <x:row r="989" spans="1:8">
       <x:c r="A989" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B989" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C989" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D989" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E989" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F989" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="G989" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H989" s="0">
-        <x:v>23262</x:v>
+        <x:v>19885</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -27340,51 +27340,51 @@
         <x:s v="Expenditure - VAT and GNI based EU budget contribution - ESA2010 Code (D76)"/>
         <x:s v="Expenditure - VAT-based EU own resources - ESA2010 Code (D761)"/>
         <x:s v="Expenditure - GNI-based EU own resources - ESA2010 Code (D762)"/>
         <x:s v="Expenditure - Miscellaneous non-tax contribution of government to the institutions of the EU - ESA2010 (D763)"/>
         <x:s v="Expenditure - Capital transfers - ESA2010 Code (D9)"/>
         <x:s v="Expenditure - Investment grants - ESA2010 Code (D92)"/>
         <x:s v="Expenditure - Other capital transfers - ESA2010 Code (D99)"/>
         <x:s v="Expenditure - Net acquisition of non-financial assets - ESA2010 Code (P5 + NP - P51c)"/>
         <x:s v="Expenditure - Gross investment in non-financial assets - ESA2010 Code (P5 + NP)"/>
         <x:s v="Expenditure - Gross fixed capital formation - ESA2010 Code (P51)"/>
         <x:s v="Expenditure - Net acquisition of stocks - ESA2010 Code (P52)"/>
         <x:s v="Expenditure - Net acquisition of unproduced assets - ESA2010 Code (NP)"/>
         <x:s v="Expenditure - Consumption of fixed capital - ESA2010 Code (P51c)"/>
         <x:s v="Expenditure - Net expenditure on current goods and services - ESA2010 Code (P3 excl. D632)"/>
         <x:s v="Expenditure - Final consumption expenditure - ESA2010 Code (P3)"/>
         <x:s v="Expenditure - Individual consumption (= social transfers in kind) - ESA2010 Code (P31 (=D63))"/>
         <x:s v="Expenditure - Collective consumption (= actual final consumption of government) - ESA2010 Code (P32)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="-7760" maxValue="133831" count="763">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="-8346" maxValue="134136" count="773">
         <x:n v="33165"/>
         <x:n v="31209"/>
         <x:n v="8917"/>
         <x:n v="0"/>
         <x:n v="5492"/>
         <x:n v="1844"/>
         <x:n v="2107"/>
         <x:n v="1107"/>
         <x:n v="529"/>
         <x:n v="579"/>
         <x:n v="9231"/>
         <x:n v="7969"/>
         <x:n v="1262"/>
         <x:n v="1474"/>
         <x:n v="43"/>
         <x:n v="275"/>
         <x:n v="337"/>
         <x:n v="819"/>
         <x:n v="405"/>
         <x:n v="414"/>
         <x:n v="1036"/>
         <x:n v="1023"/>
         <x:n v="13"/>
         <x:n v="1955"/>
         <x:n v="3800"/>
@@ -27697,457 +27697,467 @@
         <x:n v="10139"/>
         <x:n v="81114"/>
         <x:n v="79892"/>
         <x:n v="20569"/>
         <x:n v="9218"/>
         <x:n v="3154"/>
         <x:n v="5768"/>
         <x:n v="1958"/>
         <x:n v="1060"/>
         <x:n v="28185"/>
         <x:n v="23714"/>
         <x:n v="4471"/>
         <x:n v="2891"/>
         <x:n v="47"/>
         <x:n v="1150"/>
         <x:n v="956"/>
         <x:n v="8149"/>
         <x:n v="1028"/>
         <x:n v="7121"/>
         <x:n v="4375"/>
         <x:n v="4264"/>
         <x:n v="111"/>
         <x:n v="-3154"/>
         <x:n v="28339"/>
         <x:n v="32810"/>
-        <x:n v="21426"/>
-[...2 lines deleted...]
-        <x:n v="74189"/>
+        <x:n v="21327"/>
+        <x:n v="11482"/>
+        <x:n v="74669"/>
+        <x:n v="74192"/>
         <x:n v="19688"/>
         <x:n v="38"/>
         <x:n v="8719"/>
         <x:n v="3208"/>
         <x:n v="7298"/>
         <x:n v="2126"/>
         <x:n v="1101"/>
         <x:n v="1025"/>
-        <x:n v="28885"/>
+        <x:n v="28888"/>
         <x:n v="24075"/>
-        <x:n v="4810"/>
+        <x:n v="4813"/>
         <x:n v="2850"/>
         <x:n v="77"/>
         <x:n v="523"/>
         <x:n v="191"/>
         <x:n v="999"/>
         <x:n v="1415"/>
         <x:n v="280"/>
         <x:n v="477"/>
         <x:n v="3685"/>
         <x:n v="3602"/>
         <x:n v="-3208"/>
         <x:n v="27167"/>
-        <x:n v="31977"/>
-[...3 lines deleted...]
-        <x:n v="72418"/>
+        <x:n v="31980"/>
+        <x:n v="20913"/>
+        <x:n v="11067"/>
+        <x:n v="72879"/>
+        <x:n v="72422"/>
         <x:n v="18912"/>
         <x:n v="33"/>
         <x:n v="8308"/>
         <x:n v="3264"/>
         <x:n v="7761"/>
         <x:n v="1071"/>
-        <x:n v="27935"/>
+        <x:n v="27938"/>
         <x:n v="23363"/>
-        <x:n v="4571"/>
+        <x:n v="4575"/>
         <x:n v="3179"/>
         <x:n v="530"/>
         <x:n v="1564"/>
         <x:n v="202"/>
         <x:n v="1361"/>
         <x:n v="934"/>
         <x:n v="895"/>
         <x:n v="457"/>
         <x:n v="3721"/>
         <x:n v="3638"/>
         <x:n v="-3264"/>
         <x:n v="26254"/>
-        <x:n v="30825"/>
-[...3 lines deleted...]
-        <x:n v="72422"/>
+        <x:n v="30829"/>
+        <x:n v="20248"/>
+        <x:n v="10581"/>
+        <x:n v="73327"/>
+        <x:n v="72429"/>
         <x:n v="19131"/>
         <x:n v="9011"/>
-        <x:n v="3428"/>
+        <x:n v="3431"/>
         <x:n v="7591"/>
         <x:n v="2048"/>
         <x:n v="957"/>
         <x:n v="1091"/>
-        <x:n v="27451"/>
+        <x:n v="27456"/>
         <x:n v="22783"/>
-        <x:n v="4668"/>
+        <x:n v="4673"/>
         <x:n v="2635"/>
         <x:n v="74"/>
         <x:n v="434"/>
         <x:n v="644"/>
         <x:n v="1483"/>
         <x:n v="203"/>
         <x:n v="1280"/>
         <x:n v="1127"/>
         <x:n v="938"/>
         <x:n v="189"/>
-        <x:n v="900"/>
         <x:n v="4329"/>
         <x:n v="4269"/>
         <x:n v="60"/>
-        <x:n v="-3428"/>
-[...5 lines deleted...]
-        <x:n v="75426"/>
+        <x:n v="-3431"/>
+        <x:n v="27422"/>
+        <x:n v="32094"/>
+        <x:n v="20988"/>
+        <x:n v="11107"/>
+        <x:n v="76436"/>
+        <x:n v="75435"/>
         <x:n v="19456"/>
         <x:n v="21"/>
         <x:n v="9560"/>
-        <x:n v="3662"/>
+        <x:n v="3665"/>
         <x:n v="6936"/>
         <x:n v="1994"/>
         <x:n v="1130"/>
-        <x:n v="27727"/>
+        <x:n v="27733"/>
         <x:n v="22790"/>
-        <x:n v="4937"/>
+        <x:n v="4943"/>
         <x:n v="2596"/>
         <x:n v="55"/>
         <x:n v="473"/>
         <x:n v="561"/>
         <x:n v="1507"/>
         <x:n v="215"/>
         <x:n v="1292"/>
         <x:n v="3495"/>
         <x:n v="1305"/>
         <x:n v="2190"/>
-        <x:n v="1004"/>
+        <x:n v="1001"/>
         <x:n v="4666"/>
         <x:n v="4606"/>
-        <x:n v="-3662"/>
-[...5 lines deleted...]
-        <x:n v="74419"/>
+        <x:n v="-3665"/>
+        <x:n v="28074"/>
+        <x:n v="33017"/>
+        <x:n v="21618"/>
+        <x:n v="11399"/>
+        <x:n v="75994"/>
+        <x:n v="74483"/>
         <x:n v="20035"/>
         <x:n v="10083"/>
-        <x:n v="3919"/>
-        <x:n v="6271"/>
+        <x:n v="3913"/>
+        <x:n v="6267"/>
         <x:n v="1974"/>
         <x:n v="909"/>
         <x:n v="1065"/>
+        <x:n v="27801"/>
         <x:n v="22523"/>
-        <x:n v="5203"/>
+        <x:n v="5278"/>
         <x:n v="2966"/>
         <x:n v="66"/>
         <x:n v="451"/>
         <x:n v="598"/>
         <x:n v="1851"/>
         <x:n v="219"/>
         <x:n v="1632"/>
         <x:n v="1444"/>
         <x:n v="1443"/>
-        <x:n v="1505"/>
+        <x:n v="1511"/>
         <x:n v="5424"/>
-        <x:n v="-3919"/>
-[...5 lines deleted...]
-        <x:n v="76556"/>
+        <x:n v="-3913"/>
+        <x:n v="29414"/>
+        <x:n v="34692"/>
+        <x:n v="22817"/>
+        <x:n v="11875"/>
+        <x:n v="77954"/>
+        <x:n v="76545"/>
         <x:n v="21194"/>
         <x:n v="22"/>
         <x:n v="10448"/>
-        <x:n v="4160"/>
-        <x:n v="5908"/>
+        <x:n v="4147"/>
+        <x:n v="5903"/>
         <x:n v="2020"/>
         <x:n v="1089"/>
-        <x:n v="28417"/>
+        <x:n v="28424"/>
         <x:n v="22764"/>
-        <x:n v="5654"/>
+        <x:n v="5660"/>
         <x:n v="2916"/>
         <x:n v="509"/>
         <x:n v="610"/>
         <x:n v="1731"/>
         <x:n v="262"/>
         <x:n v="1470"/>
         <x:n v="1493"/>
         <x:n v="1457"/>
         <x:n v="37"/>
+        <x:n v="1410"/>
         <x:n v="5557"/>
         <x:n v="5602"/>
         <x:n v="-105"/>
-        <x:n v="-4160"/>
-[...5 lines deleted...]
-        <x:n v="80601"/>
+        <x:n v="-4147"/>
+        <x:n v="31152"/>
+        <x:n v="36812"/>
+        <x:n v="24569"/>
+        <x:n v="12242"/>
+        <x:n v="82938"/>
+        <x:n v="80571"/>
         <x:n v="22303"/>
         <x:n v="11213"/>
-        <x:n v="4466"/>
-        <x:n v="5306"/>
+        <x:n v="4435"/>
+        <x:n v="5301"/>
         <x:n v="2188"/>
         <x:n v="1005"/>
-        <x:n v="29397"/>
+        <x:n v="29404"/>
         <x:n v="23047"/>
-        <x:n v="6350"/>
-        <x:n v="3816"/>
+        <x:n v="6356"/>
+        <x:n v="3817"/>
+        <x:n v="70"/>
         <x:n v="541"/>
         <x:n v="832"/>
         <x:n v="2374"/>
         <x:n v="2129"/>
         <x:n v="1911"/>
         <x:n v="1670"/>
         <x:n v="241"/>
-        <x:n v="2335"/>
+        <x:n v="2366"/>
         <x:n v="6801"/>
         <x:n v="6741"/>
-        <x:n v="-4466"/>
-[...5 lines deleted...]
-        <x:n v="83551"/>
+        <x:n v="-4435"/>
+        <x:n v="33023"/>
+        <x:n v="39380"/>
+        <x:n v="26621"/>
+        <x:n v="12758"/>
+        <x:n v="86884"/>
+        <x:n v="83482"/>
         <x:n v="23832"/>
         <x:n v="23"/>
         <x:n v="12426"/>
-        <x:n v="4789"/>
-        <x:n v="4618"/>
+        <x:n v="4716"/>
+        <x:n v="4613"/>
         <x:n v="2284"/>
         <x:n v="1056"/>
         <x:n v="1228"/>
-        <x:n v="30645"/>
+        <x:n v="30652"/>
         <x:n v="23812"/>
-        <x:n v="6833"/>
-        <x:n v="3335"/>
+        <x:n v="6840"/>
+        <x:n v="3336"/>
+        <x:n v="78"/>
         <x:n v="521"/>
         <x:n v="742"/>
         <x:n v="1996"/>
         <x:n v="278"/>
         <x:n v="1718"/>
         <x:n v="1622"/>
         <x:n v="1602"/>
         <x:n v="20"/>
-        <x:n v="3329"/>
+        <x:n v="3402"/>
         <x:n v="8118"/>
         <x:n v="8245"/>
         <x:n v="-140"/>
-        <x:n v="-4789"/>
-[...5 lines deleted...]
-        <x:n v="98215"/>
+        <x:n v="-4716"/>
+        <x:n v="36005"/>
+        <x:n v="42845"/>
+        <x:n v="29301"/>
+        <x:n v="13544"/>
+        <x:n v="102123"/>
+        <x:n v="97825"/>
         <x:n v="24953"/>
         <x:n v="14635"/>
-        <x:n v="5097"/>
-        <x:n v="3825"/>
+        <x:n v="5033"/>
+        <x:n v="3822"/>
         <x:n v="6762"/>
         <x:n v="1294"/>
         <x:n v="5469"/>
-        <x:n v="37055"/>
-[...2 lines deleted...]
-        <x:n v="4376"/>
+        <x:n v="36732"/>
+        <x:n v="29371"/>
+        <x:n v="7361"/>
+        <x:n v="4377"/>
         <x:n v="499"/>
         <x:n v="1477"/>
+        <x:n v="2335"/>
         <x:n v="2059"/>
         <x:n v="1510"/>
         <x:n v="1478"/>
-        <x:n v="4235"/>
+        <x:n v="4299"/>
         <x:n v="9332"/>
         <x:n v="9137"/>
         <x:n v="29"/>
         <x:n v="167"/>
-        <x:n v="-5097"/>
-[...5 lines deleted...]
-        <x:n v="102702"/>
+        <x:n v="-5033"/>
+        <x:n v="40667"/>
+        <x:n v="48028"/>
+        <x:n v="33338"/>
+        <x:n v="14690"/>
+        <x:n v="105205"/>
+        <x:n v="102232"/>
         <x:n v="26712"/>
         <x:n v="16073"/>
-        <x:n v="5766"/>
-        <x:n v="3295"/>
+        <x:n v="5702"/>
+        <x:n v="3291"/>
         <x:n v="7627"/>
         <x:n v="1458"/>
         <x:n v="6170"/>
-        <x:n v="37140"/>
-[...3 lines deleted...]
-        <x:n v="79"/>
+        <x:n v="36741"/>
+        <x:n v="28658"/>
+        <x:n v="8083"/>
+        <x:n v="4602"/>
+        <x:n v="76"/>
         <x:n v="478"/>
         <x:n v="876"/>
         <x:n v="3172"/>
         <x:n v="284"/>
         <x:n v="2717"/>
         <x:n v="171"/>
         <x:n v="1484"/>
         <x:n v="40"/>
-        <x:n v="2909"/>
+        <x:n v="2973"/>
         <x:n v="8675"/>
         <x:n v="9040"/>
         <x:n v="-224"/>
-        <x:n v="-5766"/>
-[...5 lines deleted...]
-        <x:n v="103541"/>
+        <x:n v="-5702"/>
+        <x:n v="44429"/>
+        <x:n v="52512"/>
+        <x:n v="37028"/>
+        <x:n v="15484"/>
+        <x:n v="107266"/>
+        <x:n v="103100"/>
         <x:n v="28834"/>
         <x:n v="17285"/>
-        <x:n v="6684"/>
-        <x:n v="3315"/>
+        <x:n v="6589"/>
+        <x:n v="3309"/>
         <x:n v="3697"/>
         <x:n v="1682"/>
         <x:n v="2015"/>
-        <x:n v="36986"/>
-[...2 lines deleted...]
-        <x:n v="4892"/>
+        <x:n v="36602"/>
+        <x:n v="27613"/>
+        <x:n v="8989"/>
+        <x:n v="4935"/>
+        <x:n v="104"/>
         <x:n v="576"/>
-        <x:n v="1241"/>
+        <x:n v="1265"/>
         <x:n v="2991"/>
         <x:n v="323"/>
         <x:n v="2471"/>
         <x:n v="197"/>
         <x:n v="1848"/>
         <x:n v="1800"/>
         <x:n v="49"/>
-        <x:n v="3856"/>
-[...1 lines deleted...]
-        <x:n v="10617"/>
+        <x:n v="4166"/>
+        <x:n v="10755"/>
+        <x:n v="10833"/>
         <x:n v="-78"/>
-        <x:n v="-6684"/>
-[...5 lines deleted...]
-        <x:n v="111666"/>
+        <x:n v="-6589"/>
+        <x:n v="48111"/>
+        <x:n v="57100"/>
+        <x:n v="40660"/>
+        <x:n v="16440"/>
+        <x:n v="116449"/>
+        <x:n v="111260"/>
         <x:n v="31410"/>
         <x:n v="19203"/>
-        <x:n v="7248"/>
-        <x:n v="3400"/>
+        <x:n v="7267"/>
+        <x:n v="3366"/>
         <x:n v="2874"/>
         <x:n v="1824"/>
         <x:n v="1050"/>
-        <x:n v="39972"/>
-[...2 lines deleted...]
-        <x:n v="5270"/>
+        <x:n v="39537"/>
+        <x:n v="28957"/>
+        <x:n v="10580"/>
+        <x:n v="5314"/>
+        <x:n v="105"/>
         <x:n v="417"/>
-        <x:n v="1492"/>
+        <x:n v="1515"/>
         <x:n v="3276"/>
         <x:n v="342"/>
         <x:n v="2746"/>
         <x:n v="2288"/>
         <x:n v="2125"/>
-        <x:n v="4927"/>
-[...1 lines deleted...]
-        <x:n v="11943"/>
+        <x:n v="5189"/>
+        <x:n v="12457"/>
+        <x:n v="12225"/>
         <x:n v="232"/>
-        <x:n v="-7248"/>
-[...5 lines deleted...]
-        <x:n v="119150"/>
+        <x:n v="-7267"/>
+        <x:n v="52934"/>
+        <x:n v="63515"/>
+        <x:n v="45885"/>
+        <x:n v="17629"/>
+        <x:n v="125708"/>
+        <x:n v="118851"/>
         <x:n v="33998"/>
-        <x:n v="20121"/>
-[...1 lines deleted...]
-        <x:n v="3279"/>
+        <x:n v="20464"/>
+        <x:n v="7853"/>
+        <x:n v="3242"/>
         <x:n v="3274"/>
         <x:n v="2077"/>
         <x:n v="1197"/>
-        <x:n v="42873"/>
-[...3 lines deleted...]
-        <x:n v="430"/>
+        <x:n v="42487"/>
+        <x:n v="31318"/>
+        <x:n v="11169"/>
+        <x:n v="5188"/>
+        <x:n v="101"/>
+        <x:n v="459"/>
+        <x:n v="1666"/>
         <x:n v="2963"/>
         <x:n v="2246"/>
         <x:n v="217"/>
-        <x:n v="2745"/>
-[...4 lines deleted...]
-        <x:n v="14280"/>
+        <x:n v="2345"/>
+        <x:n v="2274"/>
+        <x:n v="6857"/>
+        <x:n v="14710"/>
+        <x:n v="14694"/>
         <x:n v="-31"/>
         <x:n v="48"/>
-        <x:n v="-7760"/>
-[...9 lines deleted...]
-        <x:n v="3550"/>
+        <x:n v="-7853"/>
+        <x:n v="57503"/>
+        <x:n v="68672"/>
+        <x:n v="50026"/>
+        <x:n v="18646"/>
+        <x:n v="134136"/>
+        <x:n v="125678"/>
+        <x:n v="36362"/>
+        <x:n v="21641"/>
+        <x:n v="8346"/>
+        <x:n v="2928"/>
+        <x:n v="3321"/>
+        <x:n v="1897"/>
         <x:n v="1424"/>
-        <x:n v="43389"/>
-[...3 lines deleted...]
-        <x:n v="288"/>
+        <x:n v="43848"/>
+        <x:n v="32043"/>
+        <x:n v="11805"/>
+        <x:n v="4244"/>
+        <x:n v="424"/>
         <x:n v="765"/>
         <x:n v="2971"/>
         <x:n v="422"/>
         <x:n v="2352"/>
         <x:n v="196"/>
-        <x:n v="5062"/>
-        <x:n v="4420"/>
+        <x:n v="4988"/>
+        <x:n v="4346"/>
         <x:n v="642"/>
-        <x:n v="9515"/>
-[...5 lines deleted...]
-        <x:n v="23262"/>
+        <x:n v="8458"/>
+        <x:n v="16804"/>
+        <x:n v="16835"/>
+        <x:n v="-8346"/>
+        <x:n v="61429"/>
+        <x:n v="73234"/>
+        <x:n v="53350"/>
+        <x:n v="19885"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="01"/>
     <s v="Expenditure - Total Expenditure - ESA2010 Code (TE)"/>
     <s v="Euro Million"/>
     <n v="33165"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="02"/>
     <s v="Expenditure - Expense - ESA2010 Code (Expense)"/>
@@ -32660,81 +32670,81 @@
     <s v="2011"/>
     <s v="2011"/>
     <s v="35"/>
     <s v="Expenditure - Net expenditure on current goods and services - ESA2010 Code (P3 excl. D632)"/>
     <s v="Euro Million"/>
     <n v="28339"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="36"/>
     <s v="Expenditure - Final consumption expenditure - ESA2010 Code (P3)"/>
     <s v="Euro Million"/>
     <n v="32810"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="37"/>
     <s v="Expenditure - Individual consumption (= social transfers in kind) - ESA2010 Code (P31 (=D63))"/>
     <s v="Euro Million"/>
-    <n v="21426"/>
+    <n v="21327"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="38"/>
     <s v="Expenditure - Collective consumption (= actual final consumption of government) - ESA2010 Code (P32)"/>
     <s v="Euro Million"/>
-    <n v="11384"/>
+    <n v="11482"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="01"/>
     <s v="Expenditure - Total Expenditure - ESA2010 Code (TE)"/>
     <s v="Euro Million"/>
-    <n v="74666"/>
+    <n v="74669"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="02"/>
     <s v="Expenditure - Expense - ESA2010 Code (Expense)"/>
     <s v="Euro Million"/>
-    <n v="74189"/>
+    <n v="74192"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="03"/>
     <s v="Expenditure - Compensation of employees - ESA2010 Code (D1)"/>
     <s v="Euro Million"/>
     <n v="19688"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="04"/>
     <s v="Expenditure - Compensation of employees Related to production of own-use capital assets - ESA2010 Code (D1_own-use)"/>
     <s v="Euro Million"/>
     <n v="38"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2012"/>
@@ -32820,71 +32830,71 @@
     <s v="2012"/>
     <s v="2012"/>
     <s v="13"/>
     <s v="Expenditure - Product subsidies - ESA2010 Code (D31)"/>
     <s v="Euro Million"/>
     <n v="1101"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="14"/>
     <s v="Expenditure - Other subsidies on production - ESA2010 Code (D39)"/>
     <s v="Euro Million"/>
     <n v="1025"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="15"/>
     <s v="Expenditure - Total Social benefits - ESA2010 Code (D62 + D632)"/>
     <s v="Euro Million"/>
-    <n v="28885"/>
+    <n v="28888"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="16"/>
     <s v="Expenditure - Social benefits in cash - ESA2010 Code (D62)"/>
     <s v="Euro Million"/>
     <n v="24075"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="17"/>
     <s v="Expenditure - Social benefits in kind (via market producers) - ESA2010 Code (D632)"/>
     <s v="Euro Million"/>
-    <n v="4810"/>
+    <n v="4813"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="18"/>
     <s v="Expenditure - Other current transfers - ESA2010 Code (D7)"/>
     <s v="Euro Million"/>
     <n v="2850"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="19"/>
     <s v="Expenditure - Net non-life insurance premiums - ESA2010 Code (D71)"/>
     <s v="Euro Million"/>
     <n v="77"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2012"/>
@@ -33030,91 +33040,91 @@
     <s v="2012"/>
     <s v="2012"/>
     <s v="34"/>
     <s v="Expenditure - Consumption of fixed capital - ESA2010 Code (P51c)"/>
     <s v="Euro Million"/>
     <n v="-3208"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="35"/>
     <s v="Expenditure - Net expenditure on current goods and services - ESA2010 Code (P3 excl. D632)"/>
     <s v="Euro Million"/>
     <n v="27167"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="36"/>
     <s v="Expenditure - Final consumption expenditure - ESA2010 Code (P3)"/>
     <s v="Euro Million"/>
-    <n v="31977"/>
+    <n v="31980"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="37"/>
     <s v="Expenditure - Individual consumption (= social transfers in kind) - ESA2010 Code (P31 (=D63))"/>
     <s v="Euro Million"/>
-    <n v="21119"/>
+    <n v="20913"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="38"/>
     <s v="Expenditure - Collective consumption (= actual final consumption of government) - ESA2010 Code (P32)"/>
     <s v="Euro Million"/>
-    <n v="10858"/>
+    <n v="11067"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="01"/>
     <s v="Expenditure - Total Expenditure - ESA2010 Code (TE)"/>
     <s v="Euro Million"/>
-    <n v="72875"/>
+    <n v="72879"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="02"/>
     <s v="Expenditure - Expense - ESA2010 Code (Expense)"/>
     <s v="Euro Million"/>
-    <n v="72418"/>
+    <n v="72422"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="03"/>
     <s v="Expenditure - Compensation of employees - ESA2010 Code (D1)"/>
     <s v="Euro Million"/>
     <n v="18912"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="04"/>
     <s v="Expenditure - Compensation of employees Related to production of own-use capital assets - ESA2010 Code (D1_own-use)"/>
     <s v="Euro Million"/>
     <n v="33"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2013"/>
@@ -33200,71 +33210,71 @@
     <s v="2013"/>
     <s v="2013"/>
     <s v="13"/>
     <s v="Expenditure - Product subsidies - ESA2010 Code (D31)"/>
     <s v="Euro Million"/>
     <n v="1071"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="14"/>
     <s v="Expenditure - Other subsidies on production - ESA2010 Code (D39)"/>
     <s v="Euro Million"/>
     <n v="1055"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="15"/>
     <s v="Expenditure - Total Social benefits - ESA2010 Code (D62 + D632)"/>
     <s v="Euro Million"/>
-    <n v="27935"/>
+    <n v="27938"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="16"/>
     <s v="Expenditure - Social benefits in cash - ESA2010 Code (D62)"/>
     <s v="Euro Million"/>
     <n v="23363"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="17"/>
     <s v="Expenditure - Social benefits in kind (via market producers) - ESA2010 Code (D632)"/>
     <s v="Euro Million"/>
-    <n v="4571"/>
+    <n v="4575"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="18"/>
     <s v="Expenditure - Other current transfers - ESA2010 Code (D7)"/>
     <s v="Euro Million"/>
     <n v="3179"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="19"/>
     <s v="Expenditure - Net non-life insurance premiums - ESA2010 Code (D71)"/>
     <s v="Euro Million"/>
     <n v="58"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2013"/>
@@ -33410,91 +33420,91 @@
     <s v="2013"/>
     <s v="2013"/>
     <s v="34"/>
     <s v="Expenditure - Consumption of fixed capital - ESA2010 Code (P51c)"/>
     <s v="Euro Million"/>
     <n v="-3264"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="35"/>
     <s v="Expenditure - Net expenditure on current goods and services - ESA2010 Code (P3 excl. D632)"/>
     <s v="Euro Million"/>
     <n v="26254"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="36"/>
     <s v="Expenditure - Final consumption expenditure - ESA2010 Code (P3)"/>
     <s v="Euro Million"/>
-    <n v="30825"/>
+    <n v="30829"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="37"/>
     <s v="Expenditure - Individual consumption (= social transfers in kind) - ESA2010 Code (P31 (=D63))"/>
     <s v="Euro Million"/>
-    <n v="20591"/>
+    <n v="20248"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="38"/>
     <s v="Expenditure - Collective consumption (= actual final consumption of government) - ESA2010 Code (P32)"/>
     <s v="Euro Million"/>
-    <n v="10235"/>
+    <n v="10581"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="01"/>
     <s v="Expenditure - Total Expenditure - ESA2010 Code (TE)"/>
     <s v="Euro Million"/>
-    <n v="73322"/>
+    <n v="73327"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="02"/>
     <s v="Expenditure - Expense - ESA2010 Code (Expense)"/>
     <s v="Euro Million"/>
-    <n v="72422"/>
+    <n v="72429"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="03"/>
     <s v="Expenditure - Compensation of employees - ESA2010 Code (D1)"/>
     <s v="Euro Million"/>
     <n v="19131"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="04"/>
     <s v="Expenditure - Compensation of employees Related to production of own-use capital assets - ESA2010 Code (D1_own-use)"/>
     <s v="Euro Million"/>
     <n v="33"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
@@ -33520,51 +33530,51 @@
     <s v="2014"/>
     <s v="2014"/>
     <s v="07"/>
     <s v="Expenditure - Intermediate consumption of market establishments - ESA2010 Code (P2_market)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="08"/>
     <s v="Expenditure - Taxes, payable - ESA2010 Code (D5)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="09"/>
     <s v="Expenditure - Depreciation (Consumption of fixed capital) - ESA2010 Code (P51c)"/>
     <s v="Euro Million"/>
-    <n v="3428"/>
+    <n v="3431"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="10"/>
     <s v="Expenditure - Depreciation by market establishments - ESA2010 Code (P51c_market)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="11"/>
     <s v="Expenditure - Interest (excluding FISIM) - ESA2010 Code (D41)"/>
     <s v="Euro Million"/>
     <n v="7591"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
@@ -33580,71 +33590,71 @@
     <s v="2014"/>
     <s v="2014"/>
     <s v="13"/>
     <s v="Expenditure - Product subsidies - ESA2010 Code (D31)"/>
     <s v="Euro Million"/>
     <n v="957"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="14"/>
     <s v="Expenditure - Other subsidies on production - ESA2010 Code (D39)"/>
     <s v="Euro Million"/>
     <n v="1091"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="15"/>
     <s v="Expenditure - Total Social benefits - ESA2010 Code (D62 + D632)"/>
     <s v="Euro Million"/>
-    <n v="27451"/>
+    <n v="27456"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="16"/>
     <s v="Expenditure - Social benefits in cash - ESA2010 Code (D62)"/>
     <s v="Euro Million"/>
     <n v="22783"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="17"/>
     <s v="Expenditure - Social benefits in kind (via market producers) - ESA2010 Code (D632)"/>
     <s v="Euro Million"/>
-    <n v="4668"/>
+    <n v="4673"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="18"/>
     <s v="Expenditure - Other current transfers - ESA2010 Code (D7)"/>
     <s v="Euro Million"/>
     <n v="2635"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="19"/>
     <s v="Expenditure - Net non-life insurance premiums - ESA2010 Code (D71)"/>
     <s v="Euro Million"/>
     <n v="74"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
@@ -33720,161 +33730,161 @@
     <s v="2014"/>
     <s v="2014"/>
     <s v="27"/>
     <s v="Expenditure - Investment grants - ESA2010 Code (D92)"/>
     <s v="Euro Million"/>
     <n v="938"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="28"/>
     <s v="Expenditure - Other capital transfers - ESA2010 Code (D99)"/>
     <s v="Euro Million"/>
     <n v="189"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="29"/>
     <s v="Expenditure - Net acquisition of non-financial assets - ESA2010 Code (P5 + NP - P51c)"/>
     <s v="Euro Million"/>
-    <n v="900"/>
+    <n v="898"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="30"/>
     <s v="Expenditure - Gross investment in non-financial assets - ESA2010 Code (P5 + NP)"/>
     <s v="Euro Million"/>
     <n v="4329"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="31"/>
     <s v="Expenditure - Gross fixed capital formation - ESA2010 Code (P51)"/>
     <s v="Euro Million"/>
     <n v="4269"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="32"/>
     <s v="Expenditure - Net acquisition of stocks - ESA2010 Code (P52)"/>
     <s v="Euro Million"/>
     <n v="60"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="33"/>
     <s v="Expenditure - Net acquisition of unproduced assets - ESA2010 Code (NP)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="34"/>
     <s v="Expenditure - Consumption of fixed capital - ESA2010 Code (P51c)"/>
     <s v="Euro Million"/>
-    <n v="-3428"/>
+    <n v="-3431"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="35"/>
     <s v="Expenditure - Net expenditure on current goods and services - ESA2010 Code (P3 excl. D632)"/>
     <s v="Euro Million"/>
-    <n v="27419"/>
+    <n v="27422"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="36"/>
     <s v="Expenditure - Final consumption expenditure - ESA2010 Code (P3)"/>
     <s v="Euro Million"/>
-    <n v="32087"/>
+    <n v="32094"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="37"/>
     <s v="Expenditure - Individual consumption (= social transfers in kind) - ESA2010 Code (P31 (=D63))"/>
     <s v="Euro Million"/>
-    <n v="21287"/>
+    <n v="20988"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="38"/>
     <s v="Expenditure - Collective consumption (= actual final consumption of government) - ESA2010 Code (P32)"/>
     <s v="Euro Million"/>
-    <n v="10800"/>
+    <n v="11107"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="01"/>
     <s v="Expenditure - Total Expenditure - ESA2010 Code (TE)"/>
     <s v="Euro Million"/>
-    <n v="76430"/>
+    <n v="76436"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="02"/>
     <s v="Expenditure - Expense - ESA2010 Code (Expense)"/>
     <s v="Euro Million"/>
-    <n v="75426"/>
+    <n v="75435"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="03"/>
     <s v="Expenditure - Compensation of employees - ESA2010 Code (D1)"/>
     <s v="Euro Million"/>
     <n v="19456"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="04"/>
     <s v="Expenditure - Compensation of employees Related to production of own-use capital assets - ESA2010 Code (D1_own-use)"/>
     <s v="Euro Million"/>
     <n v="21"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
@@ -33900,51 +33910,51 @@
     <s v="2015"/>
     <s v="2015"/>
     <s v="07"/>
     <s v="Expenditure - Intermediate consumption of market establishments - ESA2010 Code (P2_market)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="08"/>
     <s v="Expenditure - Taxes, payable - ESA2010 Code (D5)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="09"/>
     <s v="Expenditure - Depreciation (Consumption of fixed capital) - ESA2010 Code (P51c)"/>
     <s v="Euro Million"/>
-    <n v="3662"/>
+    <n v="3665"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="10"/>
     <s v="Expenditure - Depreciation by market establishments - ESA2010 Code (P51c_market)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="11"/>
     <s v="Expenditure - Interest (excluding FISIM) - ESA2010 Code (D41)"/>
     <s v="Euro Million"/>
     <n v="6936"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
@@ -33960,71 +33970,71 @@
     <s v="2015"/>
     <s v="2015"/>
     <s v="13"/>
     <s v="Expenditure - Product subsidies - ESA2010 Code (D31)"/>
     <s v="Euro Million"/>
     <n v="864"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="14"/>
     <s v="Expenditure - Other subsidies on production - ESA2010 Code (D39)"/>
     <s v="Euro Million"/>
     <n v="1130"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="15"/>
     <s v="Expenditure - Total Social benefits - ESA2010 Code (D62 + D632)"/>
     <s v="Euro Million"/>
-    <n v="27727"/>
+    <n v="27733"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="16"/>
     <s v="Expenditure - Social benefits in cash - ESA2010 Code (D62)"/>
     <s v="Euro Million"/>
     <n v="22790"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="17"/>
     <s v="Expenditure - Social benefits in kind (via market producers) - ESA2010 Code (D632)"/>
     <s v="Euro Million"/>
-    <n v="4937"/>
+    <n v="4943"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="18"/>
     <s v="Expenditure - Other current transfers - ESA2010 Code (D7)"/>
     <s v="Euro Million"/>
     <n v="2596"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="19"/>
     <s v="Expenditure - Net non-life insurance premiums - ESA2010 Code (D71)"/>
     <s v="Euro Million"/>
     <n v="55"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
@@ -34100,161 +34110,161 @@
     <s v="2015"/>
     <s v="2015"/>
     <s v="27"/>
     <s v="Expenditure - Investment grants - ESA2010 Code (D92)"/>
     <s v="Euro Million"/>
     <n v="1305"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="28"/>
     <s v="Expenditure - Other capital transfers - ESA2010 Code (D99)"/>
     <s v="Euro Million"/>
     <n v="2190"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="29"/>
     <s v="Expenditure - Net acquisition of non-financial assets - ESA2010 Code (P5 + NP - P51c)"/>
     <s v="Euro Million"/>
-    <n v="1004"/>
+    <n v="1001"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="30"/>
     <s v="Expenditure - Gross investment in non-financial assets - ESA2010 Code (P5 + NP)"/>
     <s v="Euro Million"/>
     <n v="4666"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="31"/>
     <s v="Expenditure - Gross fixed capital formation - ESA2010 Code (P51)"/>
     <s v="Euro Million"/>
     <n v="4606"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="32"/>
     <s v="Expenditure - Net acquisition of stocks - ESA2010 Code (P52)"/>
     <s v="Euro Million"/>
     <n v="60"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="33"/>
     <s v="Expenditure - Net acquisition of unproduced assets - ESA2010 Code (NP)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="34"/>
     <s v="Expenditure - Consumption of fixed capital - ESA2010 Code (P51c)"/>
     <s v="Euro Million"/>
-    <n v="-3662"/>
+    <n v="-3665"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="35"/>
     <s v="Expenditure - Net expenditure on current goods and services - ESA2010 Code (P3 excl. D632)"/>
     <s v="Euro Million"/>
-    <n v="28072"/>
+    <n v="28074"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="36"/>
     <s v="Expenditure - Final consumption expenditure - ESA2010 Code (P3)"/>
     <s v="Euro Million"/>
-    <n v="33009"/>
+    <n v="33017"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="37"/>
     <s v="Expenditure - Individual consumption (= social transfers in kind) - ESA2010 Code (P31 (=D63))"/>
     <s v="Euro Million"/>
-    <n v="22028"/>
+    <n v="21618"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="38"/>
     <s v="Expenditure - Collective consumption (= actual final consumption of government) - ESA2010 Code (P32)"/>
     <s v="Euro Million"/>
-    <n v="10980"/>
+    <n v="11399"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="01"/>
     <s v="Expenditure - Total Expenditure - ESA2010 Code (TE)"/>
     <s v="Euro Million"/>
-    <n v="75924"/>
+    <n v="75994"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="02"/>
     <s v="Expenditure - Expense - ESA2010 Code (Expense)"/>
     <s v="Euro Million"/>
-    <n v="74419"/>
+    <n v="74483"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="03"/>
     <s v="Expenditure - Compensation of employees - ESA2010 Code (D1)"/>
     <s v="Euro Million"/>
     <n v="20035"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="04"/>
     <s v="Expenditure - Compensation of employees Related to production of own-use capital assets - ESA2010 Code (D1_own-use)"/>
     <s v="Euro Million"/>
     <n v="21"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
@@ -34280,131 +34290,131 @@
     <s v="2016"/>
     <s v="2016"/>
     <s v="07"/>
     <s v="Expenditure - Intermediate consumption of market establishments - ESA2010 Code (P2_market)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="08"/>
     <s v="Expenditure - Taxes, payable - ESA2010 Code (D5)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="09"/>
     <s v="Expenditure - Depreciation (Consumption of fixed capital) - ESA2010 Code (P51c)"/>
     <s v="Euro Million"/>
-    <n v="3919"/>
+    <n v="3913"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="Expenditure - Depreciation by market establishments - ESA2010 Code (P51c_market)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="11"/>
     <s v="Expenditure - Interest (excluding FISIM) - ESA2010 Code (D41)"/>
     <s v="Euro Million"/>
-    <n v="6271"/>
+    <n v="6267"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="12"/>
     <s v="Expenditure - Subsidies - ESA2010 Code (D3)"/>
     <s v="Euro Million"/>
     <n v="1974"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="13"/>
     <s v="Expenditure - Product subsidies - ESA2010 Code (D31)"/>
     <s v="Euro Million"/>
     <n v="909"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="14"/>
     <s v="Expenditure - Other subsidies on production - ESA2010 Code (D39)"/>
     <s v="Euro Million"/>
     <n v="1065"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="15"/>
     <s v="Expenditure - Total Social benefits - ESA2010 Code (D62 + D632)"/>
     <s v="Euro Million"/>
-    <n v="27727"/>
+    <n v="27801"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="16"/>
     <s v="Expenditure - Social benefits in cash - ESA2010 Code (D62)"/>
     <s v="Euro Million"/>
     <n v="22523"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="17"/>
     <s v="Expenditure - Social benefits in kind (via market producers) - ESA2010 Code (D632)"/>
     <s v="Euro Million"/>
-    <n v="5203"/>
+    <n v="5278"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="18"/>
     <s v="Expenditure - Other current transfers - ESA2010 Code (D7)"/>
     <s v="Euro Million"/>
     <n v="2966"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="19"/>
     <s v="Expenditure - Net non-life insurance premiums - ESA2010 Code (D71)"/>
     <s v="Euro Million"/>
     <n v="66"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
@@ -34480,161 +34490,161 @@
     <s v="2016"/>
     <s v="2016"/>
     <s v="27"/>
     <s v="Expenditure - Investment grants - ESA2010 Code (D92)"/>
     <s v="Euro Million"/>
     <n v="1443"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="28"/>
     <s v="Expenditure - Other capital transfers - ESA2010 Code (D99)"/>
     <s v="Euro Million"/>
     <n v="1"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="29"/>
     <s v="Expenditure - Net acquisition of non-financial assets - ESA2010 Code (P5 + NP - P51c)"/>
     <s v="Euro Million"/>
-    <n v="1505"/>
+    <n v="1511"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="30"/>
     <s v="Expenditure - Gross investment in non-financial assets - ESA2010 Code (P5 + NP)"/>
     <s v="Euro Million"/>
     <n v="5424"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="31"/>
     <s v="Expenditure - Gross fixed capital formation - ESA2010 Code (P51)"/>
     <s v="Euro Million"/>
     <n v="5364"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="32"/>
     <s v="Expenditure - Net acquisition of stocks - ESA2010 Code (P52)"/>
     <s v="Euro Million"/>
     <n v="60"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="33"/>
     <s v="Expenditure - Net acquisition of unproduced assets - ESA2010 Code (NP)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="34"/>
     <s v="Expenditure - Consumption of fixed capital - ESA2010 Code (P51c)"/>
     <s v="Euro Million"/>
-    <n v="-3919"/>
+    <n v="-3913"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="35"/>
     <s v="Expenditure - Net expenditure on current goods and services - ESA2010 Code (P3 excl. D632)"/>
     <s v="Euro Million"/>
-    <n v="29420"/>
+    <n v="29414"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="36"/>
     <s v="Expenditure - Final consumption expenditure - ESA2010 Code (P3)"/>
     <s v="Euro Million"/>
-    <n v="34623"/>
+    <n v="34692"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="37"/>
     <s v="Expenditure - Individual consumption (= social transfers in kind) - ESA2010 Code (P31 (=D63))"/>
     <s v="Euro Million"/>
-    <n v="23096"/>
+    <n v="22817"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="38"/>
     <s v="Expenditure - Collective consumption (= actual final consumption of government) - ESA2010 Code (P32)"/>
     <s v="Euro Million"/>
-    <n v="11527"/>
+    <n v="11875"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="01"/>
     <s v="Expenditure - Total Expenditure - ESA2010 Code (TE)"/>
     <s v="Euro Million"/>
-    <n v="77952"/>
+    <n v="77954"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="02"/>
     <s v="Expenditure - Expense - ESA2010 Code (Expense)"/>
     <s v="Euro Million"/>
-    <n v="76556"/>
+    <n v="76545"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="03"/>
     <s v="Expenditure - Compensation of employees - ESA2010 Code (D1)"/>
     <s v="Euro Million"/>
     <n v="21194"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="04"/>
     <s v="Expenditure - Compensation of employees Related to production of own-use capital assets - ESA2010 Code (D1_own-use)"/>
     <s v="Euro Million"/>
     <n v="22"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
@@ -34660,131 +34670,131 @@
     <s v="2017"/>
     <s v="2017"/>
     <s v="07"/>
     <s v="Expenditure - Intermediate consumption of market establishments - ESA2010 Code (P2_market)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="08"/>
     <s v="Expenditure - Taxes, payable - ESA2010 Code (D5)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="09"/>
     <s v="Expenditure - Depreciation (Consumption of fixed capital) - ESA2010 Code (P51c)"/>
     <s v="Euro Million"/>
-    <n v="4160"/>
+    <n v="4147"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="10"/>
     <s v="Expenditure - Depreciation by market establishments - ESA2010 Code (P51c_market)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="11"/>
     <s v="Expenditure - Interest (excluding FISIM) - ESA2010 Code (D41)"/>
     <s v="Euro Million"/>
-    <n v="5908"/>
+    <n v="5903"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="12"/>
     <s v="Expenditure - Subsidies - ESA2010 Code (D3)"/>
     <s v="Euro Million"/>
     <n v="2020"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="13"/>
     <s v="Expenditure - Product subsidies - ESA2010 Code (D31)"/>
     <s v="Euro Million"/>
     <n v="930"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="14"/>
     <s v="Expenditure - Other subsidies on production - ESA2010 Code (D39)"/>
     <s v="Euro Million"/>
     <n v="1089"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="15"/>
     <s v="Expenditure - Total Social benefits - ESA2010 Code (D62 + D632)"/>
     <s v="Euro Million"/>
-    <n v="28417"/>
+    <n v="28424"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="16"/>
     <s v="Expenditure - Social benefits in cash - ESA2010 Code (D62)"/>
     <s v="Euro Million"/>
     <n v="22764"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="17"/>
     <s v="Expenditure - Social benefits in kind (via market producers) - ESA2010 Code (D632)"/>
     <s v="Euro Million"/>
-    <n v="5654"/>
+    <n v="5660"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="18"/>
     <s v="Expenditure - Other current transfers - ESA2010 Code (D7)"/>
     <s v="Euro Million"/>
     <n v="2916"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="19"/>
     <s v="Expenditure - Net non-life insurance premiums - ESA2010 Code (D71)"/>
     <s v="Euro Million"/>
     <n v="66"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
@@ -34860,161 +34870,161 @@
     <s v="2017"/>
     <s v="2017"/>
     <s v="27"/>
     <s v="Expenditure - Investment grants - ESA2010 Code (D92)"/>
     <s v="Euro Million"/>
     <n v="1457"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="28"/>
     <s v="Expenditure - Other capital transfers - ESA2010 Code (D99)"/>
     <s v="Euro Million"/>
     <n v="37"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="29"/>
     <s v="Expenditure - Net acquisition of non-financial assets - ESA2010 Code (P5 + NP - P51c)"/>
     <s v="Euro Million"/>
-    <n v="1396"/>
+    <n v="1410"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="30"/>
     <s v="Expenditure - Gross investment in non-financial assets - ESA2010 Code (P5 + NP)"/>
     <s v="Euro Million"/>
     <n v="5557"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="31"/>
     <s v="Expenditure - Gross fixed capital formation - ESA2010 Code (P51)"/>
     <s v="Euro Million"/>
     <n v="5602"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="32"/>
     <s v="Expenditure - Net acquisition of stocks - ESA2010 Code (P52)"/>
     <s v="Euro Million"/>
     <n v="60"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="33"/>
     <s v="Expenditure - Net acquisition of unproduced assets - ESA2010 Code (NP)"/>
     <s v="Euro Million"/>
     <n v="-105"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="34"/>
     <s v="Expenditure - Consumption of fixed capital - ESA2010 Code (P51c)"/>
     <s v="Euro Million"/>
-    <n v="-4160"/>
+    <n v="-4147"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="35"/>
     <s v="Expenditure - Net expenditure on current goods and services - ESA2010 Code (P3 excl. D632)"/>
     <s v="Euro Million"/>
-    <n v="31165"/>
+    <n v="31152"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="36"/>
     <s v="Expenditure - Final consumption expenditure - ESA2010 Code (P3)"/>
     <s v="Euro Million"/>
-    <n v="36819"/>
+    <n v="36812"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="37"/>
     <s v="Expenditure - Individual consumption (= social transfers in kind) - ESA2010 Code (P31 (=D63))"/>
     <s v="Euro Million"/>
-    <n v="24763"/>
+    <n v="24569"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="38"/>
     <s v="Expenditure - Collective consumption (= actual final consumption of government) - ESA2010 Code (P32)"/>
     <s v="Euro Million"/>
-    <n v="12056"/>
+    <n v="12242"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="01"/>
     <s v="Expenditure - Total Expenditure - ESA2010 Code (TE)"/>
     <s v="Euro Million"/>
-    <n v="82935"/>
+    <n v="82938"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="02"/>
     <s v="Expenditure - Expense - ESA2010 Code (Expense)"/>
     <s v="Euro Million"/>
-    <n v="80601"/>
+    <n v="80571"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="03"/>
     <s v="Expenditure - Compensation of employees - ESA2010 Code (D1)"/>
     <s v="Euro Million"/>
     <n v="22303"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="04"/>
     <s v="Expenditure - Compensation of employees Related to production of own-use capital assets - ESA2010 Code (D1_own-use)"/>
     <s v="Euro Million"/>
     <n v="22"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
@@ -35040,151 +35050,151 @@
     <s v="2018"/>
     <s v="2018"/>
     <s v="07"/>
     <s v="Expenditure - Intermediate consumption of market establishments - ESA2010 Code (P2_market)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="08"/>
     <s v="Expenditure - Taxes, payable - ESA2010 Code (D5)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="09"/>
     <s v="Expenditure - Depreciation (Consumption of fixed capital) - ESA2010 Code (P51c)"/>
     <s v="Euro Million"/>
-    <n v="4466"/>
+    <n v="4435"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="10"/>
     <s v="Expenditure - Depreciation by market establishments - ESA2010 Code (P51c_market)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="11"/>
     <s v="Expenditure - Interest (excluding FISIM) - ESA2010 Code (D41)"/>
     <s v="Euro Million"/>
-    <n v="5306"/>
+    <n v="5301"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="12"/>
     <s v="Expenditure - Subsidies - ESA2010 Code (D3)"/>
     <s v="Euro Million"/>
     <n v="2188"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="13"/>
     <s v="Expenditure - Product subsidies - ESA2010 Code (D31)"/>
     <s v="Euro Million"/>
     <n v="1005"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="14"/>
     <s v="Expenditure - Other subsidies on production - ESA2010 Code (D39)"/>
     <s v="Euro Million"/>
     <n v="1183"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="15"/>
     <s v="Expenditure - Total Social benefits - ESA2010 Code (D62 + D632)"/>
     <s v="Euro Million"/>
-    <n v="29397"/>
+    <n v="29404"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="16"/>
     <s v="Expenditure - Social benefits in cash - ESA2010 Code (D62)"/>
     <s v="Euro Million"/>
     <n v="23047"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="17"/>
     <s v="Expenditure - Social benefits in kind (via market producers) - ESA2010 Code (D632)"/>
     <s v="Euro Million"/>
-    <n v="6350"/>
+    <n v="6356"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="18"/>
     <s v="Expenditure - Other current transfers - ESA2010 Code (D7)"/>
     <s v="Euro Million"/>
-    <n v="3816"/>
+    <n v="3817"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="19"/>
     <s v="Expenditure - Net non-life insurance premiums - ESA2010 Code (D71)"/>
     <s v="Euro Million"/>
-    <n v="69"/>
+    <n v="70"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="20"/>
     <s v="Expenditure - Current international cooperation - ESA2010 Code (D74)"/>
     <s v="Euro Million"/>
     <n v="541"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="21"/>
     <s v="Expenditure - Miscellaneous current transfers - ESA2010 Code (D75)"/>
     <s v="Euro Million"/>
     <n v="832"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
@@ -35240,161 +35250,161 @@
     <s v="2018"/>
     <s v="2018"/>
     <s v="27"/>
     <s v="Expenditure - Investment grants - ESA2010 Code (D92)"/>
     <s v="Euro Million"/>
     <n v="1670"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="28"/>
     <s v="Expenditure - Other capital transfers - ESA2010 Code (D99)"/>
     <s v="Euro Million"/>
     <n v="241"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="29"/>
     <s v="Expenditure - Net acquisition of non-financial assets - ESA2010 Code (P5 + NP - P51c)"/>
     <s v="Euro Million"/>
-    <n v="2335"/>
+    <n v="2366"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="30"/>
     <s v="Expenditure - Gross investment in non-financial assets - ESA2010 Code (P5 + NP)"/>
     <s v="Euro Million"/>
     <n v="6801"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="31"/>
     <s v="Expenditure - Gross fixed capital formation - ESA2010 Code (P51)"/>
     <s v="Euro Million"/>
     <n v="6741"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="32"/>
     <s v="Expenditure - Net acquisition of stocks - ESA2010 Code (P52)"/>
     <s v="Euro Million"/>
     <n v="60"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="33"/>
     <s v="Expenditure - Net acquisition of unproduced assets - ESA2010 Code (NP)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="34"/>
     <s v="Expenditure - Consumption of fixed capital - ESA2010 Code (P51c)"/>
     <s v="Euro Million"/>
-    <n v="-4466"/>
+    <n v="-4435"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="35"/>
     <s v="Expenditure - Net expenditure on current goods and services - ESA2010 Code (P3 excl. D632)"/>
     <s v="Euro Million"/>
-    <n v="33055"/>
+    <n v="33023"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="36"/>
     <s v="Expenditure - Final consumption expenditure - ESA2010 Code (P3)"/>
     <s v="Euro Million"/>
-    <n v="39405"/>
+    <n v="39380"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="37"/>
     <s v="Expenditure - Individual consumption (= social transfers in kind) - ESA2010 Code (P31 (=D63))"/>
     <s v="Euro Million"/>
-    <n v="26482"/>
+    <n v="26621"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="38"/>
     <s v="Expenditure - Collective consumption (= actual final consumption of government) - ESA2010 Code (P32)"/>
     <s v="Euro Million"/>
-    <n v="12923"/>
+    <n v="12758"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="01"/>
     <s v="Expenditure - Total Expenditure - ESA2010 Code (TE)"/>
     <s v="Euro Million"/>
-    <n v="86879"/>
+    <n v="86884"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="02"/>
     <s v="Expenditure - Expense - ESA2010 Code (Expense)"/>
     <s v="Euro Million"/>
-    <n v="83551"/>
+    <n v="83482"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="03"/>
     <s v="Expenditure - Compensation of employees - ESA2010 Code (D1)"/>
     <s v="Euro Million"/>
     <n v="23832"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="04"/>
     <s v="Expenditure - Compensation of employees Related to production of own-use capital assets - ESA2010 Code (D1_own-use)"/>
     <s v="Euro Million"/>
     <n v="23"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
@@ -35420,151 +35430,151 @@
     <s v="2019"/>
     <s v="2019"/>
     <s v="07"/>
     <s v="Expenditure - Intermediate consumption of market establishments - ESA2010 Code (P2_market)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="08"/>
     <s v="Expenditure - Taxes, payable - ESA2010 Code (D5)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="09"/>
     <s v="Expenditure - Depreciation (Consumption of fixed capital) - ESA2010 Code (P51c)"/>
     <s v="Euro Million"/>
-    <n v="4789"/>
+    <n v="4716"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="Expenditure - Depreciation by market establishments - ESA2010 Code (P51c_market)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="11"/>
     <s v="Expenditure - Interest (excluding FISIM) - ESA2010 Code (D41)"/>
     <s v="Euro Million"/>
-    <n v="4618"/>
+    <n v="4613"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="12"/>
     <s v="Expenditure - Subsidies - ESA2010 Code (D3)"/>
     <s v="Euro Million"/>
     <n v="2284"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="13"/>
     <s v="Expenditure - Product subsidies - ESA2010 Code (D31)"/>
     <s v="Euro Million"/>
     <n v="1056"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="14"/>
     <s v="Expenditure - Other subsidies on production - ESA2010 Code (D39)"/>
     <s v="Euro Million"/>
     <n v="1228"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="15"/>
     <s v="Expenditure - Total Social benefits - ESA2010 Code (D62 + D632)"/>
     <s v="Euro Million"/>
-    <n v="30645"/>
+    <n v="30652"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="16"/>
     <s v="Expenditure - Social benefits in cash - ESA2010 Code (D62)"/>
     <s v="Euro Million"/>
     <n v="23812"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="17"/>
     <s v="Expenditure - Social benefits in kind (via market producers) - ESA2010 Code (D632)"/>
     <s v="Euro Million"/>
-    <n v="6833"/>
+    <n v="6840"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="18"/>
     <s v="Expenditure - Other current transfers - ESA2010 Code (D7)"/>
     <s v="Euro Million"/>
-    <n v="3335"/>
+    <n v="3336"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="19"/>
     <s v="Expenditure - Net non-life insurance premiums - ESA2010 Code (D71)"/>
     <s v="Euro Million"/>
-    <n v="77"/>
+    <n v="78"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="20"/>
     <s v="Expenditure - Current international cooperation - ESA2010 Code (D74)"/>
     <s v="Euro Million"/>
     <n v="521"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="21"/>
     <s v="Expenditure - Miscellaneous current transfers - ESA2010 Code (D75)"/>
     <s v="Euro Million"/>
     <n v="742"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
@@ -35620,161 +35630,161 @@
     <s v="2019"/>
     <s v="2019"/>
     <s v="27"/>
     <s v="Expenditure - Investment grants - ESA2010 Code (D92)"/>
     <s v="Euro Million"/>
     <n v="1602"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="28"/>
     <s v="Expenditure - Other capital transfers - ESA2010 Code (D99)"/>
     <s v="Euro Million"/>
     <n v="20"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="29"/>
     <s v="Expenditure - Net acquisition of non-financial assets - ESA2010 Code (P5 + NP - P51c)"/>
     <s v="Euro Million"/>
-    <n v="3329"/>
+    <n v="3402"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="30"/>
     <s v="Expenditure - Gross investment in non-financial assets - ESA2010 Code (P5 + NP)"/>
     <s v="Euro Million"/>
     <n v="8118"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="31"/>
     <s v="Expenditure - Gross fixed capital formation - ESA2010 Code (P51)"/>
     <s v="Euro Million"/>
     <n v="8245"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="32"/>
     <s v="Expenditure - Net acquisition of stocks - ESA2010 Code (P52)"/>
     <s v="Euro Million"/>
     <n v="12"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="33"/>
     <s v="Expenditure - Net acquisition of unproduced assets - ESA2010 Code (NP)"/>
     <s v="Euro Million"/>
     <n v="-140"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="34"/>
     <s v="Expenditure - Consumption of fixed capital - ESA2010 Code (P51c)"/>
     <s v="Euro Million"/>
-    <n v="-4789"/>
+    <n v="-4716"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="35"/>
     <s v="Expenditure - Net expenditure on current goods and services - ESA2010 Code (P3 excl. D632)"/>
     <s v="Euro Million"/>
-    <n v="36078"/>
+    <n v="36005"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="36"/>
     <s v="Expenditure - Final consumption expenditure - ESA2010 Code (P3)"/>
     <s v="Euro Million"/>
-    <n v="42911"/>
+    <n v="42845"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="37"/>
     <s v="Expenditure - Individual consumption (= social transfers in kind) - ESA2010 Code (P31 (=D63))"/>
     <s v="Euro Million"/>
-    <n v="28906"/>
+    <n v="29301"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="38"/>
     <s v="Expenditure - Collective consumption (= actual final consumption of government) - ESA2010 Code (P32)"/>
     <s v="Euro Million"/>
-    <n v="14006"/>
+    <n v="13544"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="01"/>
     <s v="Expenditure - Total Expenditure - ESA2010 Code (TE)"/>
     <s v="Euro Million"/>
-    <n v="102450"/>
+    <n v="102123"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="02"/>
     <s v="Expenditure - Expense - ESA2010 Code (Expense)"/>
     <s v="Euro Million"/>
-    <n v="98215"/>
+    <n v="97825"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="03"/>
     <s v="Expenditure - Compensation of employees - ESA2010 Code (D1)"/>
     <s v="Euro Million"/>
     <n v="24953"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="04"/>
     <s v="Expenditure - Compensation of employees Related to production of own-use capital assets - ESA2010 Code (D1_own-use)"/>
     <s v="Euro Million"/>
     <n v="23"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
@@ -35800,151 +35810,151 @@
     <s v="2020"/>
     <s v="2020"/>
     <s v="07"/>
     <s v="Expenditure - Intermediate consumption of market establishments - ESA2010 Code (P2_market)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="08"/>
     <s v="Expenditure - Taxes, payable - ESA2010 Code (D5)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="09"/>
     <s v="Expenditure - Depreciation (Consumption of fixed capital) - ESA2010 Code (P51c)"/>
     <s v="Euro Million"/>
-    <n v="5097"/>
+    <n v="5033"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Expenditure - Depreciation by market establishments - ESA2010 Code (P51c_market)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="11"/>
     <s v="Expenditure - Interest (excluding FISIM) - ESA2010 Code (D41)"/>
     <s v="Euro Million"/>
-    <n v="3825"/>
+    <n v="3822"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="12"/>
     <s v="Expenditure - Subsidies - ESA2010 Code (D3)"/>
     <s v="Euro Million"/>
     <n v="6762"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="13"/>
     <s v="Expenditure - Product subsidies - ESA2010 Code (D31)"/>
     <s v="Euro Million"/>
     <n v="1294"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="14"/>
     <s v="Expenditure - Other subsidies on production - ESA2010 Code (D39)"/>
     <s v="Euro Million"/>
     <n v="5469"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="15"/>
     <s v="Expenditure - Total Social benefits - ESA2010 Code (D62 + D632)"/>
     <s v="Euro Million"/>
-    <n v="37055"/>
+    <n v="36732"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="16"/>
     <s v="Expenditure - Social benefits in cash - ESA2010 Code (D62)"/>
     <s v="Euro Million"/>
-    <n v="29717"/>
+    <n v="29371"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="17"/>
     <s v="Expenditure - Social benefits in kind (via market producers) - ESA2010 Code (D632)"/>
     <s v="Euro Million"/>
-    <n v="7338"/>
+    <n v="7361"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="18"/>
     <s v="Expenditure - Other current transfers - ESA2010 Code (D7)"/>
     <s v="Euro Million"/>
-    <n v="4376"/>
+    <n v="4377"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="19"/>
     <s v="Expenditure - Net non-life insurance premiums - ESA2010 Code (D71)"/>
     <s v="Euro Million"/>
-    <n v="65"/>
+    <n v="66"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="20"/>
     <s v="Expenditure - Current international cooperation - ESA2010 Code (D74)"/>
     <s v="Euro Million"/>
     <n v="499"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="21"/>
     <s v="Expenditure - Miscellaneous current transfers - ESA2010 Code (D75)"/>
     <s v="Euro Million"/>
     <n v="1477"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
@@ -36000,161 +36010,161 @@
     <s v="2020"/>
     <s v="2020"/>
     <s v="27"/>
     <s v="Expenditure - Investment grants - ESA2010 Code (D92)"/>
     <s v="Euro Million"/>
     <n v="1478"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="28"/>
     <s v="Expenditure - Other capital transfers - ESA2010 Code (D99)"/>
     <s v="Euro Million"/>
     <n v="33"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="29"/>
     <s v="Expenditure - Net acquisition of non-financial assets - ESA2010 Code (P5 + NP - P51c)"/>
     <s v="Euro Million"/>
-    <n v="4235"/>
+    <n v="4299"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="30"/>
     <s v="Expenditure - Gross investment in non-financial assets - ESA2010 Code (P5 + NP)"/>
     <s v="Euro Million"/>
     <n v="9332"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="31"/>
     <s v="Expenditure - Gross fixed capital formation - ESA2010 Code (P51)"/>
     <s v="Euro Million"/>
     <n v="9137"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="32"/>
     <s v="Expenditure - Net acquisition of stocks - ESA2010 Code (P52)"/>
     <s v="Euro Million"/>
     <n v="29"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="33"/>
     <s v="Expenditure - Net acquisition of unproduced assets - ESA2010 Code (NP)"/>
     <s v="Euro Million"/>
     <n v="167"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="34"/>
     <s v="Expenditure - Consumption of fixed capital - ESA2010 Code (P51c)"/>
     <s v="Euro Million"/>
-    <n v="-5097"/>
+    <n v="-5033"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="35"/>
     <s v="Expenditure - Net expenditure on current goods and services - ESA2010 Code (P3 excl. D632)"/>
     <s v="Euro Million"/>
-    <n v="40731"/>
+    <n v="40667"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="36"/>
     <s v="Expenditure - Final consumption expenditure - ESA2010 Code (P3)"/>
     <s v="Euro Million"/>
-    <n v="48069"/>
+    <n v="48028"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="37"/>
     <s v="Expenditure - Individual consumption (= social transfers in kind) - ESA2010 Code (P31 (=D63))"/>
     <s v="Euro Million"/>
-    <n v="32363"/>
+    <n v="33338"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="38"/>
     <s v="Expenditure - Collective consumption (= actual final consumption of government) - ESA2010 Code (P32)"/>
     <s v="Euro Million"/>
-    <n v="15707"/>
+    <n v="14690"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="Expenditure - Total Expenditure - ESA2010 Code (TE)"/>
     <s v="Euro Million"/>
-    <n v="105612"/>
+    <n v="105205"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="Expenditure - Expense - ESA2010 Code (Expense)"/>
     <s v="Euro Million"/>
-    <n v="102702"/>
+    <n v="102232"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Expenditure - Compensation of employees - ESA2010 Code (D1)"/>
     <s v="Euro Million"/>
     <n v="26712"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="Expenditure - Compensation of employees Related to production of own-use capital assets - ESA2010 Code (D1_own-use)"/>
     <s v="Euro Million"/>
     <n v="23"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
@@ -36180,151 +36190,151 @@
     <s v="2021"/>
     <s v="2021"/>
     <s v="07"/>
     <s v="Expenditure - Intermediate consumption of market establishments - ESA2010 Code (P2_market)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="08"/>
     <s v="Expenditure - Taxes, payable - ESA2010 Code (D5)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="09"/>
     <s v="Expenditure - Depreciation (Consumption of fixed capital) - ESA2010 Code (P51c)"/>
     <s v="Euro Million"/>
-    <n v="5766"/>
+    <n v="5702"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Expenditure - Depreciation by market establishments - ESA2010 Code (P51c_market)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="11"/>
     <s v="Expenditure - Interest (excluding FISIM) - ESA2010 Code (D41)"/>
     <s v="Euro Million"/>
-    <n v="3295"/>
+    <n v="3291"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="12"/>
     <s v="Expenditure - Subsidies - ESA2010 Code (D3)"/>
     <s v="Euro Million"/>
     <n v="7627"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="13"/>
     <s v="Expenditure - Product subsidies - ESA2010 Code (D31)"/>
     <s v="Euro Million"/>
     <n v="1458"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="14"/>
     <s v="Expenditure - Other subsidies on production - ESA2010 Code (D39)"/>
     <s v="Euro Million"/>
     <n v="6170"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="15"/>
     <s v="Expenditure - Total Social benefits - ESA2010 Code (D62 + D632)"/>
     <s v="Euro Million"/>
-    <n v="37140"/>
+    <n v="36741"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="16"/>
     <s v="Expenditure - Social benefits in cash - ESA2010 Code (D62)"/>
     <s v="Euro Million"/>
-    <n v="29066"/>
+    <n v="28658"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="17"/>
     <s v="Expenditure - Social benefits in kind (via market producers) - ESA2010 Code (D632)"/>
     <s v="Euro Million"/>
-    <n v="8074"/>
+    <n v="8083"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="18"/>
     <s v="Expenditure - Other current transfers - ESA2010 Code (D7)"/>
     <s v="Euro Million"/>
-    <n v="4605"/>
+    <n v="4602"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="19"/>
     <s v="Expenditure - Net non-life insurance premiums - ESA2010 Code (D71)"/>
     <s v="Euro Million"/>
-    <n v="79"/>
+    <n v="76"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="20"/>
     <s v="Expenditure - Current international cooperation - ESA2010 Code (D74)"/>
     <s v="Euro Million"/>
     <n v="478"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="21"/>
     <s v="Expenditure - Miscellaneous current transfers - ESA2010 Code (D75)"/>
     <s v="Euro Million"/>
     <n v="876"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
@@ -36380,161 +36390,161 @@
     <s v="2021"/>
     <s v="2021"/>
     <s v="27"/>
     <s v="Expenditure - Investment grants - ESA2010 Code (D92)"/>
     <s v="Euro Million"/>
     <n v="1444"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="28"/>
     <s v="Expenditure - Other capital transfers - ESA2010 Code (D99)"/>
     <s v="Euro Million"/>
     <n v="40"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="29"/>
     <s v="Expenditure - Net acquisition of non-financial assets - ESA2010 Code (P5 + NP - P51c)"/>
     <s v="Euro Million"/>
-    <n v="2909"/>
+    <n v="2973"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="30"/>
     <s v="Expenditure - Gross investment in non-financial assets - ESA2010 Code (P5 + NP)"/>
     <s v="Euro Million"/>
     <n v="8675"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="31"/>
     <s v="Expenditure - Gross fixed capital formation - ESA2010 Code (P51)"/>
     <s v="Euro Million"/>
     <n v="9040"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="32"/>
     <s v="Expenditure - Net acquisition of stocks - ESA2010 Code (P52)"/>
     <s v="Euro Million"/>
     <n v="-140"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="33"/>
     <s v="Expenditure - Net acquisition of unproduced assets - ESA2010 Code (NP)"/>
     <s v="Euro Million"/>
     <n v="-224"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="34"/>
     <s v="Expenditure - Consumption of fixed capital - ESA2010 Code (P51c)"/>
     <s v="Euro Million"/>
-    <n v="-5766"/>
+    <n v="-5702"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="35"/>
     <s v="Expenditure - Net expenditure on current goods and services - ESA2010 Code (P3 excl. D632)"/>
     <s v="Euro Million"/>
-    <n v="44493"/>
+    <n v="44429"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="36"/>
     <s v="Expenditure - Final consumption expenditure - ESA2010 Code (P3)"/>
     <s v="Euro Million"/>
-    <n v="52567"/>
+    <n v="52512"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="37"/>
     <s v="Expenditure - Individual consumption (= social transfers in kind) - ESA2010 Code (P31 (=D63))"/>
     <s v="Euro Million"/>
-    <n v="35288"/>
+    <n v="37028"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="38"/>
     <s v="Expenditure - Collective consumption (= actual final consumption of government) - ESA2010 Code (P32)"/>
     <s v="Euro Million"/>
-    <n v="17280"/>
+    <n v="15484"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="Expenditure - Total Expenditure - ESA2010 Code (TE)"/>
     <s v="Euro Million"/>
-    <n v="107397"/>
+    <n v="107266"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="Expenditure - Expense - ESA2010 Code (Expense)"/>
     <s v="Euro Million"/>
-    <n v="103541"/>
+    <n v="103100"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="Expenditure - Compensation of employees - ESA2010 Code (D1)"/>
     <s v="Euro Million"/>
     <n v="28834"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="04"/>
     <s v="Expenditure - Compensation of employees Related to production of own-use capital assets - ESA2010 Code (D1_own-use)"/>
     <s v="Euro Million"/>
     <n v="23"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
@@ -36560,171 +36570,171 @@
     <s v="2022"/>
     <s v="2022"/>
     <s v="07"/>
     <s v="Expenditure - Intermediate consumption of market establishments - ESA2010 Code (P2_market)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="08"/>
     <s v="Expenditure - Taxes, payable - ESA2010 Code (D5)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="09"/>
     <s v="Expenditure - Depreciation (Consumption of fixed capital) - ESA2010 Code (P51c)"/>
     <s v="Euro Million"/>
-    <n v="6684"/>
+    <n v="6589"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="Expenditure - Depreciation by market establishments - ESA2010 Code (P51c_market)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="11"/>
     <s v="Expenditure - Interest (excluding FISIM) - ESA2010 Code (D41)"/>
     <s v="Euro Million"/>
-    <n v="3315"/>
+    <n v="3309"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="12"/>
     <s v="Expenditure - Subsidies - ESA2010 Code (D3)"/>
     <s v="Euro Million"/>
     <n v="3697"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="13"/>
     <s v="Expenditure - Product subsidies - ESA2010 Code (D31)"/>
     <s v="Euro Million"/>
     <n v="1682"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="14"/>
     <s v="Expenditure - Other subsidies on production - ESA2010 Code (D39)"/>
     <s v="Euro Million"/>
     <n v="2015"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="15"/>
     <s v="Expenditure - Total Social benefits - ESA2010 Code (D62 + D632)"/>
     <s v="Euro Million"/>
-    <n v="36986"/>
+    <n v="36602"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="16"/>
     <s v="Expenditure - Social benefits in cash - ESA2010 Code (D62)"/>
     <s v="Euro Million"/>
-    <n v="28007"/>
+    <n v="27613"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="17"/>
     <s v="Expenditure - Social benefits in kind (via market producers) - ESA2010 Code (D632)"/>
     <s v="Euro Million"/>
-    <n v="8979"/>
+    <n v="8989"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="18"/>
     <s v="Expenditure - Other current transfers - ESA2010 Code (D7)"/>
     <s v="Euro Million"/>
-    <n v="4892"/>
+    <n v="4935"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="19"/>
     <s v="Expenditure - Net non-life insurance premiums - ESA2010 Code (D71)"/>
     <s v="Euro Million"/>
-    <n v="85"/>
+    <n v="104"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="20"/>
     <s v="Expenditure - Current international cooperation - ESA2010 Code (D74)"/>
     <s v="Euro Million"/>
     <n v="576"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="21"/>
     <s v="Expenditure - Miscellaneous current transfers - ESA2010 Code (D75)"/>
     <s v="Euro Million"/>
-    <n v="1241"/>
+    <n v="1265"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="22"/>
     <s v="Expenditure - VAT and GNI based EU budget contribution - ESA2010 Code (D76)"/>
     <s v="Euro Million"/>
     <n v="2991"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="23"/>
     <s v="Expenditure - VAT-based EU own resources - ESA2010 Code (D761)"/>
     <s v="Euro Million"/>
     <n v="323"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
@@ -36760,161 +36770,161 @@
     <s v="2022"/>
     <s v="2022"/>
     <s v="27"/>
     <s v="Expenditure - Investment grants - ESA2010 Code (D92)"/>
     <s v="Euro Million"/>
     <n v="1800"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="28"/>
     <s v="Expenditure - Other capital transfers - ESA2010 Code (D99)"/>
     <s v="Euro Million"/>
     <n v="49"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="29"/>
     <s v="Expenditure - Net acquisition of non-financial assets - ESA2010 Code (P5 + NP - P51c)"/>
     <s v="Euro Million"/>
-    <n v="3856"/>
+    <n v="4166"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="30"/>
     <s v="Expenditure - Gross investment in non-financial assets - ESA2010 Code (P5 + NP)"/>
     <s v="Euro Million"/>
-    <n v="10540"/>
+    <n v="10755"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="31"/>
     <s v="Expenditure - Gross fixed capital formation - ESA2010 Code (P51)"/>
     <s v="Euro Million"/>
-    <n v="10617"/>
+    <n v="10833"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="32"/>
     <s v="Expenditure - Net acquisition of stocks - ESA2010 Code (P52)"/>
     <s v="Euro Million"/>
     <n v="-78"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="33"/>
     <s v="Expenditure - Net acquisition of unproduced assets - ESA2010 Code (NP)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="34"/>
     <s v="Expenditure - Consumption of fixed capital - ESA2010 Code (P51c)"/>
     <s v="Euro Million"/>
-    <n v="-6684"/>
+    <n v="-6589"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="35"/>
     <s v="Expenditure - Net expenditure on current goods and services - ESA2010 Code (P3 excl. D632)"/>
     <s v="Euro Million"/>
-    <n v="48206"/>
+    <n v="48111"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="36"/>
     <s v="Expenditure - Final consumption expenditure - ESA2010 Code (P3)"/>
     <s v="Euro Million"/>
-    <n v="57185"/>
+    <n v="57100"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="37"/>
     <s v="Expenditure - Individual consumption (= social transfers in kind) - ESA2010 Code (P31 (=D63))"/>
     <s v="Euro Million"/>
-    <n v="38583"/>
+    <n v="40660"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="38"/>
     <s v="Expenditure - Collective consumption (= actual final consumption of government) - ESA2010 Code (P32)"/>
     <s v="Euro Million"/>
-    <n v="18602"/>
+    <n v="16440"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="Expenditure - Total Expenditure - ESA2010 Code (TE)"/>
     <s v="Euro Million"/>
-    <n v="116592"/>
+    <n v="116449"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
     <s v="Expenditure - Expense - ESA2010 Code (Expense)"/>
     <s v="Euro Million"/>
-    <n v="111666"/>
+    <n v="111260"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="Expenditure - Compensation of employees - ESA2010 Code (D1)"/>
     <s v="Euro Million"/>
     <n v="31410"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="04"/>
     <s v="Expenditure - Compensation of employees Related to production of own-use capital assets - ESA2010 Code (D1_own-use)"/>
     <s v="Euro Million"/>
     <n v="23"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
@@ -36940,171 +36950,171 @@
     <s v="2023"/>
     <s v="2023"/>
     <s v="07"/>
     <s v="Expenditure - Intermediate consumption of market establishments - ESA2010 Code (P2_market)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="08"/>
     <s v="Expenditure - Taxes, payable - ESA2010 Code (D5)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="09"/>
     <s v="Expenditure - Depreciation (Consumption of fixed capital) - ESA2010 Code (P51c)"/>
     <s v="Euro Million"/>
-    <n v="7248"/>
+    <n v="7267"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Expenditure - Depreciation by market establishments - ESA2010 Code (P51c_market)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="11"/>
     <s v="Expenditure - Interest (excluding FISIM) - ESA2010 Code (D41)"/>
     <s v="Euro Million"/>
-    <n v="3400"/>
+    <n v="3366"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="12"/>
     <s v="Expenditure - Subsidies - ESA2010 Code (D3)"/>
     <s v="Euro Million"/>
     <n v="2874"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="13"/>
     <s v="Expenditure - Product subsidies - ESA2010 Code (D31)"/>
     <s v="Euro Million"/>
     <n v="1824"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="14"/>
     <s v="Expenditure - Other subsidies on production - ESA2010 Code (D39)"/>
     <s v="Euro Million"/>
     <n v="1050"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="15"/>
     <s v="Expenditure - Total Social benefits - ESA2010 Code (D62 + D632)"/>
     <s v="Euro Million"/>
-    <n v="39972"/>
+    <n v="39537"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="16"/>
     <s v="Expenditure - Social benefits in cash - ESA2010 Code (D62)"/>
     <s v="Euro Million"/>
-    <n v="29402"/>
+    <n v="28957"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="17"/>
     <s v="Expenditure - Social benefits in kind (via market producers) - ESA2010 Code (D632)"/>
     <s v="Euro Million"/>
-    <n v="10570"/>
+    <n v="10580"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="18"/>
     <s v="Expenditure - Other current transfers - ESA2010 Code (D7)"/>
     <s v="Euro Million"/>
-    <n v="5270"/>
+    <n v="5314"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="19"/>
     <s v="Expenditure - Net non-life insurance premiums - ESA2010 Code (D71)"/>
     <s v="Euro Million"/>
-    <n v="85"/>
+    <n v="105"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="20"/>
     <s v="Expenditure - Current international cooperation - ESA2010 Code (D74)"/>
     <s v="Euro Million"/>
     <n v="417"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="21"/>
     <s v="Expenditure - Miscellaneous current transfers - ESA2010 Code (D75)"/>
     <s v="Euro Million"/>
-    <n v="1492"/>
+    <n v="1515"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="22"/>
     <s v="Expenditure - VAT and GNI based EU budget contribution - ESA2010 Code (D76)"/>
     <s v="Euro Million"/>
     <n v="3276"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="23"/>
     <s v="Expenditure - VAT-based EU own resources - ESA2010 Code (D761)"/>
     <s v="Euro Million"/>
     <n v="342"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
@@ -37140,721 +37150,721 @@
     <s v="2023"/>
     <s v="2023"/>
     <s v="27"/>
     <s v="Expenditure - Investment grants - ESA2010 Code (D92)"/>
     <s v="Euro Million"/>
     <n v="2125"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="28"/>
     <s v="Expenditure - Other capital transfers - ESA2010 Code (D99)"/>
     <s v="Euro Million"/>
     <n v="163"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="29"/>
     <s v="Expenditure - Net acquisition of non-financial assets - ESA2010 Code (P5 + NP - P51c)"/>
     <s v="Euro Million"/>
-    <n v="4927"/>
+    <n v="5189"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="30"/>
     <s v="Expenditure - Gross investment in non-financial assets - ESA2010 Code (P5 + NP)"/>
     <s v="Euro Million"/>
-    <n v="12175"/>
+    <n v="12457"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="31"/>
     <s v="Expenditure - Gross fixed capital formation - ESA2010 Code (P51)"/>
     <s v="Euro Million"/>
-    <n v="11943"/>
+    <n v="12225"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="32"/>
     <s v="Expenditure - Net acquisition of stocks - ESA2010 Code (P52)"/>
     <s v="Euro Million"/>
     <n v="232"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="33"/>
     <s v="Expenditure - Net acquisition of unproduced assets - ESA2010 Code (NP)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="34"/>
     <s v="Expenditure - Consumption of fixed capital - ESA2010 Code (P51c)"/>
     <s v="Euro Million"/>
-    <n v="-7248"/>
+    <n v="-7267"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="35"/>
     <s v="Expenditure - Net expenditure on current goods and services - ESA2010 Code (P3 excl. D632)"/>
     <s v="Euro Million"/>
-    <n v="52915"/>
+    <n v="52934"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="36"/>
     <s v="Expenditure - Final consumption expenditure - ESA2010 Code (P3)"/>
     <s v="Euro Million"/>
-    <n v="63485"/>
+    <n v="63515"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="37"/>
     <s v="Expenditure - Individual consumption (= social transfers in kind) - ESA2010 Code (P31 (=D63))"/>
     <s v="Euro Million"/>
-    <n v="43435"/>
+    <n v="45885"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="38"/>
     <s v="Expenditure - Collective consumption (= actual final consumption of government) - ESA2010 Code (P32)"/>
     <s v="Euro Million"/>
-    <n v="20050"/>
+    <n v="17629"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="01"/>
     <s v="Expenditure - Total Expenditure - ESA2010 Code (TE)"/>
     <s v="Euro Million"/>
-    <n v="125686"/>
+    <n v="125708"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="02"/>
     <s v="Expenditure - Expense - ESA2010 Code (Expense)"/>
     <s v="Euro Million"/>
-    <n v="119150"/>
+    <n v="118851"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="Expenditure - Compensation of employees - ESA2010 Code (D1)"/>
     <s v="Euro Million"/>
     <n v="33998"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="04"/>
     <s v="Expenditure - Compensation of employees Related to production of own-use capital assets - ESA2010 Code (D1_own-use)"/>
     <s v="Euro Million"/>
     <n v="23"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="05"/>
     <s v="Expenditure - Use of goods and services plus taxes payable - ESA2010 Code (P2 + D5 + D29)"/>
     <s v="Euro Million"/>
-    <n v="20121"/>
+    <n v="20464"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="06"/>
     <s v="Expenditure - Use of goods and services [Intermediate consumption] - ESA2010 Code (P2)"/>
     <s v="Euro Million"/>
-    <n v="20121"/>
+    <n v="20464"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="07"/>
     <s v="Expenditure - Intermediate consumption of market establishments - ESA2010 Code (P2_market)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="08"/>
     <s v="Expenditure - Taxes, payable - ESA2010 Code (D5)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="09"/>
     <s v="Expenditure - Depreciation (Consumption of fixed capital) - ESA2010 Code (P51c)"/>
     <s v="Euro Million"/>
-    <n v="7760"/>
+    <n v="7853"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Expenditure - Depreciation by market establishments - ESA2010 Code (P51c_market)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="11"/>
     <s v="Expenditure - Interest (excluding FISIM) - ESA2010 Code (D41)"/>
     <s v="Euro Million"/>
-    <n v="3279"/>
+    <n v="3242"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="12"/>
     <s v="Expenditure - Subsidies - ESA2010 Code (D3)"/>
     <s v="Euro Million"/>
     <n v="3274"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="13"/>
     <s v="Expenditure - Product subsidies - ESA2010 Code (D31)"/>
     <s v="Euro Million"/>
     <n v="2077"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="14"/>
     <s v="Expenditure - Other subsidies on production - ESA2010 Code (D39)"/>
     <s v="Euro Million"/>
     <n v="1197"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="15"/>
     <s v="Expenditure - Total Social benefits - ESA2010 Code (D62 + D632)"/>
     <s v="Euro Million"/>
-    <n v="42873"/>
+    <n v="42487"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="16"/>
     <s v="Expenditure - Social benefits in cash - ESA2010 Code (D62)"/>
     <s v="Euro Million"/>
-    <n v="31839"/>
+    <n v="31318"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="17"/>
     <s v="Expenditure - Social benefits in kind (via market producers) - ESA2010 Code (D632)"/>
     <s v="Euro Million"/>
-    <n v="11034"/>
+    <n v="11169"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="18"/>
     <s v="Expenditure - Other current transfers - ESA2010 Code (D7)"/>
     <s v="Euro Million"/>
-    <n v="5099"/>
+    <n v="5188"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="19"/>
     <s v="Expenditure - Net non-life insurance premiums - ESA2010 Code (D71)"/>
     <s v="Euro Million"/>
-    <n v="85"/>
+    <n v="101"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="20"/>
     <s v="Expenditure - Current international cooperation - ESA2010 Code (D74)"/>
     <s v="Euro Million"/>
-    <n v="430"/>
+    <n v="459"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="21"/>
     <s v="Expenditure - Miscellaneous current transfers - ESA2010 Code (D75)"/>
     <s v="Euro Million"/>
-    <n v="1622"/>
+    <n v="1666"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="22"/>
     <s v="Expenditure - VAT and GNI based EU budget contribution - ESA2010 Code (D76)"/>
     <s v="Euro Million"/>
     <n v="2963"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="23"/>
     <s v="Expenditure - VAT-based EU own resources - ESA2010 Code (D761)"/>
     <s v="Euro Million"/>
     <n v="499"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="24"/>
     <s v="Expenditure - GNI-based EU own resources - ESA2010 Code (D762)"/>
     <s v="Euro Million"/>
     <n v="2246"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="25"/>
     <s v="Expenditure - Miscellaneous non-tax contribution of government to the institutions of the EU - ESA2010 (D763)"/>
     <s v="Euro Million"/>
     <n v="217"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="26"/>
     <s v="Expenditure - Capital transfers - ESA2010 Code (D9)"/>
     <s v="Euro Million"/>
-    <n v="2745"/>
+    <n v="2345"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="27"/>
     <s v="Expenditure - Investment grants - ESA2010 Code (D92)"/>
     <s v="Euro Million"/>
-    <n v="2675"/>
+    <n v="2274"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="28"/>
     <s v="Expenditure - Other capital transfers - ESA2010 Code (D99)"/>
     <s v="Euro Million"/>
     <n v="70"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="29"/>
     <s v="Expenditure - Net acquisition of non-financial assets - ESA2010 Code (P5 + NP - P51c)"/>
     <s v="Euro Million"/>
-    <n v="6536"/>
+    <n v="6857"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="30"/>
     <s v="Expenditure - Gross investment in non-financial assets - ESA2010 Code (P5 + NP)"/>
     <s v="Euro Million"/>
-    <n v="14296"/>
+    <n v="14710"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="31"/>
     <s v="Expenditure - Gross fixed capital formation - ESA2010 Code (P51)"/>
     <s v="Euro Million"/>
-    <n v="14280"/>
+    <n v="14694"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="32"/>
     <s v="Expenditure - Net acquisition of stocks - ESA2010 Code (P52)"/>
     <s v="Euro Million"/>
     <n v="-31"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="33"/>
     <s v="Expenditure - Net acquisition of unproduced assets - ESA2010 Code (NP)"/>
     <s v="Euro Million"/>
     <n v="48"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="34"/>
     <s v="Expenditure - Consumption of fixed capital - ESA2010 Code (P51c)"/>
     <s v="Euro Million"/>
-    <n v="-7760"/>
+    <n v="-7853"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="35"/>
     <s v="Expenditure - Net expenditure on current goods and services - ESA2010 Code (P3 excl. D632)"/>
     <s v="Euro Million"/>
-    <n v="57027"/>
+    <n v="57503"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="36"/>
     <s v="Expenditure - Final consumption expenditure - ESA2010 Code (P3)"/>
     <s v="Euro Million"/>
-    <n v="68061"/>
+    <n v="68672"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="37"/>
     <s v="Expenditure - Individual consumption (= social transfers in kind) - ESA2010 Code (P31 (=D63))"/>
     <s v="Euro Million"/>
-    <n v="46269"/>
+    <n v="50026"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="38"/>
     <s v="Expenditure - Collective consumption (= actual final consumption of government) - ESA2010 Code (P32)"/>
     <s v="Euro Million"/>
-    <n v="21793"/>
+    <n v="18646"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="01"/>
     <s v="Expenditure - Total Expenditure - ESA2010 Code (TE)"/>
     <s v="Euro Million"/>
-    <n v="133831"/>
+    <n v="134136"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="02"/>
     <s v="Expenditure - Expense - ESA2010 Code (Expense)"/>
     <s v="Euro Million"/>
-    <n v="124316"/>
+    <n v="125678"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="03"/>
     <s v="Expenditure - Compensation of employees - ESA2010 Code (D1)"/>
     <s v="Euro Million"/>
-    <n v="36136"/>
+    <n v="36362"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="04"/>
     <s v="Expenditure - Compensation of employees Related to production of own-use capital assets - ESA2010 Code (D1_own-use)"/>
     <s v="Euro Million"/>
     <n v="23"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="05"/>
     <s v="Expenditure - Use of goods and services plus taxes payable - ESA2010 Code (P2 + D5 + D29)"/>
     <s v="Euro Million"/>
-    <n v="21342"/>
+    <n v="21641"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="06"/>
     <s v="Expenditure - Use of goods and services [Intermediate consumption] - ESA2010 Code (P2)"/>
     <s v="Euro Million"/>
-    <n v="21342"/>
+    <n v="21641"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="07"/>
     <s v="Expenditure - Intermediate consumption of market establishments - ESA2010 Code (P2_market)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="08"/>
     <s v="Expenditure - Taxes, payable - ESA2010 Code (D5)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="09"/>
     <s v="Expenditure - Depreciation (Consumption of fixed capital) - ESA2010 Code (P51c)"/>
     <s v="Euro Million"/>
-    <n v="7760"/>
+    <n v="8346"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="Expenditure - Depreciation by market establishments - ESA2010 Code (P51c_market)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="11"/>
     <s v="Expenditure - Interest (excluding FISIM) - ESA2010 Code (D41)"/>
     <s v="Euro Million"/>
-    <n v="2970"/>
+    <n v="2928"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="12"/>
     <s v="Expenditure - Subsidies - ESA2010 Code (D3)"/>
     <s v="Euro Million"/>
-    <n v="3550"/>
+    <n v="3321"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="13"/>
     <s v="Expenditure - Product subsidies - ESA2010 Code (D31)"/>
     <s v="Euro Million"/>
-    <n v="2126"/>
+    <n v="1897"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="14"/>
     <s v="Expenditure - Other subsidies on production - ESA2010 Code (D39)"/>
     <s v="Euro Million"/>
     <n v="1424"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="15"/>
     <s v="Expenditure - Total Social benefits - ESA2010 Code (D62 + D632)"/>
     <s v="Euro Million"/>
-    <n v="43389"/>
+    <n v="43848"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="16"/>
     <s v="Expenditure - Social benefits in cash - ESA2010 Code (D62)"/>
     <s v="Euro Million"/>
-    <n v="32019"/>
+    <n v="32043"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="17"/>
     <s v="Expenditure - Social benefits in kind (via market producers) - ESA2010 Code (D632)"/>
     <s v="Euro Million"/>
-    <n v="11369"/>
+    <n v="11805"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="18"/>
     <s v="Expenditure - Other current transfers - ESA2010 Code (D7)"/>
     <s v="Euro Million"/>
-    <n v="4108"/>
+    <n v="4244"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="19"/>
     <s v="Expenditure - Net non-life insurance premiums - ESA2010 Code (D71)"/>
     <s v="Euro Million"/>
     <n v="85"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="20"/>
     <s v="Expenditure - Current international cooperation - ESA2010 Code (D74)"/>
     <s v="Euro Million"/>
-    <n v="288"/>
+    <n v="424"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="21"/>
     <s v="Expenditure - Miscellaneous current transfers - ESA2010 Code (D75)"/>
     <s v="Euro Million"/>
     <n v="765"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="22"/>
     <s v="Expenditure - VAT and GNI based EU budget contribution - ESA2010 Code (D76)"/>
     <s v="Euro Million"/>
     <n v="2971"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
@@ -37870,149 +37880,149 @@
     <s v="2025"/>
     <s v="2025"/>
     <s v="24"/>
     <s v="Expenditure - GNI-based EU own resources - ESA2010 Code (D762)"/>
     <s v="Euro Million"/>
     <n v="2352"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="25"/>
     <s v="Expenditure - Miscellaneous non-tax contribution of government to the institutions of the EU - ESA2010 (D763)"/>
     <s v="Euro Million"/>
     <n v="196"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="26"/>
     <s v="Expenditure - Capital transfers - ESA2010 Code (D9)"/>
     <s v="Euro Million"/>
-    <n v="5062"/>
+    <n v="4988"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="27"/>
     <s v="Expenditure - Investment grants - ESA2010 Code (D92)"/>
     <s v="Euro Million"/>
-    <n v="4420"/>
+    <n v="4346"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="28"/>
     <s v="Expenditure - Other capital transfers - ESA2010 Code (D99)"/>
     <s v="Euro Million"/>
     <n v="642"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="29"/>
     <s v="Expenditure - Net acquisition of non-financial assets - ESA2010 Code (P5 + NP - P51c)"/>
     <s v="Euro Million"/>
-    <n v="9515"/>
+    <n v="8458"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="30"/>
     <s v="Expenditure - Gross investment in non-financial assets - ESA2010 Code (P5 + NP)"/>
     <s v="Euro Million"/>
-    <n v="17276"/>
+    <n v="16804"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="31"/>
     <s v="Expenditure - Gross fixed capital formation - ESA2010 Code (P51)"/>
     <s v="Euro Million"/>
-    <n v="17307"/>
+    <n v="16835"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="32"/>
     <s v="Expenditure - Net acquisition of stocks - ESA2010 Code (P52)"/>
     <s v="Euro Million"/>
     <n v="-31"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="33"/>
     <s v="Expenditure - Net acquisition of unproduced assets - ESA2010 Code (NP)"/>
     <s v="Euro Million"/>
     <n v="0"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="34"/>
     <s v="Expenditure - Consumption of fixed capital - ESA2010 Code (P51c)"/>
     <s v="Euro Million"/>
-    <n v="-7760"/>
+    <n v="-8346"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="35"/>
     <s v="Expenditure - Net expenditure on current goods and services - ESA2010 Code (P3 excl. D632)"/>
     <s v="Euro Million"/>
-    <n v="60433"/>
+    <n v="61429"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="36"/>
     <s v="Expenditure - Final consumption expenditure - ESA2010 Code (P3)"/>
     <s v="Euro Million"/>
-    <n v="71802"/>
+    <n v="73234"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="37"/>
     <s v="Expenditure - Individual consumption (= social transfers in kind) - ESA2010 Code (P31 (=D63))"/>
     <s v="Euro Million"/>
-    <n v="48541"/>
+    <n v="53350"/>
   </r>
   <r>
     <s v="GFA04"/>
     <s v="General Government: Detailed classification of expenditure and consumption"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="38"/>
     <s v="Expenditure - Collective consumption (= actual final consumption of government) - ESA2010 Code (P32)"/>
     <s v="Euro Million"/>
-    <n v="23262"/>
+    <n v="19885"/>
   </r>
 </pivotCacheRecords>
 </file>