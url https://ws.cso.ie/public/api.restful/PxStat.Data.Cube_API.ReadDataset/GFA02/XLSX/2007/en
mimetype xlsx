--- v5 (2026-09-09)
+++ v6 (2026-11-03)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R790c2e01d1cd4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0636b08277a48cda21c7cb9706d29c5.psmdcp" Id="R392d6e625e2048e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R778dbd4ed17945a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad6d914e5fa14e02accd2153ce5f2340.psmdcp" Id="R6b6844ec8a784fac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GFA02</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>General Government Net Worth, Gross and Net Debt ESA 2010</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>21/04/2026 11:00:00</x:t>
+    <x:t>20/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GFA02/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>GFS</x:t>
   </x:si>
   <x:si>
     <x:t>Government Finance Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Paul McElvaney</x:t>
   </x:si>
@@ -11551,77 +11551,77 @@
       </x:c>
     </x:row>
     <x:row r="394" spans="1:8">
       <x:c r="A394" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B394" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G394" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H394" s="0">
-        <x:v>-65053</x:v>
+        <x:v>-64990</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:8">
       <x:c r="A395" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H395" s="0">
-        <x:v>98819</x:v>
+        <x:v>98883</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:8">
       <x:c r="A396" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G396" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H396" s="0">
@@ -11837,51 +11837,51 @@
       </x:c>
     </x:row>
     <x:row r="405" spans="1:8">
       <x:c r="A405" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D405" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E405" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F405" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H405" s="0">
-        <x:v>-174853</x:v>
+        <x:v>-174790</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:8">
       <x:c r="A406" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B406" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D406" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E406" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F406" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G406" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H406" s="0">
@@ -11889,51 +11889,51 @@
       </x:c>
     </x:row>
     <x:row r="407" spans="1:8">
       <x:c r="A407" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C407" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D407" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E407" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F407" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H407" s="0">
-        <x:v>-204265</x:v>
+        <x:v>-204202</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:8">
       <x:c r="A408" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B408" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D408" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E408" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F408" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G408" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H408" s="0">
@@ -11941,77 +11941,77 @@
       </x:c>
     </x:row>
     <x:row r="409" spans="1:8">
       <x:c r="A409" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E409" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F409" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H409" s="0">
-        <x:v>-6487</x:v>
+        <x:v>-6489</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:8">
       <x:c r="A410" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B410" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D410" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E410" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F410" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G410" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H410" s="0">
-        <x:v>900</x:v>
+        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:8">
       <x:c r="A411" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F411" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H411" s="0">
@@ -12019,77 +12019,77 @@
       </x:c>
     </x:row>
     <x:row r="412" spans="1:8">
       <x:c r="A412" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B412" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D412" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F412" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G412" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H412" s="0">
-        <x:v>-4368</x:v>
+        <x:v>-4302</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:8">
       <x:c r="A413" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D413" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E413" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F413" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H413" s="0">
-        <x:v>4382</x:v>
+        <x:v>4448</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:8">
       <x:c r="A414" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B414" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C414" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D414" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E414" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F414" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G414" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H414" s="0">
@@ -12123,51 +12123,51 @@
       </x:c>
     </x:row>
     <x:row r="416" spans="1:8">
       <x:c r="A416" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B416" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C416" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D416" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E416" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F416" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G416" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H416" s="0">
-        <x:v>-65053</x:v>
+        <x:v>-64990</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:8">
       <x:c r="A417" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C417" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D417" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E417" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F417" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H417" s="0">
@@ -12279,77 +12279,77 @@
       </x:c>
     </x:row>
     <x:row r="422" spans="1:8">
       <x:c r="A422" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B422" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D422" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E422" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F422" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G422" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H422" s="0">
-        <x:v>-56711</x:v>
+        <x:v>-56692</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:8">
       <x:c r="A423" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C423" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D423" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E423" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F423" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H423" s="0">
-        <x:v>104733</x:v>
+        <x:v>104752</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:8">
       <x:c r="A424" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B424" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C424" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D424" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E424" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F424" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G424" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H424" s="0">
@@ -12565,51 +12565,51 @@
       </x:c>
     </x:row>
     <x:row r="433" spans="1:8">
       <x:c r="A433" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C433" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D433" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E433" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F433" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H433" s="0">
-        <x:v>-171211</x:v>
+        <x:v>-171192</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:8">
       <x:c r="A434" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B434" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C434" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D434" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E434" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F434" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G434" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H434" s="0">
@@ -12617,129 +12617,129 @@
       </x:c>
     </x:row>
     <x:row r="435" spans="1:8">
       <x:c r="A435" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C435" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D435" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E435" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F435" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H435" s="0">
-        <x:v>-187166</x:v>
+        <x:v>-187147</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:8">
       <x:c r="A436" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B436" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D436" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F436" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G436" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H436" s="0">
-        <x:v>-65053</x:v>
+        <x:v>-64990</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:8">
       <x:c r="A437" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D437" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E437" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H437" s="0">
-        <x:v>-4921</x:v>
+        <x:v>-4923</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:8">
       <x:c r="A438" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B438" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C438" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D438" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E438" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F438" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G438" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H438" s="0">
-        <x:v>1004</x:v>
+        <x:v>1001</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:8">
       <x:c r="A439" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C439" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D439" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E439" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F439" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H439" s="0">
@@ -12747,77 +12747,77 @@
       </x:c>
     </x:row>
     <x:row r="440" spans="1:8">
       <x:c r="A440" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B440" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C440" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D440" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E440" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F440" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G440" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H440" s="0">
-        <x:v>13263</x:v>
+        <x:v>13222</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:8">
       <x:c r="A441" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C441" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D441" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E441" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F441" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H441" s="0">
-        <x:v>4910</x:v>
+        <x:v>4869</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:8">
       <x:c r="A442" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B442" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C442" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D442" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E442" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F442" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G442" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H442" s="0">
@@ -12851,51 +12851,51 @@
       </x:c>
     </x:row>
     <x:row r="444" spans="1:8">
       <x:c r="A444" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B444" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C444" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D444" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E444" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F444" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G444" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H444" s="0">
-        <x:v>-56710</x:v>
+        <x:v>-56691</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:8">
       <x:c r="A445" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C445" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D445" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E445" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F445" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H445" s="0">
@@ -13007,77 +13007,77 @@
       </x:c>
     </x:row>
     <x:row r="450" spans="1:8">
       <x:c r="A450" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B450" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C450" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D450" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E450" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F450" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G450" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H450" s="0">
-        <x:v>-51288</x:v>
+        <x:v>-51416</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:8">
       <x:c r="A451" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C451" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D451" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E451" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F451" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H451" s="0">
-        <x:v>111567</x:v>
+        <x:v>111439</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:8">
       <x:c r="A452" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B452" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C452" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D452" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E452" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F452" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G452" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H452" s="0">
@@ -13293,51 +13293,51 @@
       </x:c>
     </x:row>
     <x:row r="461" spans="1:8">
       <x:c r="A461" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D461" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F461" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H461" s="0">
-        <x:v>-165788</x:v>
+        <x:v>-165916</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:8">
       <x:c r="A462" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B462" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C462" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D462" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E462" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F462" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G462" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H462" s="0">
@@ -13345,233 +13345,233 @@
       </x:c>
     </x:row>
     <x:row r="463" spans="1:8">
       <x:c r="A463" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C463" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D463" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E463" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F463" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H463" s="0">
-        <x:v>-175538</x:v>
+        <x:v>-175667</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:8">
       <x:c r="A464" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B464" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C464" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D464" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E464" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F464" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G464" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H464" s="0">
-        <x:v>-56710</x:v>
+        <x:v>-56691</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:8">
       <x:c r="A465" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C465" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D465" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E465" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F465" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H465" s="0">
-        <x:v>-519</x:v>
+        <x:v>-515</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:8">
       <x:c r="A466" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B466" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C466" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D466" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E466" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F466" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G466" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H466" s="0">
-        <x:v>1505</x:v>
+        <x:v>1511</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:8">
       <x:c r="A467" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C467" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D467" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E467" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F467" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H467" s="0">
-        <x:v>-2024</x:v>
+        <x:v>-2026</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:8">
       <x:c r="A468" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B468" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C468" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D468" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E468" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F468" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G468" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H468" s="0">
-        <x:v>5942</x:v>
+        <x:v>5791</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:8">
       <x:c r="A469" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D469" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H469" s="0">
-        <x:v>5329</x:v>
+        <x:v>5176</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:8">
       <x:c r="A470" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B470" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G470" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H470" s="0">
-        <x:v>693</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:8">
       <x:c r="A471" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D471" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H471" s="0">
@@ -13579,51 +13579,51 @@
       </x:c>
     </x:row>
     <x:row r="472" spans="1:8">
       <x:c r="A472" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B472" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C472" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D472" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F472" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G472" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H472" s="0">
-        <x:v>-51287</x:v>
+        <x:v>-51416</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:8">
       <x:c r="A473" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C473" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D473" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E473" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H473" s="0">
@@ -13735,77 +13735,77 @@
       </x:c>
     </x:row>
     <x:row r="478" spans="1:8">
       <x:c r="A478" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B478" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C478" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D478" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E478" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F478" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G478" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H478" s="0">
-        <x:v>-40182</x:v>
+        <x:v>-40372</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:8">
       <x:c r="A479" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C479" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D479" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E479" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F479" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H479" s="0">
-        <x:v>118301</x:v>
+        <x:v>118110</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:8">
       <x:c r="A480" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B480" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C480" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D480" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E480" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F480" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G480" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H480" s="0">
@@ -14021,51 +14021,51 @@
       </x:c>
     </x:row>
     <x:row r="489" spans="1:8">
       <x:c r="A489" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C489" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D489" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E489" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F489" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H489" s="0">
-        <x:v>-183882</x:v>
+        <x:v>-184072</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:8">
       <x:c r="A490" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B490" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C490" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D490" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E490" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F490" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G490" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H490" s="0">
@@ -14073,129 +14073,129 @@
       </x:c>
     </x:row>
     <x:row r="491" spans="1:8">
       <x:c r="A491" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C491" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D491" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E491" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F491" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H491" s="0">
-        <x:v>-189197</x:v>
+        <x:v>-189387</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:8">
       <x:c r="A492" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B492" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C492" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D492" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E492" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F492" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G492" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H492" s="0">
-        <x:v>-51287</x:v>
+        <x:v>-51416</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:8">
       <x:c r="A493" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C493" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D493" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E493" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F493" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H493" s="0">
-        <x:v>-688</x:v>
+        <x:v>-675</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:8">
       <x:c r="A494" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B494" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C494" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D494" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E494" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F494" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G494" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H494" s="0">
-        <x:v>1396</x:v>
+        <x:v>1410</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:8">
       <x:c r="A495" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C495" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D495" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E495" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F495" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H495" s="0">
@@ -14203,77 +14203,77 @@
       </x:c>
     </x:row>
     <x:row r="496" spans="1:8">
       <x:c r="A496" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B496" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C496" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D496" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E496" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F496" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G496" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H496" s="0">
-        <x:v>11794</x:v>
+        <x:v>11719</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:8">
       <x:c r="A497" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C497" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D497" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E497" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F497" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H497" s="0">
-        <x:v>5337</x:v>
+        <x:v>5262</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:8">
       <x:c r="A498" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B498" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C498" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D498" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E498" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F498" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G498" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H498" s="0">
@@ -14307,51 +14307,51 @@
       </x:c>
     </x:row>
     <x:row r="500" spans="1:8">
       <x:c r="A500" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B500" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C500" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D500" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E500" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F500" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G500" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H500" s="0">
-        <x:v>-40182</x:v>
+        <x:v>-40372</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:8">
       <x:c r="A501" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C501" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D501" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E501" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F501" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H501" s="0">
@@ -14463,77 +14463,77 @@
       </x:c>
     </x:row>
     <x:row r="506" spans="1:8">
       <x:c r="A506" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B506" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C506" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D506" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E506" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F506" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G506" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H506" s="0">
-        <x:v>-31166</x:v>
+        <x:v>-31813</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:8">
       <x:c r="A507" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C507" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D507" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E507" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F507" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H507" s="0">
-        <x:v>128435</x:v>
+        <x:v>127788</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:8">
       <x:c r="A508" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B508" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C508" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D508" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E508" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F508" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G508" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H508" s="0">
@@ -14749,51 +14749,51 @@
       </x:c>
     </x:row>
     <x:row r="517" spans="1:8">
       <x:c r="A517" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C517" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D517" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E517" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F517" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H517" s="0">
-        <x:v>-180766</x:v>
+        <x:v>-181413</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:8">
       <x:c r="A518" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B518" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C518" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D518" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E518" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F518" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G518" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H518" s="0">
@@ -14801,129 +14801,129 @@
       </x:c>
     </x:row>
     <x:row r="519" spans="1:8">
       <x:c r="A519" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C519" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D519" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E519" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F519" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H519" s="0">
-        <x:v>-185832</x:v>
+        <x:v>-186478</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:8">
       <x:c r="A520" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B520" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C520" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D520" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E520" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F520" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G520" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H520" s="0">
-        <x:v>-40182</x:v>
+        <x:v>-40372</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:8">
       <x:c r="A521" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C521" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D521" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E521" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F521" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H521" s="0">
-        <x:v>2025</x:v>
+        <x:v>2057</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:8">
       <x:c r="A522" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B522" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C522" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D522" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E522" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F522" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G522" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H522" s="0">
-        <x:v>2335</x:v>
+        <x:v>2366</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:8">
       <x:c r="A523" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C523" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D523" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E523" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F523" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H523" s="0">
@@ -14931,77 +14931,77 @@
       </x:c>
     </x:row>
     <x:row r="524" spans="1:8">
       <x:c r="A524" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B524" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C524" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D524" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E524" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F524" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G524" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H524" s="0">
-        <x:v>6992</x:v>
+        <x:v>6503</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:8">
       <x:c r="A525" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C525" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D525" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E525" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F525" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H525" s="0">
-        <x:v>7800</x:v>
+        <x:v>7311</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:8">
       <x:c r="A526" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B526" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C526" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D526" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E526" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F526" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G526" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H526" s="0">
@@ -15035,51 +15035,51 @@
       </x:c>
     </x:row>
     <x:row r="528" spans="1:8">
       <x:c r="A528" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B528" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C528" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D528" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E528" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F528" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G528" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H528" s="0">
-        <x:v>-31166</x:v>
+        <x:v>-31813</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:8">
       <x:c r="A529" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C529" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D529" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E529" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F529" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H529" s="0">
@@ -15191,77 +15191,77 @@
       </x:c>
     </x:row>
     <x:row r="534" spans="1:8">
       <x:c r="A534" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B534" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C534" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D534" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E534" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F534" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G534" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H534" s="0">
-        <x:v>-20034</x:v>
+        <x:v>-21424</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:8">
       <x:c r="A535" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C535" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D535" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E535" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F535" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H535" s="0">
-        <x:v>137895</x:v>
+        <x:v>136505</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:8">
       <x:c r="A536" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B536" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C536" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D536" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E536" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F536" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G536" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H536" s="0">
@@ -15477,51 +15477,51 @@
       </x:c>
     </x:row>
     <x:row r="545" spans="1:8">
       <x:c r="A545" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C545" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D545" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E545" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F545" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H545" s="0">
-        <x:v>-169634</x:v>
+        <x:v>-171024</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:8">
       <x:c r="A546" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B546" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C546" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D546" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E546" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F546" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G546" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H546" s="0">
@@ -15529,129 +15529,129 @@
       </x:c>
     </x:row>
     <x:row r="547" spans="1:8">
       <x:c r="A547" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C547" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D547" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E547" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F547" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H547" s="0">
-        <x:v>-174948</x:v>
+        <x:v>-176338</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:8">
       <x:c r="A548" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B548" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C548" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D548" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E548" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F548" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G548" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H548" s="0">
-        <x:v>-31166</x:v>
+        <x:v>-31813</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:8">
       <x:c r="A549" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C549" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D549" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E549" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F549" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H549" s="0">
-        <x:v>6677</x:v>
+        <x:v>6751</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:8">
       <x:c r="A550" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B550" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C550" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D550" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E550" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F550" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G550" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H550" s="0">
-        <x:v>3329</x:v>
+        <x:v>3402</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:8">
       <x:c r="A551" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C551" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D551" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E551" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F551" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H551" s="0">
@@ -15659,77 +15659,77 @@
       </x:c>
     </x:row>
     <x:row r="552" spans="1:8">
       <x:c r="A552" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B552" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C552" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D552" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E552" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F552" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G552" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H552" s="0">
-        <x:v>4455</x:v>
+        <x:v>3638</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:8">
       <x:c r="A553" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C553" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D553" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E553" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F553" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H553" s="0">
-        <x:v>6131</x:v>
+        <x:v>5315</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:8">
       <x:c r="A554" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B554" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C554" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D554" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E554" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F554" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G554" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H554" s="0">
@@ -15763,51 +15763,51 @@
       </x:c>
     </x:row>
     <x:row r="556" spans="1:8">
       <x:c r="A556" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B556" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C556" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D556" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E556" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F556" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G556" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H556" s="0">
-        <x:v>-20034</x:v>
+        <x:v>-21424</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:8">
       <x:c r="A557" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C557" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D557" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E557" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F557" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H557" s="0">
@@ -15919,77 +15919,77 @@
       </x:c>
     </x:row>
     <x:row r="562" spans="1:8">
       <x:c r="A562" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B562" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C562" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D562" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E562" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F562" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G562" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H562" s="0">
-        <x:v>-33689</x:v>
+        <x:v>-33511</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:8">
       <x:c r="A563" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C563" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D563" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E563" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F563" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H563" s="0">
-        <x:v>145837</x:v>
+        <x:v>146015</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:8">
       <x:c r="A564" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B564" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C564" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D564" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E564" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F564" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G564" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H564" s="0">
@@ -16205,51 +16205,51 @@
       </x:c>
     </x:row>
     <x:row r="573" spans="1:8">
       <x:c r="A573" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C573" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D573" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E573" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F573" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G573" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H573" s="0">
-        <x:v>-203489</x:v>
+        <x:v>-203311</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:8">
       <x:c r="A574" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B574" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C574" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D574" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E574" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F574" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G574" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H574" s="0">
@@ -16257,207 +16257,207 @@
       </x:c>
     </x:row>
     <x:row r="575" spans="1:8">
       <x:c r="A575" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C575" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D575" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E575" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F575" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G575" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H575" s="0">
-        <x:v>-209674</x:v>
+        <x:v>-209496</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:8">
       <x:c r="A576" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B576" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C576" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D576" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E576" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F576" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G576" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H576" s="0">
-        <x:v>-20034</x:v>
+        <x:v>-21424</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:8">
       <x:c r="A577" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C577" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D577" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E577" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F577" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H577" s="0">
-        <x:v>-14393</x:v>
+        <x:v>-14330</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:8">
       <x:c r="A578" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B578" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C578" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D578" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E578" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F578" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G578" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H578" s="0">
-        <x:v>4235</x:v>
+        <x:v>4299</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:8">
       <x:c r="A579" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C579" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D579" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E579" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F579" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H579" s="0">
-        <x:v>-18628</x:v>
+        <x:v>-18629</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:8">
       <x:c r="A580" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B580" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C580" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D580" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E580" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F580" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G580" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H580" s="0">
-        <x:v>738</x:v>
+        <x:v>2243</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:8">
       <x:c r="A581" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D581" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E581" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F581" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H581" s="0">
-        <x:v>3707</x:v>
+        <x:v>5211</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:8">
       <x:c r="A582" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B582" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C582" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D582" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E582" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F582" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G582" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H582" s="0">
@@ -16465,77 +16465,77 @@
       </x:c>
     </x:row>
     <x:row r="583" spans="1:8">
       <x:c r="A583" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C583" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D583" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E583" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F583" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G583" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H583" s="0">
-        <x:v>-4541</x:v>
+        <x:v>-4540</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:8">
       <x:c r="A584" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B584" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C584" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D584" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E584" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F584" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G584" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H584" s="0">
-        <x:v>-33689</x:v>
+        <x:v>-33511</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:8">
       <x:c r="A585" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C585" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D585" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E585" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F585" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H585" s="0">
@@ -16543,77 +16543,77 @@
       </x:c>
     </x:row>
     <x:row r="586" spans="1:8">
       <x:c r="A586" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B586" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C586" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D586" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E586" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F586" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G586" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H586" s="0">
-        <x:v>-29102</x:v>
+        <x:v>-29101</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:8">
       <x:c r="A587" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C587" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D587" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E587" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F587" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G587" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H587" s="0">
-        <x:v>217205</x:v>
+        <x:v>217206</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:8">
       <x:c r="A588" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B588" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C588" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D588" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E588" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F588" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G588" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H588" s="0">
@@ -16621,103 +16621,103 @@
       </x:c>
     </x:row>
     <x:row r="589" spans="1:8">
       <x:c r="A589" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C589" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D589" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E589" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F589" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G589" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H589" s="0">
-        <x:v>183931</x:v>
+        <x:v>183932</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:8">
       <x:c r="A590" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B590" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C590" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D590" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E590" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F590" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G590" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H590" s="0">
-        <x:v>-9069</x:v>
+        <x:v>-9455</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:8">
       <x:c r="A591" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C591" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D591" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E591" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F591" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H591" s="0">
-        <x:v>163804</x:v>
+        <x:v>163419</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:8">
       <x:c r="A592" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B592" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C592" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D592" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E592" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F592" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G592" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H592" s="0">
@@ -16933,51 +16933,51 @@
       </x:c>
     </x:row>
     <x:row r="601" spans="1:8">
       <x:c r="A601" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C601" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D601" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E601" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F601" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H601" s="0">
-        <x:v>-184769</x:v>
+        <x:v>-185155</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:8">
       <x:c r="A602" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B602" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C602" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D602" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E602" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F602" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G602" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H602" s="0">
@@ -16985,285 +16985,285 @@
       </x:c>
     </x:row>
     <x:row r="603" spans="1:8">
       <x:c r="A603" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C603" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D603" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E603" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F603" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G603" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H603" s="0">
-        <x:v>-190955</x:v>
+        <x:v>-191340</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:8">
       <x:c r="A604" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B604" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C604" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D604" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E604" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F604" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G604" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H604" s="0">
-        <x:v>-33689</x:v>
+        <x:v>-33511</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:8">
       <x:c r="A605" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C605" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D605" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E605" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F605" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G605" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H605" s="0">
-        <x:v>-3216</x:v>
+        <x:v>-3155</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:8">
       <x:c r="A606" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B606" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C606" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D606" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E606" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F606" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G606" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H606" s="0">
-        <x:v>2909</x:v>
+        <x:v>2973</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:8">
       <x:c r="A607" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C607" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D607" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E607" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F607" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G607" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H607" s="0">
-        <x:v>-6126</x:v>
+        <x:v>-6129</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:8">
       <x:c r="A608" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B608" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C608" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D608" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E608" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F608" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G608" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H608" s="0">
-        <x:v>27836</x:v>
+        <x:v>27212</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:8">
       <x:c r="A609" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C609" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D609" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E609" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F609" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H609" s="0">
-        <x:v>15058</x:v>
+        <x:v>14431</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:8">
       <x:c r="A610" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B610" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C610" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D610" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E610" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F610" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G610" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H610" s="0">
-        <x:v>2521</x:v>
+        <x:v>2525</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:8">
       <x:c r="A611" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C611" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D611" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E611" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F611" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H611" s="0">
-        <x:v>10257</x:v>
+        <x:v>10256</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:8">
       <x:c r="A612" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B612" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C612" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D612" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E612" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F612" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G612" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H612" s="0">
-        <x:v>-9069</x:v>
+        <x:v>-9454</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:8">
       <x:c r="A613" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C613" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D613" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E613" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F613" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G613" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H613" s="0">
@@ -17375,155 +17375,155 @@
       </x:c>
     </x:row>
     <x:row r="618" spans="1:8">
       <x:c r="A618" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B618" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C618" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D618" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E618" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F618" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G618" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H618" s="0">
-        <x:v>60528</x:v>
+        <x:v>59891</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:8">
       <x:c r="A619" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C619" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D619" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E619" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F619" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G619" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H619" s="0">
-        <x:v>190088</x:v>
+        <x:v>189449</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:8">
       <x:c r="A620" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B620" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C620" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D620" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E620" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F620" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G620" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H620" s="0">
-        <x:v>-129559</x:v>
+        <x:v>-129557</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:8">
       <x:c r="A621" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C621" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D621" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E621" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F621" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H621" s="0">
-        <x:v>105400</x:v>
+        <x:v>105402</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:8">
       <x:c r="A622" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B622" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C622" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D622" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E622" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F622" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G622" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H622" s="0">
-        <x:v>38276</x:v>
+        <x:v>38279</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:8">
       <x:c r="A623" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C623" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D623" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E623" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F623" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H623" s="0">
@@ -17531,77 +17531,77 @@
       </x:c>
     </x:row>
     <x:row r="624" spans="1:8">
       <x:c r="A624" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B624" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C624" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D624" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E624" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F624" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G624" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H624" s="0">
-        <x:v>31356</x:v>
+        <x:v>31355</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:8">
       <x:c r="A625" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C625" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D625" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E625" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F625" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H625" s="0">
-        <x:v>234960</x:v>
+        <x:v>234959</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:8">
       <x:c r="A626" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B626" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C626" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D626" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E626" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F626" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G626" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H626" s="0">
@@ -17661,51 +17661,51 @@
       </x:c>
     </x:row>
     <x:row r="629" spans="1:8">
       <x:c r="A629" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C629" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D629" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E629" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F629" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H629" s="0">
-        <x:v>-115172</x:v>
+        <x:v>-115809</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:8">
       <x:c r="A630" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B630" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C630" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D630" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E630" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F630" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G630" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H630" s="0">
@@ -17713,285 +17713,285 @@
       </x:c>
     </x:row>
     <x:row r="631" spans="1:8">
       <x:c r="A631" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C631" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D631" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E631" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F631" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H631" s="0">
-        <x:v>-121358</x:v>
+        <x:v>-121995</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:8">
       <x:c r="A632" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B632" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C632" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D632" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E632" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F632" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G632" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H632" s="0">
-        <x:v>-9069</x:v>
+        <x:v>-9454</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:8">
       <x:c r="A633" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C633" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D633" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E633" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F633" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G633" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H633" s="0">
-        <x:v>11072</x:v>
+        <x:v>11240</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:8">
       <x:c r="A634" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B634" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C634" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D634" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E634" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F634" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G634" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H634" s="0">
-        <x:v>3856</x:v>
+        <x:v>4166</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:8">
       <x:c r="A635" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C635" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D635" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E635" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F635" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G635" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H635" s="0">
-        <x:v>7217</x:v>
+        <x:v>7073</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:8">
       <x:c r="A636" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B636" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C636" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D636" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E636" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F636" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G636" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H636" s="0">
-        <x:v>58525</x:v>
+        <x:v>58106</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:8">
       <x:c r="A637" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C637" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D637" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E637" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F637" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H637" s="0">
-        <x:v>22428</x:v>
+        <x:v>21864</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:8">
       <x:c r="A638" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B638" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C638" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D638" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E638" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F638" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G638" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H638" s="0">
-        <x:v>2306</x:v>
+        <x:v>2313</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:8">
       <x:c r="A639" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C639" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D639" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E639" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F639" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H639" s="0">
-        <x:v>33791</x:v>
+        <x:v>33929</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:8">
       <x:c r="A640" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B640" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C640" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D640" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E640" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F640" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G640" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H640" s="0">
-        <x:v>60528</x:v>
+        <x:v>59892</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:8">
       <x:c r="A641" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C641" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D641" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E641" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F641" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H641" s="0">
@@ -17999,51 +17999,51 @@
       </x:c>
     </x:row>
     <x:row r="642" spans="1:8">
       <x:c r="A642" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B642" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C642" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D642" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E642" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F642" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G642" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H642" s="0">
-        <x:v>17526</x:v>
+        <x:v>17527</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:8">
       <x:c r="A643" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C643" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D643" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E643" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F643" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H643" s="0">
@@ -18051,337 +18051,337 @@
       </x:c>
     </x:row>
     <x:row r="644" spans="1:8">
       <x:c r="A644" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B644" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C644" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D644" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E644" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F644" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G644" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H644" s="0">
-        <x:v>-38276</x:v>
+        <x:v>-38279</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:8">
       <x:c r="A645" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C645" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D645" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E645" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F645" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G645" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H645" s="0">
-        <x:v>185420</x:v>
+        <x:v>185417</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:8">
       <x:c r="A646" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B646" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C646" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D646" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E646" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F646" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G646" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H646" s="0">
-        <x:v>76250</x:v>
+        <x:v>82194</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:8">
       <x:c r="A647" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C647" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D647" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E647" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F647" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H647" s="0">
-        <x:v>203197</x:v>
+        <x:v>209129</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:8">
       <x:c r="A648" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B648" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C648" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D648" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E648" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F648" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G648" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H648" s="0">
-        <x:v>-126948</x:v>
+        <x:v>-126935</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:8">
       <x:c r="A649" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C649" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D649" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E649" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F649" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G649" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H649" s="0">
-        <x:v>107775</x:v>
+        <x:v>107813</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:8">
       <x:c r="A650" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B650" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C650" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D650" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E650" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F650" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G650" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H650" s="0">
-        <x:v>41566</x:v>
+        <x:v>41585</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:8">
       <x:c r="A651" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C651" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D651" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E651" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F651" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G651" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H651" s="0">
-        <x:v>33829</x:v>
+        <x:v>33837</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:8">
       <x:c r="A652" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B652" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C652" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D652" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E652" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F652" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G652" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H652" s="0">
-        <x:v>32381</x:v>
+        <x:v>32391</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:8">
       <x:c r="A653" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C653" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D653" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E653" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F653" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G653" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H653" s="0">
-        <x:v>234723</x:v>
+        <x:v>234748</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:8">
       <x:c r="A654" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B654" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C654" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D654" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E654" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F654" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G654" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H654" s="0">
-        <x:v>206206</x:v>
+        <x:v>206187</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:8">
       <x:c r="A655" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C655" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D655" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E655" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F655" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H655" s="0">
-        <x:v>28517</x:v>
+        <x:v>28560</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:8">
       <x:c r="A656" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B656" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C656" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D656" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E656" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F656" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G656" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H656" s="0">
@@ -18389,51 +18389,51 @@
       </x:c>
     </x:row>
     <x:row r="657" spans="1:8">
       <x:c r="A657" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C657" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D657" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E657" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F657" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G657" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H657" s="0">
-        <x:v>-99450</x:v>
+        <x:v>-93506</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:8">
       <x:c r="A658" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B658" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C658" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D658" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E658" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F658" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G658" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H658" s="0">
@@ -18441,675 +18441,675 @@
       </x:c>
     </x:row>
     <x:row r="659" spans="1:8">
       <x:c r="A659" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C659" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D659" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E659" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F659" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G659" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H659" s="0">
-        <x:v>-105636</x:v>
+        <x:v>-99692</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:8">
       <x:c r="A660" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B660" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C660" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D660" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E660" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F660" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G660" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H660" s="0">
-        <x:v>60528</x:v>
+        <x:v>59892</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:8">
       <x:c r="A661" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C661" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D661" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E661" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F661" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H661" s="0">
-        <x:v>13707</x:v>
+        <x:v>13780</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:8">
       <x:c r="A662" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B662" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C662" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D662" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E662" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F662" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G662" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H662" s="0">
-        <x:v>4927</x:v>
+        <x:v>5189</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:8">
       <x:c r="A663" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C663" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D663" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E663" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F663" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G663" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H663" s="0">
-        <x:v>8780</x:v>
+        <x:v>8590</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:8">
       <x:c r="A664" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B664" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C664" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D664" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E664" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F664" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G664" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H664" s="0">
-        <x:v>2014</x:v>
+        <x:v>8523</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:8">
       <x:c r="A665" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C665" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D665" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E665" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F665" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H665" s="0">
-        <x:v>8183</x:v>
+        <x:v>14491</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:8">
       <x:c r="A666" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B666" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C666" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D666" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E666" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F666" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G666" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H666" s="0">
-        <x:v>1000</x:v>
+        <x:v>1007</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:8">
       <x:c r="A667" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C667" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D667" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E667" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F667" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H667" s="0">
-        <x:v>-7169</x:v>
+        <x:v>-6975</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:8">
       <x:c r="A668" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B668" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C668" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D668" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E668" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F668" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G668" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H668" s="0">
-        <x:v>76250</x:v>
+        <x:v>82194</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:8">
       <x:c r="A669" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C669" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D669" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E669" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F669" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G669" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H669" s="0">
-        <x:v>206206</x:v>
+        <x:v>206187</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:8">
       <x:c r="A670" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B670" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C670" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D670" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E670" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F670" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G670" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H670" s="0">
-        <x:v>13071</x:v>
+        <x:v>13074</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:8">
       <x:c r="A671" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C671" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D671" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E671" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F671" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G671" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H671" s="0">
-        <x:v>219277</x:v>
+        <x:v>219261</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:8">
       <x:c r="A672" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B672" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C672" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D672" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E672" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F672" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G672" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H672" s="0">
-        <x:v>-41566</x:v>
+        <x:v>-41585</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:8">
       <x:c r="A673" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C673" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D673" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E673" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F673" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G673" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H673" s="0">
-        <x:v>177711</x:v>
+        <x:v>177676</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:8">
       <x:c r="A674" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B674" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C674" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D674" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E674" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F674" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G674" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H674" s="0">
-        <x:v>119743</x:v>
+        <x:v>122552</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:8">
       <x:c r="A675" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C675" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D675" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E675" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F675" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G675" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H675" s="0">
-        <x:v>220981</x:v>
+        <x:v>223674</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:8">
       <x:c r="A676" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B676" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C676" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D676" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E676" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F676" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G676" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H676" s="0">
-        <x:v>-101237</x:v>
+        <x:v>-101123</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:8">
       <x:c r="A677" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C677" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D677" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E677" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F677" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G677" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H677" s="0">
-        <x:v>116876</x:v>
+        <x:v>116904</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:8">
       <x:c r="A678" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B678" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C678" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D678" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E678" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F678" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G678" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H678" s="0">
-        <x:v>60446</x:v>
+        <x:v>60440</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:8">
       <x:c r="A679" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C679" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D679" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E679" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F679" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G679" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H679" s="0">
-        <x:v>34268</x:v>
+        <x:v>34277</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:8">
       <x:c r="A680" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B680" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C680" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D680" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E680" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F680" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G680" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H680" s="0">
-        <x:v>22162</x:v>
+        <x:v>22187</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:8">
       <x:c r="A681" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C681" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D681" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E681" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F681" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G681" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H681" s="0">
-        <x:v>218113</x:v>
+        <x:v>218027</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:8">
       <x:c r="A682" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B682" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C682" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D682" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E682" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F682" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G682" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H682" s="0">
-        <x:v>202689</x:v>
+        <x:v>202621</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:8">
       <x:c r="A683" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C683" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D683" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E683" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F683" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G683" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H683" s="0">
-        <x:v>15424</x:v>
+        <x:v>15406</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:8">
       <x:c r="A684" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B684" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C684" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D684" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E684" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F684" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G684" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H684" s="0">
@@ -19117,727 +19117,727 @@
       </x:c>
     </x:row>
     <x:row r="685" spans="1:8">
       <x:c r="A685" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C685" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D685" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E685" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F685" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G685" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H685" s="0">
-        <x:v>-55957</x:v>
+        <x:v>-53148</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:8">
       <x:c r="A686" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B686" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C686" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D686" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E686" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F686" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G686" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H686" s="0">
-        <x:v>6186</x:v>
+        <x:v>6184</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:8">
       <x:c r="A687" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C687" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D687" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E687" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F687" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G687" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H687" s="0">
-        <x:v>-62143</x:v>
+        <x:v>-59332</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:8">
       <x:c r="A688" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B688" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C688" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D688" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E688" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F688" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G688" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H688" s="0">
-        <x:v>76250</x:v>
+        <x:v>82194</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:8">
       <x:c r="A689" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C689" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D689" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E689" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F689" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G689" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H689" s="0">
-        <x:v>28911</x:v>
+        <x:v>29287</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:8">
       <x:c r="A690" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B690" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C690" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D690" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E690" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F690" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G690" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H690" s="0">
-        <x:v>6536</x:v>
+        <x:v>6857</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:8">
       <x:c r="A691" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C691" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D691" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E691" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F691" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G691" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H691" s="0">
-        <x:v>22376</x:v>
+        <x:v>22429</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:8">
       <x:c r="A692" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B692" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C692" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D692" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E692" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F692" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G692" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H692" s="0">
-        <x:v>14583</x:v>
+        <x:v>11071</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:8">
       <x:c r="A693" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C693" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D693" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E693" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F693" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G693" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H693" s="0">
-        <x:v>11248</x:v>
+        <x:v>7688</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:8">
       <x:c r="A694" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B694" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C694" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D694" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E694" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F694" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G694" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H694" s="0">
-        <x:v>4569</x:v>
+        <x:v>4565</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:8">
       <x:c r="A695" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C695" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D695" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E695" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F695" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G695" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H695" s="0">
-        <x:v>-1234</x:v>
+        <x:v>-1181</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:8">
       <x:c r="A696" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B696" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C696" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D696" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E696" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F696" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G696" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H696" s="0">
-        <x:v>119744</x:v>
+        <x:v>122552</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:8">
       <x:c r="A697" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C697" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D697" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E697" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F697" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G697" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H697" s="0">
-        <x:v>202689</x:v>
+        <x:v>202621</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:8">
       <x:c r="A698" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B698" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C698" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D698" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E698" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F698" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G698" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H698" s="0">
-        <x:v>12885</x:v>
+        <x:v>12950</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:8">
       <x:c r="A699" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C699" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D699" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E699" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F699" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G699" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H699" s="0">
-        <x:v>215575</x:v>
+        <x:v>215571</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:8">
       <x:c r="A700" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B700" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C700" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D700" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E700" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F700" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G700" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H700" s="0">
-        <x:v>-60446</x:v>
+        <x:v>-60440</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:8">
       <x:c r="A701" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C701" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D701" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E701" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F701" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G701" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H701" s="0">
-        <x:v>155129</x:v>
+        <x:v>155131</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:8">
       <x:c r="A702" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B702" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C702" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D702" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E702" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F702" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G702" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H702" s="0">
-        <x:v>142867</x:v>
+        <x:v>154267</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:8">
       <x:c r="A703" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C703" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D703" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E703" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F703" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G703" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H703" s="0">
-        <x:v>230496</x:v>
+        <x:v>239810</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:8">
       <x:c r="A704" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B704" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C704" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D704" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E704" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F704" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G704" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H704" s="0">
-        <x:v>-87629</x:v>
+        <x:v>-85543</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:8">
       <x:c r="A705" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C705" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D705" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E705" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F705" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G705" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H705" s="0">
-        <x:v>122176</x:v>
+        <x:v>124651</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:8">
       <x:c r="A706" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B706" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C706" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D706" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E706" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F706" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G706" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H706" s="0">
-        <x:v>71742</x:v>
+        <x:v>71556</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:8">
       <x:c r="A707" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C707" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D707" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E707" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F707" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G707" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H707" s="0">
-        <x:v>32013</x:v>
+        <x:v>34395</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:8">
       <x:c r="A708" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B708" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C708" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D708" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E708" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F708" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G708" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H708" s="0">
-        <x:v>18421</x:v>
+        <x:v>18701</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:8">
       <x:c r="A709" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C709" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D709" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E709" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F709" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G709" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H709" s="0">
-        <x:v>209805</x:v>
+        <x:v>210195</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:8">
       <x:c r="A710" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B710" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C710" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D710" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E710" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F710" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G710" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H710" s="0">
-        <x:v>193669</x:v>
+        <x:v>193568</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:8">
       <x:c r="A711" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C711" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D711" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E711" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F711" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G711" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H711" s="0">
-        <x:v>16136</x:v>
+        <x:v>16626</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:8">
       <x:c r="A712" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B712" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C712" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D712" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E712" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F712" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G712" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H712" s="0">
@@ -19845,467 +19845,467 @@
       </x:c>
     </x:row>
     <x:row r="713" spans="1:8">
       <x:c r="A713" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C713" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D713" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E713" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F713" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="G713" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H713" s="0">
-        <x:v>-32833</x:v>
+        <x:v>-21433</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:8">
       <x:c r="A714" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B714" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C714" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D714" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E714" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F714" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G714" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H714" s="0">
-        <x:v>6186</x:v>
+        <x:v>6180</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:8">
       <x:c r="A715" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C715" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D715" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E715" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F715" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G715" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H715" s="0">
-        <x:v>-39020</x:v>
+        <x:v>-27614</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:8">
       <x:c r="A716" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B716" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C716" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D716" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E716" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F716" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G716" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H716" s="0">
-        <x:v>119744</x:v>
+        <x:v>122552</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:8">
       <x:c r="A717" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C717" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D717" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E717" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F717" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G717" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H717" s="0">
-        <x:v>19644</x:v>
+        <x:v>17992</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:8">
       <x:c r="A718" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B718" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C718" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D718" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E718" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F718" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="G718" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H718" s="0">
-        <x:v>9515</x:v>
+        <x:v>8458</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:8">
       <x:c r="A719" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C719" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D719" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E719" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F719" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G719" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H719" s="0">
-        <x:v>10129</x:v>
+        <x:v>9534</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:8">
       <x:c r="A720" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B720" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C720" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D720" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E720" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F720" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G720" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H720" s="0">
-        <x:v>3479</x:v>
+        <x:v>13723</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:8">
       <x:c r="A721" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C721" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D721" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E721" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F721" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G721" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H721" s="0">
-        <x:v>0</x:v>
+        <x:v>7678</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:8">
       <x:c r="A722" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B722" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C722" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D722" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E722" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F722" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G722" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H722" s="0">
-        <x:v>930</x:v>
+        <x:v>3343</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:8">
       <x:c r="A723" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C723" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D723" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E723" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F723" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G723" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H723" s="0">
-        <x:v>2549</x:v>
+        <x:v>2702</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:8">
       <x:c r="A724" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B724" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C724" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D724" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E724" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F724" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G724" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H724" s="0">
-        <x:v>142867</x:v>
+        <x:v>154267</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:8">
       <x:c r="A725" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C725" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D725" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E725" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F725" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G725" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H725" s="0">
-        <x:v>193669</x:v>
+        <x:v>193568</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:8">
       <x:c r="A726" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B726" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C726" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D726" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E726" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F726" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G726" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H726" s="0">
-        <x:v>16233</x:v>
+        <x:v>16354</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:8">
       <x:c r="A727" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C727" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D727" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E727" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F727" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G727" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H727" s="0">
-        <x:v>209902</x:v>
+        <x:v>209923</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:8">
       <x:c r="A728" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B728" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C728" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D728" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E728" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F728" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G728" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H728" s="0">
-        <x:v>-71742</x:v>
+        <x:v>-71556</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:8">
       <x:c r="A729" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C729" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D729" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E729" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F729" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G729" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H729" s="0">
-        <x:v>138160</x:v>
+        <x:v>138367</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -20480,51 +20480,51 @@
         <x:s v="Net worth, including pension liabilities"/>
         <x:s v="Contingent liabilities"/>
         <x:s v="Net worth, including pension liabilities and contingent liabilities"/>
         <x:s v="General Government: changes in net worth - Opening net worth"/>
         <x:s v="Change in net worth due to transactions"/>
         <x:s v="Change in net worth due to transactions - Net acquisition of non-financial assets - ESA2010 Code (P5 +NP - P51c)"/>
         <x:s v="Change in net worth due to transactions - Net lending/net borrowing - ESA2010 Code (B9)"/>
         <x:s v="Change in net worth due to other economic flows - ESA2010 Code (Kx)"/>
         <x:s v="Change in net worth due to other economic flows - Other changes in non-financial assets"/>
         <x:s v="Change in net worth due to other economic flows - Other changes in financial assets"/>
         <x:s v="Change in net worth due to other economic flows - Other changes in liabilities"/>
         <x:s v="Closing net worth"/>
         <x:s v="General Government Debt (GGDebt) - Debt instrument liabilities at market value - ESA2010 Code (F2 + F3 + F4)"/>
         <x:s v="General Government Debt (GGDebt) - Difference between EDP face value and market value"/>
         <x:s v="Gross General Government Debt (EDP face value) - Gross General Government Debt - ESA2010 Code (GGDebt)"/>
         <x:s v="Gross General Government Debt (EDP face value) - EDP debt instrument assets - ESA2010 Code (F2 + F3 + F4)"/>
         <x:s v="Gross General Government Debt (EDP face value) - Net General Government Debt - ESA2010 Code (GGNetDebt)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro Million"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="-312208" maxValue="353656" count="612">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="-312208" maxValue="353656" count="614">
         <x:n v="43644"/>
         <x:n v="58293"/>
         <x:n v="-14650"/>
         <x:n v="27384"/>
         <x:n v="12858"/>
         <x:n v="9702"/>
         <x:n v="4824"/>
         <x:n v="42033"/>
         <x:n v="39347"/>
         <x:n v="2687"/>
         <x:n v="0"/>
         <x:n v="27709"/>
         <x:n v="9238"/>
         <x:n v="1955"/>
         <x:n v="7282"/>
         <x:n v="6697"/>
         <x:n v="6150"/>
         <x:n v="932"/>
         <x:n v="-385"/>
         <x:n v="159"/>
         <x:n v="39506"/>
         <x:n v="-12858"/>
         <x:n v="26648"/>
         <x:n v="53748"/>
         <x:n v="66821"/>
@@ -20800,343 +20800,345 @@
         <x:n v="153185"/>
         <x:n v="-54199"/>
         <x:n v="93537"/>
         <x:n v="-147736"/>
         <x:n v="93089"/>
         <x:n v="52554"/>
         <x:n v="30791"/>
         <x:n v="9744"/>
         <x:n v="240825"/>
         <x:n v="231605"/>
         <x:n v="9220"/>
         <x:n v="-152199"/>
         <x:n v="59522"/>
         <x:n v="-211721"/>
         <x:n v="-10949"/>
         <x:n v="457"/>
         <x:n v="-11406"/>
         <x:n v="4000"/>
         <x:n v="2370"/>
         <x:n v="7425"/>
         <x:n v="-5794"/>
         <x:n v="-16366"/>
         <x:n v="215239"/>
         <x:n v="-52554"/>
         <x:n v="162685"/>
-        <x:n v="-65053"/>
-        <x:n v="98819"/>
+        <x:n v="-64990"/>
+        <x:n v="98883"/>
         <x:n v="-163873"/>
         <x:n v="82553"/>
         <x:n v="34867"/>
         <x:n v="37925"/>
         <x:n v="9761"/>
         <x:n v="246425"/>
         <x:n v="236949"/>
         <x:n v="9477"/>
         <x:n v="109800"/>
-        <x:n v="-174853"/>
+        <x:n v="-174790"/>
         <x:n v="29412"/>
-        <x:n v="-204265"/>
-[...1 lines deleted...]
-        <x:n v="900"/>
+        <x:n v="-204202"/>
+        <x:n v="-6489"/>
+        <x:n v="898"/>
         <x:n v="-7387"/>
-        <x:n v="-4368"/>
-        <x:n v="4382"/>
+        <x:n v="-4302"/>
+        <x:n v="4448"/>
         <x:n v="8248"/>
         <x:n v="-16998"/>
         <x:n v="-33571"/>
         <x:n v="203378"/>
         <x:n v="-34867"/>
         <x:n v="168512"/>
-        <x:n v="-56711"/>
-        <x:n v="104733"/>
+        <x:n v="-56692"/>
+        <x:n v="104752"/>
         <x:n v="-161444"/>
         <x:n v="83069"/>
         <x:n v="28056"/>
         <x:n v="44947"/>
         <x:n v="10066"/>
         <x:n v="244513"/>
         <x:n v="233755"/>
         <x:n v="10758"/>
         <x:n v="114500"/>
-        <x:n v="-171211"/>
+        <x:n v="-171192"/>
         <x:n v="15955"/>
-        <x:n v="-187166"/>
-[...1 lines deleted...]
-        <x:n v="1004"/>
+        <x:n v="-187147"/>
+        <x:n v="-4923"/>
+        <x:n v="1001"/>
         <x:n v="-5924"/>
-        <x:n v="13263"/>
-        <x:n v="4910"/>
+        <x:n v="13222"/>
+        <x:n v="4869"/>
         <x:n v="8930"/>
         <x:n v="-577"/>
-        <x:n v="-56710"/>
+        <x:n v="-56691"/>
         <x:n v="-32180"/>
         <x:n v="201575"/>
         <x:n v="-28056"/>
         <x:n v="173519"/>
-        <x:n v="-51288"/>
-        <x:n v="111567"/>
+        <x:n v="-51416"/>
+        <x:n v="111439"/>
         <x:n v="-162855"/>
         <x:n v="79043"/>
         <x:n v="23695"/>
         <x:n v="45557"/>
         <x:n v="9791"/>
         <x:n v="241898"/>
         <x:n v="231663"/>
         <x:n v="10235"/>
-        <x:n v="-165788"/>
+        <x:n v="-165916"/>
         <x:n v="9751"/>
-        <x:n v="-175538"/>
-[...5 lines deleted...]
-        <x:n v="693"/>
+        <x:n v="-175667"/>
+        <x:n v="-515"/>
+        <x:n v="1511"/>
+        <x:n v="-2026"/>
+        <x:n v="5791"/>
+        <x:n v="5176"/>
+        <x:n v="695"/>
         <x:n v="-81"/>
-        <x:n v="-51287"/>
         <x:n v="-31106"/>
         <x:n v="200557"/>
         <x:n v="-23695"/>
         <x:n v="176862"/>
-        <x:n v="-40182"/>
-        <x:n v="118301"/>
+        <x:n v="-40372"/>
+        <x:n v="118110"/>
         <x:n v="-158483"/>
         <x:n v="78418"/>
         <x:n v="25625"/>
         <x:n v="42753"/>
         <x:n v="10040"/>
         <x:n v="236901"/>
         <x:n v="226939"/>
         <x:n v="9962"/>
         <x:n v="143700"/>
-        <x:n v="-183882"/>
+        <x:n v="-184072"/>
         <x:n v="5315"/>
-        <x:n v="-189197"/>
-[...1 lines deleted...]
-        <x:n v="1396"/>
+        <x:n v="-189387"/>
+        <x:n v="-675"/>
+        <x:n v="1410"/>
         <x:n v="-2085"/>
-        <x:n v="11794"/>
-        <x:n v="5337"/>
+        <x:n v="11719"/>
+        <x:n v="5262"/>
         <x:n v="2437"/>
         <x:n v="4020"/>
         <x:n v="-25817"/>
         <x:n v="201122"/>
         <x:n v="-25625"/>
         <x:n v="175497"/>
-        <x:n v="-31166"/>
-        <x:n v="128435"/>
+        <x:n v="-31813"/>
+        <x:n v="127788"/>
         <x:n v="-159601"/>
         <x:n v="90136"/>
         <x:n v="28920"/>
         <x:n v="36607"/>
         <x:n v="24609"/>
         <x:n v="249737"/>
         <x:n v="225052"/>
         <x:n v="24684"/>
         <x:n v="149600"/>
-        <x:n v="-180766"/>
+        <x:n v="-181413"/>
         <x:n v="5066"/>
-        <x:n v="-185832"/>
-[...1 lines deleted...]
-        <x:n v="2335"/>
+        <x:n v="-186478"/>
+        <x:n v="2057"/>
+        <x:n v="2366"/>
         <x:n v="-310"/>
-        <x:n v="6992"/>
-        <x:n v="7800"/>
+        <x:n v="6503"/>
+        <x:n v="7311"/>
         <x:n v="-4852"/>
         <x:n v="4044"/>
         <x:n v="-19487"/>
         <x:n v="205566"/>
         <x:n v="-28920"/>
         <x:n v="176646"/>
-        <x:n v="-20034"/>
-        <x:n v="137895"/>
+        <x:n v="-21424"/>
+        <x:n v="136505"/>
         <x:n v="-157928"/>
         <x:n v="92433"/>
         <x:n v="30147"/>
         <x:n v="37401"/>
         <x:n v="24885"/>
         <x:n v="250361"/>
         <x:n v="225921"/>
         <x:n v="24440"/>
-        <x:n v="-169634"/>
+        <x:n v="-171024"/>
         <x:n v="5314"/>
-        <x:n v="-174948"/>
-[...1 lines deleted...]
-        <x:n v="3329"/>
+        <x:n v="-176338"/>
+        <x:n v="6751"/>
+        <x:n v="3402"/>
         <x:n v="3349"/>
-        <x:n v="4455"/>
-        <x:n v="6131"/>
+        <x:n v="3638"/>
         <x:n v="2721"/>
         <x:n v="-4397"/>
         <x:n v="-22985"/>
         <x:n v="202936"/>
         <x:n v="-30147"/>
         <x:n v="172788"/>
-        <x:n v="-33689"/>
-        <x:n v="145837"/>
+        <x:n v="-33511"/>
+        <x:n v="146015"/>
         <x:n v="-179526"/>
         <x:n v="93186"/>
         <x:n v="33274"/>
         <x:n v="33996"/>
         <x:n v="25916"/>
         <x:n v="272711"/>
         <x:n v="246307"/>
         <x:n v="26404"/>
         <x:n v="169800"/>
-        <x:n v="-203489"/>
+        <x:n v="-203311"/>
         <x:n v="6185"/>
-        <x:n v="-209674"/>
-[...4 lines deleted...]
-        <x:n v="3707"/>
+        <x:n v="-209496"/>
+        <x:n v="-14330"/>
+        <x:n v="4299"/>
+        <x:n v="-18629"/>
+        <x:n v="2243"/>
+        <x:n v="5211"/>
         <x:n v="1571"/>
-        <x:n v="-4541"/>
-[...1 lines deleted...]
-        <x:n v="217205"/>
+        <x:n v="-4540"/>
+        <x:n v="-29101"/>
+        <x:n v="217206"/>
         <x:n v="-33274"/>
-        <x:n v="183931"/>
-[...1 lines deleted...]
-        <x:n v="163804"/>
+        <x:n v="183932"/>
+        <x:n v="-9455"/>
+        <x:n v="163419"/>
         <x:n v="-172873"/>
         <x:n v="109077"/>
         <x:n v="44742"/>
         <x:n v="35581"/>
         <x:n v="28753"/>
         <x:n v="281950"/>
         <x:n v="253369"/>
         <x:n v="28581"/>
         <x:n v="175700"/>
-        <x:n v="-184769"/>
-[...7 lines deleted...]
-        <x:n v="10257"/>
+        <x:n v="-185155"/>
+        <x:n v="-191340"/>
+        <x:n v="-3155"/>
+        <x:n v="2973"/>
+        <x:n v="-6129"/>
+        <x:n v="27212"/>
+        <x:n v="14431"/>
+        <x:n v="2525"/>
+        <x:n v="10256"/>
+        <x:n v="-9454"/>
         <x:n v="-18187"/>
         <x:n v="235182"/>
         <x:n v="-44742"/>
         <x:n v="190439"/>
-        <x:n v="60528"/>
-[...3 lines deleted...]
-        <x:n v="38276"/>
+        <x:n v="59891"/>
+        <x:n v="189449"/>
+        <x:n v="-129557"/>
+        <x:n v="105402"/>
+        <x:n v="38279"/>
         <x:n v="35768"/>
-        <x:n v="31356"/>
-        <x:n v="234960"/>
+        <x:n v="31355"/>
+        <x:n v="234959"/>
         <x:n v="206170"/>
         <x:n v="28790"/>
-        <x:n v="-115172"/>
+        <x:n v="-115809"/>
         <x:n v="6187"/>
-        <x:n v="-121358"/>
-[...7 lines deleted...]
-        <x:n v="17526"/>
+        <x:n v="-121995"/>
+        <x:n v="11240"/>
+        <x:n v="4166"/>
+        <x:n v="7073"/>
+        <x:n v="58106"/>
+        <x:n v="21864"/>
+        <x:n v="2313"/>
+        <x:n v="33929"/>
+        <x:n v="59892"/>
+        <x:n v="17527"/>
         <x:n v="223696"/>
-        <x:n v="-38276"/>
-[...11 lines deleted...]
-        <x:n v="-99450"/>
+        <x:n v="-38279"/>
+        <x:n v="185417"/>
+        <x:n v="82194"/>
+        <x:n v="209129"/>
+        <x:n v="-126935"/>
+        <x:n v="107813"/>
+        <x:n v="41585"/>
+        <x:n v="33837"/>
+        <x:n v="32391"/>
+        <x:n v="234748"/>
+        <x:n v="206187"/>
+        <x:n v="28560"/>
+        <x:n v="-93506"/>
         <x:n v="6186"/>
-        <x:n v="-105636"/>
-[...56 lines deleted...]
-        <x:n v="138160"/>
+        <x:n v="-99692"/>
+        <x:n v="13780"/>
+        <x:n v="5189"/>
+        <x:n v="8590"/>
+        <x:n v="8523"/>
+        <x:n v="14491"/>
+        <x:n v="1007"/>
+        <x:n v="-6975"/>
+        <x:n v="13074"/>
+        <x:n v="219261"/>
+        <x:n v="-41585"/>
+        <x:n v="177676"/>
+        <x:n v="122552"/>
+        <x:n v="223674"/>
+        <x:n v="-101123"/>
+        <x:n v="116904"/>
+        <x:n v="60440"/>
+        <x:n v="34277"/>
+        <x:n v="22187"/>
+        <x:n v="218027"/>
+        <x:n v="202621"/>
+        <x:n v="15406"/>
+        <x:n v="-53148"/>
+        <x:n v="6184"/>
+        <x:n v="-59332"/>
+        <x:n v="29287"/>
+        <x:n v="6857"/>
+        <x:n v="22429"/>
+        <x:n v="11071"/>
+        <x:n v="7688"/>
+        <x:n v="4565"/>
+        <x:n v="-1181"/>
+        <x:n v="12950"/>
+        <x:n v="215571"/>
+        <x:n v="-60440"/>
+        <x:n v="155131"/>
+        <x:n v="154267"/>
+        <x:n v="239810"/>
+        <x:n v="-85543"/>
+        <x:n v="124651"/>
+        <x:n v="71556"/>
+        <x:n v="34395"/>
+        <x:n v="18701"/>
+        <x:n v="210195"/>
+        <x:n v="193568"/>
+        <x:n v="16626"/>
+        <x:n v="-21433"/>
+        <x:n v="6180"/>
+        <x:n v="-27614"/>
+        <x:n v="17992"/>
+        <x:n v="8458"/>
+        <x:n v="9534"/>
+        <x:n v="13723"/>
+        <x:n v="7678"/>
+        <x:n v="3343"/>
+        <x:n v="2702"/>
+        <x:n v="16354"/>
+        <x:n v="209923"/>
+        <x:n v="-71556"/>
+        <x:n v="138367"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="01"/>
     <s v="General Government net worth - Net Worth at market value, excluding pension liabilities - ESA2010 Code (NW)"/>
     <s v="Euro Million"/>
     <n v="43644"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="02"/>
     <s v="General Government net worth - Non-financial assets at market value - ESA2010 Code (NFA)"/>
@@ -25029,61 +25031,61 @@
     <s v="2013"/>
     <s v="2013"/>
     <s v="27"/>
     <s v="Gross General Government Debt (EDP face value) - EDP debt instrument assets - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
     <n v="-52554"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="28"/>
     <s v="Gross General Government Debt (EDP face value) - Net General Government Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
     <n v="162685"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="01"/>
     <s v="General Government net worth - Net Worth at market value, excluding pension liabilities - ESA2010 Code (NW)"/>
     <s v="Euro Million"/>
-    <n v="-65053"/>
+    <n v="-64990"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="02"/>
     <s v="General Government net worth - Non-financial assets at market value - ESA2010 Code (NFA)"/>
     <s v="Euro Million"/>
-    <n v="98819"/>
+    <n v="98883"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="03"/>
     <s v="General Government net worth - Financial net worth at market value, excluding pension liabilities - ESA2010 Code (FNW)"/>
     <s v="Euro Million"/>
     <n v="-163873"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="04"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Financial assets at market value - ESA2010 Code (FA)"/>
     <s v="Euro Million"/>
     <n v="82553"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2014"/>
@@ -25139,161 +25141,161 @@
     <s v="2014"/>
     <s v="2014"/>
     <s v="10"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Other liabilities - ESA2010 Code (F5 + F6 + F7 + F8)"/>
     <s v="Euro Million"/>
     <n v="9477"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="11"/>
     <s v="Estimated pension liabilities of government"/>
     <s v="Euro Million"/>
     <n v="109800"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="12"/>
     <s v="Net worth, including pension liabilities"/>
     <s v="Euro Million"/>
-    <n v="-174853"/>
+    <n v="-174790"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="13"/>
     <s v="Contingent liabilities"/>
     <s v="Euro Million"/>
     <n v="29412"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="14"/>
     <s v="Net worth, including pension liabilities and contingent liabilities"/>
     <s v="Euro Million"/>
-    <n v="-204265"/>
+    <n v="-204202"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="15"/>
     <s v="General Government: changes in net worth - Opening net worth"/>
     <s v="Euro Million"/>
     <n v="-54199"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="16"/>
     <s v="Change in net worth due to transactions"/>
     <s v="Euro Million"/>
-    <n v="-6487"/>
+    <n v="-6489"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="17"/>
     <s v="Change in net worth due to transactions - Net acquisition of non-financial assets - ESA2010 Code (P5 +NP - P51c)"/>
     <s v="Euro Million"/>
-    <n v="900"/>
+    <n v="898"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="18"/>
     <s v="Change in net worth due to transactions - Net lending/net borrowing - ESA2010 Code (B9)"/>
     <s v="Euro Million"/>
     <n v="-7387"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="19"/>
     <s v="Change in net worth due to other economic flows - ESA2010 Code (Kx)"/>
     <s v="Euro Million"/>
-    <n v="-4368"/>
+    <n v="-4302"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="20"/>
     <s v="Change in net worth due to other economic flows - Other changes in non-financial assets"/>
     <s v="Euro Million"/>
-    <n v="4382"/>
+    <n v="4448"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="21"/>
     <s v="Change in net worth due to other economic flows - Other changes in financial assets"/>
     <s v="Euro Million"/>
     <n v="8248"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="22"/>
     <s v="Change in net worth due to other economic flows - Other changes in liabilities"/>
     <s v="Euro Million"/>
     <n v="-16998"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="23"/>
     <s v="Closing net worth"/>
     <s v="Euro Million"/>
-    <n v="-65053"/>
+    <n v="-64990"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="24"/>
     <s v="General Government Debt (GGDebt) - Debt instrument liabilities at market value - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
     <n v="236949"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="25"/>
     <s v="General Government Debt (GGDebt) - Difference between EDP face value and market value"/>
     <s v="Euro Million"/>
     <n v="-33571"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2014"/>
@@ -25309,61 +25311,61 @@
     <s v="2014"/>
     <s v="2014"/>
     <s v="27"/>
     <s v="Gross General Government Debt (EDP face value) - EDP debt instrument assets - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
     <n v="-34867"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="28"/>
     <s v="Gross General Government Debt (EDP face value) - Net General Government Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
     <n v="168512"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="01"/>
     <s v="General Government net worth - Net Worth at market value, excluding pension liabilities - ESA2010 Code (NW)"/>
     <s v="Euro Million"/>
-    <n v="-56711"/>
+    <n v="-56692"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="02"/>
     <s v="General Government net worth - Non-financial assets at market value - ESA2010 Code (NFA)"/>
     <s v="Euro Million"/>
-    <n v="104733"/>
+    <n v="104752"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="03"/>
     <s v="General Government net worth - Financial net worth at market value, excluding pension liabilities - ESA2010 Code (FNW)"/>
     <s v="Euro Million"/>
     <n v="-161444"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="04"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Financial assets at market value - ESA2010 Code (FA)"/>
     <s v="Euro Million"/>
     <n v="83069"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2015"/>
@@ -25419,161 +25421,161 @@
     <s v="2015"/>
     <s v="2015"/>
     <s v="10"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Other liabilities - ESA2010 Code (F5 + F6 + F7 + F8)"/>
     <s v="Euro Million"/>
     <n v="10758"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="11"/>
     <s v="Estimated pension liabilities of government"/>
     <s v="Euro Million"/>
     <n v="114500"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="12"/>
     <s v="Net worth, including pension liabilities"/>
     <s v="Euro Million"/>
-    <n v="-171211"/>
+    <n v="-171192"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="13"/>
     <s v="Contingent liabilities"/>
     <s v="Euro Million"/>
     <n v="15955"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="14"/>
     <s v="Net worth, including pension liabilities and contingent liabilities"/>
     <s v="Euro Million"/>
-    <n v="-187166"/>
+    <n v="-187147"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="15"/>
     <s v="General Government: changes in net worth - Opening net worth"/>
     <s v="Euro Million"/>
-    <n v="-65053"/>
+    <n v="-64990"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="16"/>
     <s v="Change in net worth due to transactions"/>
     <s v="Euro Million"/>
-    <n v="-4921"/>
+    <n v="-4923"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="17"/>
     <s v="Change in net worth due to transactions - Net acquisition of non-financial assets - ESA2010 Code (P5 +NP - P51c)"/>
     <s v="Euro Million"/>
-    <n v="1004"/>
+    <n v="1001"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="18"/>
     <s v="Change in net worth due to transactions - Net lending/net borrowing - ESA2010 Code (B9)"/>
     <s v="Euro Million"/>
     <n v="-5924"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="19"/>
     <s v="Change in net worth due to other economic flows - ESA2010 Code (Kx)"/>
     <s v="Euro Million"/>
-    <n v="13263"/>
+    <n v="13222"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="20"/>
     <s v="Change in net worth due to other economic flows - Other changes in non-financial assets"/>
     <s v="Euro Million"/>
-    <n v="4910"/>
+    <n v="4869"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="21"/>
     <s v="Change in net worth due to other economic flows - Other changes in financial assets"/>
     <s v="Euro Million"/>
     <n v="8930"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="22"/>
     <s v="Change in net worth due to other economic flows - Other changes in liabilities"/>
     <s v="Euro Million"/>
     <n v="-577"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="23"/>
     <s v="Closing net worth"/>
     <s v="Euro Million"/>
-    <n v="-56710"/>
+    <n v="-56691"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="24"/>
     <s v="General Government Debt (GGDebt) - Debt instrument liabilities at market value - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
     <n v="233755"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="25"/>
     <s v="General Government Debt (GGDebt) - Difference between EDP face value and market value"/>
     <s v="Euro Million"/>
     <n v="-32180"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2015"/>
@@ -25589,61 +25591,61 @@
     <s v="2015"/>
     <s v="2015"/>
     <s v="27"/>
     <s v="Gross General Government Debt (EDP face value) - EDP debt instrument assets - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
     <n v="-28056"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="28"/>
     <s v="Gross General Government Debt (EDP face value) - Net General Government Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
     <n v="173519"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="01"/>
     <s v="General Government net worth - Net Worth at market value, excluding pension liabilities - ESA2010 Code (NW)"/>
     <s v="Euro Million"/>
-    <n v="-51288"/>
+    <n v="-51416"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="02"/>
     <s v="General Government net worth - Non-financial assets at market value - ESA2010 Code (NFA)"/>
     <s v="Euro Million"/>
-    <n v="111567"/>
+    <n v="111439"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="03"/>
     <s v="General Government net worth - Financial net worth at market value, excluding pension liabilities - ESA2010 Code (FNW)"/>
     <s v="Euro Million"/>
     <n v="-162855"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="04"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Financial assets at market value - ESA2010 Code (FA)"/>
     <s v="Euro Million"/>
     <n v="79043"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2016"/>
@@ -25699,161 +25701,161 @@
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Other liabilities - ESA2010 Code (F5 + F6 + F7 + F8)"/>
     <s v="Euro Million"/>
     <n v="10235"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="11"/>
     <s v="Estimated pension liabilities of government"/>
     <s v="Euro Million"/>
     <n v="114500"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="12"/>
     <s v="Net worth, including pension liabilities"/>
     <s v="Euro Million"/>
-    <n v="-165788"/>
+    <n v="-165916"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="13"/>
     <s v="Contingent liabilities"/>
     <s v="Euro Million"/>
     <n v="9751"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="14"/>
     <s v="Net worth, including pension liabilities and contingent liabilities"/>
     <s v="Euro Million"/>
-    <n v="-175538"/>
+    <n v="-175667"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="15"/>
     <s v="General Government: changes in net worth - Opening net worth"/>
     <s v="Euro Million"/>
-    <n v="-56710"/>
+    <n v="-56691"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="16"/>
     <s v="Change in net worth due to transactions"/>
     <s v="Euro Million"/>
-    <n v="-519"/>
+    <n v="-515"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="17"/>
     <s v="Change in net worth due to transactions - Net acquisition of non-financial assets - ESA2010 Code (P5 +NP - P51c)"/>
     <s v="Euro Million"/>
-    <n v="1505"/>
+    <n v="1511"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="18"/>
     <s v="Change in net worth due to transactions - Net lending/net borrowing - ESA2010 Code (B9)"/>
     <s v="Euro Million"/>
-    <n v="-2024"/>
+    <n v="-2026"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="19"/>
     <s v="Change in net worth due to other economic flows - ESA2010 Code (Kx)"/>
     <s v="Euro Million"/>
-    <n v="5942"/>
+    <n v="5791"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="20"/>
     <s v="Change in net worth due to other economic flows - Other changes in non-financial assets"/>
     <s v="Euro Million"/>
-    <n v="5329"/>
+    <n v="5176"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="21"/>
     <s v="Change in net worth due to other economic flows - Other changes in financial assets"/>
     <s v="Euro Million"/>
-    <n v="693"/>
+    <n v="695"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="22"/>
     <s v="Change in net worth due to other economic flows - Other changes in liabilities"/>
     <s v="Euro Million"/>
     <n v="-81"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="23"/>
     <s v="Closing net worth"/>
     <s v="Euro Million"/>
-    <n v="-51287"/>
+    <n v="-51416"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="24"/>
     <s v="General Government Debt (GGDebt) - Debt instrument liabilities at market value - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
     <n v="231663"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="25"/>
     <s v="General Government Debt (GGDebt) - Difference between EDP face value and market value"/>
     <s v="Euro Million"/>
     <n v="-31106"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2016"/>
@@ -25869,61 +25871,61 @@
     <s v="2016"/>
     <s v="2016"/>
     <s v="27"/>
     <s v="Gross General Government Debt (EDP face value) - EDP debt instrument assets - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
     <n v="-23695"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="28"/>
     <s v="Gross General Government Debt (EDP face value) - Net General Government Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
     <n v="176862"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="01"/>
     <s v="General Government net worth - Net Worth at market value, excluding pension liabilities - ESA2010 Code (NW)"/>
     <s v="Euro Million"/>
-    <n v="-40182"/>
+    <n v="-40372"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="02"/>
     <s v="General Government net worth - Non-financial assets at market value - ESA2010 Code (NFA)"/>
     <s v="Euro Million"/>
-    <n v="118301"/>
+    <n v="118110"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="03"/>
     <s v="General Government net worth - Financial net worth at market value, excluding pension liabilities - ESA2010 Code (FNW)"/>
     <s v="Euro Million"/>
     <n v="-158483"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="04"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Financial assets at market value - ESA2010 Code (FA)"/>
     <s v="Euro Million"/>
     <n v="78418"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2017"/>
@@ -25979,161 +25981,161 @@
     <s v="2017"/>
     <s v="2017"/>
     <s v="10"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Other liabilities - ESA2010 Code (F5 + F6 + F7 + F8)"/>
     <s v="Euro Million"/>
     <n v="9962"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="11"/>
     <s v="Estimated pension liabilities of government"/>
     <s v="Euro Million"/>
     <n v="143700"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="12"/>
     <s v="Net worth, including pension liabilities"/>
     <s v="Euro Million"/>
-    <n v="-183882"/>
+    <n v="-184072"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="13"/>
     <s v="Contingent liabilities"/>
     <s v="Euro Million"/>
     <n v="5315"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="14"/>
     <s v="Net worth, including pension liabilities and contingent liabilities"/>
     <s v="Euro Million"/>
-    <n v="-189197"/>
+    <n v="-189387"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="15"/>
     <s v="General Government: changes in net worth - Opening net worth"/>
     <s v="Euro Million"/>
-    <n v="-51287"/>
+    <n v="-51416"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="16"/>
     <s v="Change in net worth due to transactions"/>
     <s v="Euro Million"/>
-    <n v="-688"/>
+    <n v="-675"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="17"/>
     <s v="Change in net worth due to transactions - Net acquisition of non-financial assets - ESA2010 Code (P5 +NP - P51c)"/>
     <s v="Euro Million"/>
-    <n v="1396"/>
+    <n v="1410"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="18"/>
     <s v="Change in net worth due to transactions - Net lending/net borrowing - ESA2010 Code (B9)"/>
     <s v="Euro Million"/>
     <n v="-2085"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="19"/>
     <s v="Change in net worth due to other economic flows - ESA2010 Code (Kx)"/>
     <s v="Euro Million"/>
-    <n v="11794"/>
+    <n v="11719"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="20"/>
     <s v="Change in net worth due to other economic flows - Other changes in non-financial assets"/>
     <s v="Euro Million"/>
-    <n v="5337"/>
+    <n v="5262"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="21"/>
     <s v="Change in net worth due to other economic flows - Other changes in financial assets"/>
     <s v="Euro Million"/>
     <n v="2437"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="22"/>
     <s v="Change in net worth due to other economic flows - Other changes in liabilities"/>
     <s v="Euro Million"/>
     <n v="4020"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="23"/>
     <s v="Closing net worth"/>
     <s v="Euro Million"/>
-    <n v="-40182"/>
+    <n v="-40372"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="24"/>
     <s v="General Government Debt (GGDebt) - Debt instrument liabilities at market value - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
     <n v="226939"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="25"/>
     <s v="General Government Debt (GGDebt) - Difference between EDP face value and market value"/>
     <s v="Euro Million"/>
     <n v="-25817"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2017"/>
@@ -26149,61 +26151,61 @@
     <s v="2017"/>
     <s v="2017"/>
     <s v="27"/>
     <s v="Gross General Government Debt (EDP face value) - EDP debt instrument assets - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
     <n v="-25625"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="28"/>
     <s v="Gross General Government Debt (EDP face value) - Net General Government Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
     <n v="175497"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="01"/>
     <s v="General Government net worth - Net Worth at market value, excluding pension liabilities - ESA2010 Code (NW)"/>
     <s v="Euro Million"/>
-    <n v="-31166"/>
+    <n v="-31813"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="02"/>
     <s v="General Government net worth - Non-financial assets at market value - ESA2010 Code (NFA)"/>
     <s v="Euro Million"/>
-    <n v="128435"/>
+    <n v="127788"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="03"/>
     <s v="General Government net worth - Financial net worth at market value, excluding pension liabilities - ESA2010 Code (FNW)"/>
     <s v="Euro Million"/>
     <n v="-159601"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="04"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Financial assets at market value - ESA2010 Code (FA)"/>
     <s v="Euro Million"/>
     <n v="90136"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2018"/>
@@ -26259,161 +26261,161 @@
     <s v="2018"/>
     <s v="2018"/>
     <s v="10"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Other liabilities - ESA2010 Code (F5 + F6 + F7 + F8)"/>
     <s v="Euro Million"/>
     <n v="24684"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="11"/>
     <s v="Estimated pension liabilities of government"/>
     <s v="Euro Million"/>
     <n v="149600"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="12"/>
     <s v="Net worth, including pension liabilities"/>
     <s v="Euro Million"/>
-    <n v="-180766"/>
+    <n v="-181413"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="13"/>
     <s v="Contingent liabilities"/>
     <s v="Euro Million"/>
     <n v="5066"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="14"/>
     <s v="Net worth, including pension liabilities and contingent liabilities"/>
     <s v="Euro Million"/>
-    <n v="-185832"/>
+    <n v="-186478"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="15"/>
     <s v="General Government: changes in net worth - Opening net worth"/>
     <s v="Euro Million"/>
-    <n v="-40182"/>
+    <n v="-40372"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="16"/>
     <s v="Change in net worth due to transactions"/>
     <s v="Euro Million"/>
-    <n v="2025"/>
+    <n v="2057"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="17"/>
     <s v="Change in net worth due to transactions - Net acquisition of non-financial assets - ESA2010 Code (P5 +NP - P51c)"/>
     <s v="Euro Million"/>
-    <n v="2335"/>
+    <n v="2366"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="18"/>
     <s v="Change in net worth due to transactions - Net lending/net borrowing - ESA2010 Code (B9)"/>
     <s v="Euro Million"/>
     <n v="-310"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="19"/>
     <s v="Change in net worth due to other economic flows - ESA2010 Code (Kx)"/>
     <s v="Euro Million"/>
-    <n v="6992"/>
+    <n v="6503"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="20"/>
     <s v="Change in net worth due to other economic flows - Other changes in non-financial assets"/>
     <s v="Euro Million"/>
-    <n v="7800"/>
+    <n v="7311"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="21"/>
     <s v="Change in net worth due to other economic flows - Other changes in financial assets"/>
     <s v="Euro Million"/>
     <n v="-4852"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="22"/>
     <s v="Change in net worth due to other economic flows - Other changes in liabilities"/>
     <s v="Euro Million"/>
     <n v="4044"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="23"/>
     <s v="Closing net worth"/>
     <s v="Euro Million"/>
-    <n v="-31166"/>
+    <n v="-31813"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="24"/>
     <s v="General Government Debt (GGDebt) - Debt instrument liabilities at market value - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
     <n v="225052"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="25"/>
     <s v="General Government Debt (GGDebt) - Difference between EDP face value and market value"/>
     <s v="Euro Million"/>
     <n v="-19487"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2018"/>
@@ -26429,61 +26431,61 @@
     <s v="2018"/>
     <s v="2018"/>
     <s v="27"/>
     <s v="Gross General Government Debt (EDP face value) - EDP debt instrument assets - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
     <n v="-28920"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="28"/>
     <s v="Gross General Government Debt (EDP face value) - Net General Government Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
     <n v="176646"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="01"/>
     <s v="General Government net worth - Net Worth at market value, excluding pension liabilities - ESA2010 Code (NW)"/>
     <s v="Euro Million"/>
-    <n v="-20034"/>
+    <n v="-21424"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="02"/>
     <s v="General Government net worth - Non-financial assets at market value - ESA2010 Code (NFA)"/>
     <s v="Euro Million"/>
-    <n v="137895"/>
+    <n v="136505"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="03"/>
     <s v="General Government net worth - Financial net worth at market value, excluding pension liabilities - ESA2010 Code (FNW)"/>
     <s v="Euro Million"/>
     <n v="-157928"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="04"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Financial assets at market value - ESA2010 Code (FA)"/>
     <s v="Euro Million"/>
     <n v="92433"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2019"/>
@@ -26539,161 +26541,161 @@
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Other liabilities - ESA2010 Code (F5 + F6 + F7 + F8)"/>
     <s v="Euro Million"/>
     <n v="24440"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="11"/>
     <s v="Estimated pension liabilities of government"/>
     <s v="Euro Million"/>
     <n v="149600"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="12"/>
     <s v="Net worth, including pension liabilities"/>
     <s v="Euro Million"/>
-    <n v="-169634"/>
+    <n v="-171024"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="13"/>
     <s v="Contingent liabilities"/>
     <s v="Euro Million"/>
     <n v="5314"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="14"/>
     <s v="Net worth, including pension liabilities and contingent liabilities"/>
     <s v="Euro Million"/>
-    <n v="-174948"/>
+    <n v="-176338"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="15"/>
     <s v="General Government: changes in net worth - Opening net worth"/>
     <s v="Euro Million"/>
-    <n v="-31166"/>
+    <n v="-31813"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="16"/>
     <s v="Change in net worth due to transactions"/>
     <s v="Euro Million"/>
-    <n v="6677"/>
+    <n v="6751"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="17"/>
     <s v="Change in net worth due to transactions - Net acquisition of non-financial assets - ESA2010 Code (P5 +NP - P51c)"/>
     <s v="Euro Million"/>
-    <n v="3329"/>
+    <n v="3402"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="18"/>
     <s v="Change in net worth due to transactions - Net lending/net borrowing - ESA2010 Code (B9)"/>
     <s v="Euro Million"/>
     <n v="3349"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="19"/>
     <s v="Change in net worth due to other economic flows - ESA2010 Code (Kx)"/>
     <s v="Euro Million"/>
-    <n v="4455"/>
+    <n v="3638"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="20"/>
     <s v="Change in net worth due to other economic flows - Other changes in non-financial assets"/>
     <s v="Euro Million"/>
-    <n v="6131"/>
+    <n v="5315"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="21"/>
     <s v="Change in net worth due to other economic flows - Other changes in financial assets"/>
     <s v="Euro Million"/>
     <n v="2721"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="22"/>
     <s v="Change in net worth due to other economic flows - Other changes in liabilities"/>
     <s v="Euro Million"/>
     <n v="-4397"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="23"/>
     <s v="Closing net worth"/>
     <s v="Euro Million"/>
-    <n v="-20034"/>
+    <n v="-21424"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="24"/>
     <s v="General Government Debt (GGDebt) - Debt instrument liabilities at market value - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
     <n v="225921"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="25"/>
     <s v="General Government Debt (GGDebt) - Difference between EDP face value and market value"/>
     <s v="Euro Million"/>
     <n v="-22985"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2019"/>
@@ -26709,61 +26711,61 @@
     <s v="2019"/>
     <s v="2019"/>
     <s v="27"/>
     <s v="Gross General Government Debt (EDP face value) - EDP debt instrument assets - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
     <n v="-30147"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="28"/>
     <s v="Gross General Government Debt (EDP face value) - Net General Government Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
     <n v="172788"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="01"/>
     <s v="General Government net worth - Net Worth at market value, excluding pension liabilities - ESA2010 Code (NW)"/>
     <s v="Euro Million"/>
-    <n v="-33689"/>
+    <n v="-33511"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="02"/>
     <s v="General Government net worth - Non-financial assets at market value - ESA2010 Code (NFA)"/>
     <s v="Euro Million"/>
-    <n v="145837"/>
+    <n v="146015"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="03"/>
     <s v="General Government net worth - Financial net worth at market value, excluding pension liabilities - ESA2010 Code (FNW)"/>
     <s v="Euro Million"/>
     <n v="-179526"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="04"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Financial assets at market value - ESA2010 Code (FA)"/>
     <s v="Euro Million"/>
     <n v="93186"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2020"/>
@@ -26819,231 +26821,231 @@
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Other liabilities - ESA2010 Code (F5 + F6 + F7 + F8)"/>
     <s v="Euro Million"/>
     <n v="26404"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="11"/>
     <s v="Estimated pension liabilities of government"/>
     <s v="Euro Million"/>
     <n v="169800"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="12"/>
     <s v="Net worth, including pension liabilities"/>
     <s v="Euro Million"/>
-    <n v="-203489"/>
+    <n v="-203311"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="13"/>
     <s v="Contingent liabilities"/>
     <s v="Euro Million"/>
     <n v="6185"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="14"/>
     <s v="Net worth, including pension liabilities and contingent liabilities"/>
     <s v="Euro Million"/>
-    <n v="-209674"/>
+    <n v="-209496"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="15"/>
     <s v="General Government: changes in net worth - Opening net worth"/>
     <s v="Euro Million"/>
-    <n v="-20034"/>
+    <n v="-21424"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="16"/>
     <s v="Change in net worth due to transactions"/>
     <s v="Euro Million"/>
-    <n v="-14393"/>
+    <n v="-14330"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="17"/>
     <s v="Change in net worth due to transactions - Net acquisition of non-financial assets - ESA2010 Code (P5 +NP - P51c)"/>
     <s v="Euro Million"/>
-    <n v="4235"/>
+    <n v="4299"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="18"/>
     <s v="Change in net worth due to transactions - Net lending/net borrowing - ESA2010 Code (B9)"/>
     <s v="Euro Million"/>
-    <n v="-18628"/>
+    <n v="-18629"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="19"/>
     <s v="Change in net worth due to other economic flows - ESA2010 Code (Kx)"/>
     <s v="Euro Million"/>
-    <n v="738"/>
+    <n v="2243"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="20"/>
     <s v="Change in net worth due to other economic flows - Other changes in non-financial assets"/>
     <s v="Euro Million"/>
-    <n v="3707"/>
+    <n v="5211"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="21"/>
     <s v="Change in net worth due to other economic flows - Other changes in financial assets"/>
     <s v="Euro Million"/>
     <n v="1571"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="22"/>
     <s v="Change in net worth due to other economic flows - Other changes in liabilities"/>
     <s v="Euro Million"/>
-    <n v="-4541"/>
+    <n v="-4540"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="23"/>
     <s v="Closing net worth"/>
     <s v="Euro Million"/>
-    <n v="-33689"/>
+    <n v="-33511"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="24"/>
     <s v="General Government Debt (GGDebt) - Debt instrument liabilities at market value - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
     <n v="246307"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="25"/>
     <s v="General Government Debt (GGDebt) - Difference between EDP face value and market value"/>
     <s v="Euro Million"/>
-    <n v="-29102"/>
+    <n v="-29101"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="26"/>
     <s v="Gross General Government Debt (EDP face value) - Gross General Government Debt - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
-    <n v="217205"/>
+    <n v="217206"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="27"/>
     <s v="Gross General Government Debt (EDP face value) - EDP debt instrument assets - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
     <n v="-33274"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="28"/>
     <s v="Gross General Government Debt (EDP face value) - Net General Government Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="183931"/>
+    <n v="183932"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="General Government net worth - Net Worth at market value, excluding pension liabilities - ESA2010 Code (NW)"/>
     <s v="Euro Million"/>
-    <n v="-9069"/>
+    <n v="-9455"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="General Government net worth - Non-financial assets at market value - ESA2010 Code (NFA)"/>
     <s v="Euro Million"/>
-    <n v="163804"/>
+    <n v="163419"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="General Government net worth - Financial net worth at market value, excluding pension liabilities - ESA2010 Code (FNW)"/>
     <s v="Euro Million"/>
     <n v="-172873"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Financial assets at market value - ESA2010 Code (FA)"/>
     <s v="Euro Million"/>
     <n v="109077"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2021"/>
@@ -27099,161 +27101,161 @@
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Other liabilities - ESA2010 Code (F5 + F6 + F7 + F8)"/>
     <s v="Euro Million"/>
     <n v="28581"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="11"/>
     <s v="Estimated pension liabilities of government"/>
     <s v="Euro Million"/>
     <n v="175700"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="12"/>
     <s v="Net worth, including pension liabilities"/>
     <s v="Euro Million"/>
-    <n v="-184769"/>
+    <n v="-185155"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="13"/>
     <s v="Contingent liabilities"/>
     <s v="Euro Million"/>
     <n v="6185"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="14"/>
     <s v="Net worth, including pension liabilities and contingent liabilities"/>
     <s v="Euro Million"/>
-    <n v="-190955"/>
+    <n v="-191340"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="15"/>
     <s v="General Government: changes in net worth - Opening net worth"/>
     <s v="Euro Million"/>
-    <n v="-33689"/>
+    <n v="-33511"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="16"/>
     <s v="Change in net worth due to transactions"/>
     <s v="Euro Million"/>
-    <n v="-3216"/>
+    <n v="-3155"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="17"/>
     <s v="Change in net worth due to transactions - Net acquisition of non-financial assets - ESA2010 Code (P5 +NP - P51c)"/>
     <s v="Euro Million"/>
-    <n v="2909"/>
+    <n v="2973"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="18"/>
     <s v="Change in net worth due to transactions - Net lending/net borrowing - ESA2010 Code (B9)"/>
     <s v="Euro Million"/>
-    <n v="-6126"/>
+    <n v="-6129"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="19"/>
     <s v="Change in net worth due to other economic flows - ESA2010 Code (Kx)"/>
     <s v="Euro Million"/>
-    <n v="27836"/>
+    <n v="27212"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="20"/>
     <s v="Change in net worth due to other economic flows - Other changes in non-financial assets"/>
     <s v="Euro Million"/>
-    <n v="15058"/>
+    <n v="14431"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="21"/>
     <s v="Change in net worth due to other economic flows - Other changes in financial assets"/>
     <s v="Euro Million"/>
-    <n v="2521"/>
+    <n v="2525"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="22"/>
     <s v="Change in net worth due to other economic flows - Other changes in liabilities"/>
     <s v="Euro Million"/>
-    <n v="10257"/>
+    <n v="10256"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="23"/>
     <s v="Closing net worth"/>
     <s v="Euro Million"/>
-    <n v="-9069"/>
+    <n v="-9454"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="24"/>
     <s v="General Government Debt (GGDebt) - Debt instrument liabilities at market value - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
     <n v="253369"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="25"/>
     <s v="General Government Debt (GGDebt) - Difference between EDP face value and market value"/>
     <s v="Euro Million"/>
     <n v="-18187"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2021"/>
@@ -27269,1139 +27271,1139 @@
     <s v="2021"/>
     <s v="2021"/>
     <s v="27"/>
     <s v="Gross General Government Debt (EDP face value) - EDP debt instrument assets - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
     <n v="-44742"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="28"/>
     <s v="Gross General Government Debt (EDP face value) - Net General Government Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
     <n v="190439"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="General Government net worth - Net Worth at market value, excluding pension liabilities - ESA2010 Code (NW)"/>
     <s v="Euro Million"/>
-    <n v="60528"/>
+    <n v="59891"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="General Government net worth - Non-financial assets at market value - ESA2010 Code (NFA)"/>
     <s v="Euro Million"/>
-    <n v="190088"/>
+    <n v="189449"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="General Government net worth - Financial net worth at market value, excluding pension liabilities - ESA2010 Code (FNW)"/>
     <s v="Euro Million"/>
-    <n v="-129559"/>
+    <n v="-129557"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="04"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Financial assets at market value - ESA2010 Code (FA)"/>
     <s v="Euro Million"/>
-    <n v="105400"/>
+    <n v="105402"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="05"/>
     <s v="Financial net worth at market value, excluding pension liabilities - EDP debt instruments (Asset) - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
-    <n v="38276"/>
+    <n v="38279"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="06"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Equity and Investment Fund Shares (Asset) - ESA2010 Code (F5)"/>
     <s v="Euro Million"/>
     <n v="35768"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="07"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Other financial assets - ESA2010 Code (F6 + F7 + F8)"/>
     <s v="Euro Million"/>
-    <n v="31356"/>
+    <n v="31355"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="08"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Liabilities at market value - ESA2010 Code (L)"/>
     <s v="Euro Million"/>
-    <n v="234960"/>
+    <n v="234959"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="09"/>
     <s v="Financial net worth at market value, excluding pension liabilities - EDP debt instruments (Liability) - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
     <n v="206170"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Other liabilities - ESA2010 Code (F5 + F6 + F7 + F8)"/>
     <s v="Euro Million"/>
     <n v="28790"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="11"/>
     <s v="Estimated pension liabilities of government"/>
     <s v="Euro Million"/>
     <n v="175700"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="12"/>
     <s v="Net worth, including pension liabilities"/>
     <s v="Euro Million"/>
-    <n v="-115172"/>
+    <n v="-115809"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="13"/>
     <s v="Contingent liabilities"/>
     <s v="Euro Million"/>
     <n v="6187"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="14"/>
     <s v="Net worth, including pension liabilities and contingent liabilities"/>
     <s v="Euro Million"/>
-    <n v="-121358"/>
+    <n v="-121995"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="15"/>
     <s v="General Government: changes in net worth - Opening net worth"/>
     <s v="Euro Million"/>
-    <n v="-9069"/>
+    <n v="-9454"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="16"/>
     <s v="Change in net worth due to transactions"/>
     <s v="Euro Million"/>
-    <n v="11072"/>
+    <n v="11240"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="17"/>
     <s v="Change in net worth due to transactions - Net acquisition of non-financial assets - ESA2010 Code (P5 +NP - P51c)"/>
     <s v="Euro Million"/>
-    <n v="3856"/>
+    <n v="4166"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="18"/>
     <s v="Change in net worth due to transactions - Net lending/net borrowing - ESA2010 Code (B9)"/>
     <s v="Euro Million"/>
-    <n v="7217"/>
+    <n v="7073"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="19"/>
     <s v="Change in net worth due to other economic flows - ESA2010 Code (Kx)"/>
     <s v="Euro Million"/>
-    <n v="58525"/>
+    <n v="58106"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="20"/>
     <s v="Change in net worth due to other economic flows - Other changes in non-financial assets"/>
     <s v="Euro Million"/>
-    <n v="22428"/>
+    <n v="21864"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="21"/>
     <s v="Change in net worth due to other economic flows - Other changes in financial assets"/>
     <s v="Euro Million"/>
-    <n v="2306"/>
+    <n v="2313"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="22"/>
     <s v="Change in net worth due to other economic flows - Other changes in liabilities"/>
     <s v="Euro Million"/>
-    <n v="33791"/>
+    <n v="33929"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="23"/>
     <s v="Closing net worth"/>
     <s v="Euro Million"/>
-    <n v="60528"/>
+    <n v="59892"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="24"/>
     <s v="General Government Debt (GGDebt) - Debt instrument liabilities at market value - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
     <n v="206170"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="25"/>
     <s v="General Government Debt (GGDebt) - Difference between EDP face value and market value"/>
     <s v="Euro Million"/>
-    <n v="17526"/>
+    <n v="17527"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="26"/>
     <s v="Gross General Government Debt (EDP face value) - Gross General Government Debt - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
     <n v="223696"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="27"/>
     <s v="Gross General Government Debt (EDP face value) - EDP debt instrument assets - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
-    <n v="-38276"/>
+    <n v="-38279"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="28"/>
     <s v="Gross General Government Debt (EDP face value) - Net General Government Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="185420"/>
+    <n v="185417"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="General Government net worth - Net Worth at market value, excluding pension liabilities - ESA2010 Code (NW)"/>
     <s v="Euro Million"/>
-    <n v="76250"/>
+    <n v="82194"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
     <s v="General Government net worth - Non-financial assets at market value - ESA2010 Code (NFA)"/>
     <s v="Euro Million"/>
-    <n v="203197"/>
+    <n v="209129"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="General Government net worth - Financial net worth at market value, excluding pension liabilities - ESA2010 Code (FNW)"/>
     <s v="Euro Million"/>
-    <n v="-126948"/>
+    <n v="-126935"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="04"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Financial assets at market value - ESA2010 Code (FA)"/>
     <s v="Euro Million"/>
-    <n v="107775"/>
+    <n v="107813"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="05"/>
     <s v="Financial net worth at market value, excluding pension liabilities - EDP debt instruments (Asset) - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
-    <n v="41566"/>
+    <n v="41585"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="06"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Equity and Investment Fund Shares (Asset) - ESA2010 Code (F5)"/>
     <s v="Euro Million"/>
-    <n v="33829"/>
+    <n v="33837"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="07"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Other financial assets - ESA2010 Code (F6 + F7 + F8)"/>
     <s v="Euro Million"/>
-    <n v="32381"/>
+    <n v="32391"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="08"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Liabilities at market value - ESA2010 Code (L)"/>
     <s v="Euro Million"/>
-    <n v="234723"/>
+    <n v="234748"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="09"/>
     <s v="Financial net worth at market value, excluding pension liabilities - EDP debt instruments (Liability) - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
-    <n v="206206"/>
+    <n v="206187"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Other liabilities - ESA2010 Code (F5 + F6 + F7 + F8)"/>
     <s v="Euro Million"/>
-    <n v="28517"/>
+    <n v="28560"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="11"/>
     <s v="Estimated pension liabilities of government"/>
     <s v="Euro Million"/>
     <n v="175700"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="12"/>
     <s v="Net worth, including pension liabilities"/>
     <s v="Euro Million"/>
-    <n v="-99450"/>
+    <n v="-93506"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="13"/>
     <s v="Contingent liabilities"/>
     <s v="Euro Million"/>
     <n v="6186"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="14"/>
     <s v="Net worth, including pension liabilities and contingent liabilities"/>
     <s v="Euro Million"/>
-    <n v="-105636"/>
+    <n v="-99692"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="15"/>
     <s v="General Government: changes in net worth - Opening net worth"/>
     <s v="Euro Million"/>
-    <n v="60528"/>
+    <n v="59892"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="16"/>
     <s v="Change in net worth due to transactions"/>
     <s v="Euro Million"/>
-    <n v="13707"/>
+    <n v="13780"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="17"/>
     <s v="Change in net worth due to transactions - Net acquisition of non-financial assets - ESA2010 Code (P5 +NP - P51c)"/>
     <s v="Euro Million"/>
-    <n v="4927"/>
+    <n v="5189"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="18"/>
     <s v="Change in net worth due to transactions - Net lending/net borrowing - ESA2010 Code (B9)"/>
     <s v="Euro Million"/>
-    <n v="8780"/>
+    <n v="8590"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="19"/>
     <s v="Change in net worth due to other economic flows - ESA2010 Code (Kx)"/>
     <s v="Euro Million"/>
-    <n v="2014"/>
+    <n v="8523"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="20"/>
     <s v="Change in net worth due to other economic flows - Other changes in non-financial assets"/>
     <s v="Euro Million"/>
-    <n v="8183"/>
+    <n v="14491"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="21"/>
     <s v="Change in net worth due to other economic flows - Other changes in financial assets"/>
     <s v="Euro Million"/>
-    <n v="1000"/>
+    <n v="1007"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="22"/>
     <s v="Change in net worth due to other economic flows - Other changes in liabilities"/>
     <s v="Euro Million"/>
-    <n v="-7169"/>
+    <n v="-6975"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="23"/>
     <s v="Closing net worth"/>
     <s v="Euro Million"/>
-    <n v="76250"/>
+    <n v="82194"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="24"/>
     <s v="General Government Debt (GGDebt) - Debt instrument liabilities at market value - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
-    <n v="206206"/>
+    <n v="206187"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="25"/>
     <s v="General Government Debt (GGDebt) - Difference between EDP face value and market value"/>
     <s v="Euro Million"/>
-    <n v="13071"/>
+    <n v="13074"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="26"/>
     <s v="Gross General Government Debt (EDP face value) - Gross General Government Debt - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
-    <n v="219277"/>
+    <n v="219261"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="27"/>
     <s v="Gross General Government Debt (EDP face value) - EDP debt instrument assets - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
-    <n v="-41566"/>
+    <n v="-41585"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="28"/>
     <s v="Gross General Government Debt (EDP face value) - Net General Government Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="177711"/>
+    <n v="177676"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="01"/>
     <s v="General Government net worth - Net Worth at market value, excluding pension liabilities - ESA2010 Code (NW)"/>
     <s v="Euro Million"/>
-    <n v="119743"/>
+    <n v="122552"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="02"/>
     <s v="General Government net worth - Non-financial assets at market value - ESA2010 Code (NFA)"/>
     <s v="Euro Million"/>
-    <n v="220981"/>
+    <n v="223674"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="03"/>
     <s v="General Government net worth - Financial net worth at market value, excluding pension liabilities - ESA2010 Code (FNW)"/>
     <s v="Euro Million"/>
-    <n v="-101237"/>
+    <n v="-101123"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="04"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Financial assets at market value - ESA2010 Code (FA)"/>
     <s v="Euro Million"/>
-    <n v="116876"/>
+    <n v="116904"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="05"/>
     <s v="Financial net worth at market value, excluding pension liabilities - EDP debt instruments (Asset) - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
-    <n v="60446"/>
+    <n v="60440"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="06"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Equity and Investment Fund Shares (Asset) - ESA2010 Code (F5)"/>
     <s v="Euro Million"/>
-    <n v="34268"/>
+    <n v="34277"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="07"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Other financial assets - ESA2010 Code (F6 + F7 + F8)"/>
     <s v="Euro Million"/>
-    <n v="22162"/>
+    <n v="22187"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="08"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Liabilities at market value - ESA2010 Code (L)"/>
     <s v="Euro Million"/>
-    <n v="218113"/>
+    <n v="218027"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="09"/>
     <s v="Financial net worth at market value, excluding pension liabilities - EDP debt instruments (Liability) - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
-    <n v="202689"/>
+    <n v="202621"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Other liabilities - ESA2010 Code (F5 + F6 + F7 + F8)"/>
     <s v="Euro Million"/>
-    <n v="15424"/>
+    <n v="15406"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="11"/>
     <s v="Estimated pension liabilities of government"/>
     <s v="Euro Million"/>
     <n v="175700"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="12"/>
     <s v="Net worth, including pension liabilities"/>
     <s v="Euro Million"/>
-    <n v="-55957"/>
+    <n v="-53148"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="13"/>
     <s v="Contingent liabilities"/>
     <s v="Euro Million"/>
-    <n v="6186"/>
+    <n v="6184"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="14"/>
     <s v="Net worth, including pension liabilities and contingent liabilities"/>
     <s v="Euro Million"/>
-    <n v="-62143"/>
+    <n v="-59332"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="15"/>
     <s v="General Government: changes in net worth - Opening net worth"/>
     <s v="Euro Million"/>
-    <n v="76250"/>
+    <n v="82194"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="16"/>
     <s v="Change in net worth due to transactions"/>
     <s v="Euro Million"/>
-    <n v="28911"/>
+    <n v="29287"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="17"/>
     <s v="Change in net worth due to transactions - Net acquisition of non-financial assets - ESA2010 Code (P5 +NP - P51c)"/>
     <s v="Euro Million"/>
-    <n v="6536"/>
+    <n v="6857"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="18"/>
     <s v="Change in net worth due to transactions - Net lending/net borrowing - ESA2010 Code (B9)"/>
     <s v="Euro Million"/>
-    <n v="22376"/>
+    <n v="22429"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="19"/>
     <s v="Change in net worth due to other economic flows - ESA2010 Code (Kx)"/>
     <s v="Euro Million"/>
-    <n v="14583"/>
+    <n v="11071"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="20"/>
     <s v="Change in net worth due to other economic flows - Other changes in non-financial assets"/>
     <s v="Euro Million"/>
-    <n v="11248"/>
+    <n v="7688"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="21"/>
     <s v="Change in net worth due to other economic flows - Other changes in financial assets"/>
     <s v="Euro Million"/>
-    <n v="4569"/>
+    <n v="4565"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="22"/>
     <s v="Change in net worth due to other economic flows - Other changes in liabilities"/>
     <s v="Euro Million"/>
-    <n v="-1234"/>
+    <n v="-1181"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="23"/>
     <s v="Closing net worth"/>
     <s v="Euro Million"/>
-    <n v="119744"/>
+    <n v="122552"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="24"/>
     <s v="General Government Debt (GGDebt) - Debt instrument liabilities at market value - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
-    <n v="202689"/>
+    <n v="202621"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="25"/>
     <s v="General Government Debt (GGDebt) - Difference between EDP face value and market value"/>
     <s v="Euro Million"/>
-    <n v="12885"/>
+    <n v="12950"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="26"/>
     <s v="Gross General Government Debt (EDP face value) - Gross General Government Debt - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
-    <n v="215575"/>
+    <n v="215571"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="27"/>
     <s v="Gross General Government Debt (EDP face value) - EDP debt instrument assets - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
-    <n v="-60446"/>
+    <n v="-60440"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="28"/>
     <s v="Gross General Government Debt (EDP face value) - Net General Government Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="155129"/>
+    <n v="155131"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="01"/>
     <s v="General Government net worth - Net Worth at market value, excluding pension liabilities - ESA2010 Code (NW)"/>
     <s v="Euro Million"/>
-    <n v="142867"/>
+    <n v="154267"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="02"/>
     <s v="General Government net worth - Non-financial assets at market value - ESA2010 Code (NFA)"/>
     <s v="Euro Million"/>
-    <n v="230496"/>
+    <n v="239810"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="03"/>
     <s v="General Government net worth - Financial net worth at market value, excluding pension liabilities - ESA2010 Code (FNW)"/>
     <s v="Euro Million"/>
-    <n v="-87629"/>
+    <n v="-85543"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="04"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Financial assets at market value - ESA2010 Code (FA)"/>
     <s v="Euro Million"/>
-    <n v="122176"/>
+    <n v="124651"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="05"/>
     <s v="Financial net worth at market value, excluding pension liabilities - EDP debt instruments (Asset) - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
-    <n v="71742"/>
+    <n v="71556"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="06"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Equity and Investment Fund Shares (Asset) - ESA2010 Code (F5)"/>
     <s v="Euro Million"/>
-    <n v="32013"/>
+    <n v="34395"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="07"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Other financial assets - ESA2010 Code (F6 + F7 + F8)"/>
     <s v="Euro Million"/>
-    <n v="18421"/>
+    <n v="18701"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="08"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Liabilities at market value - ESA2010 Code (L)"/>
     <s v="Euro Million"/>
-    <n v="209805"/>
+    <n v="210195"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="09"/>
     <s v="Financial net worth at market value, excluding pension liabilities - EDP debt instruments (Liability) - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
-    <n v="193669"/>
+    <n v="193568"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="10"/>
     <s v="Financial net worth at market value, excluding pension liabilities - Other liabilities - ESA2010 Code (F5 + F6 + F7 + F8)"/>
     <s v="Euro Million"/>
-    <n v="16136"/>
+    <n v="16626"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="11"/>
     <s v="Estimated pension liabilities of government"/>
     <s v="Euro Million"/>
     <n v="175700"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="12"/>
     <s v="Net worth, including pension liabilities"/>
     <s v="Euro Million"/>
-    <n v="-32833"/>
+    <n v="-21433"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="13"/>
     <s v="Contingent liabilities"/>
     <s v="Euro Million"/>
-    <n v="6186"/>
+    <n v="6180"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="14"/>
     <s v="Net worth, including pension liabilities and contingent liabilities"/>
     <s v="Euro Million"/>
-    <n v="-39020"/>
+    <n v="-27614"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="15"/>
     <s v="General Government: changes in net worth - Opening net worth"/>
     <s v="Euro Million"/>
-    <n v="119744"/>
+    <n v="122552"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="16"/>
     <s v="Change in net worth due to transactions"/>
     <s v="Euro Million"/>
-    <n v="19644"/>
+    <n v="17992"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="17"/>
     <s v="Change in net worth due to transactions - Net acquisition of non-financial assets - ESA2010 Code (P5 +NP - P51c)"/>
     <s v="Euro Million"/>
-    <n v="9515"/>
+    <n v="8458"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="18"/>
     <s v="Change in net worth due to transactions - Net lending/net borrowing - ESA2010 Code (B9)"/>
     <s v="Euro Million"/>
-    <n v="10129"/>
+    <n v="9534"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="19"/>
     <s v="Change in net worth due to other economic flows - ESA2010 Code (Kx)"/>
     <s v="Euro Million"/>
-    <n v="3479"/>
+    <n v="13723"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="20"/>
     <s v="Change in net worth due to other economic flows - Other changes in non-financial assets"/>
     <s v="Euro Million"/>
-    <n v="0"/>
+    <n v="7678"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="21"/>
     <s v="Change in net worth due to other economic flows - Other changes in financial assets"/>
     <s v="Euro Million"/>
-    <n v="930"/>
+    <n v="3343"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="22"/>
     <s v="Change in net worth due to other economic flows - Other changes in liabilities"/>
     <s v="Euro Million"/>
-    <n v="2549"/>
+    <n v="2702"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="23"/>
     <s v="Closing net worth"/>
     <s v="Euro Million"/>
-    <n v="142867"/>
+    <n v="154267"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="24"/>
     <s v="General Government Debt (GGDebt) - Debt instrument liabilities at market value - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
-    <n v="193669"/>
+    <n v="193568"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="25"/>
     <s v="General Government Debt (GGDebt) - Difference between EDP face value and market value"/>
     <s v="Euro Million"/>
-    <n v="16233"/>
+    <n v="16354"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="26"/>
     <s v="Gross General Government Debt (EDP face value) - Gross General Government Debt - ESA2010 Code (GGDebt)"/>
     <s v="Euro Million"/>
-    <n v="209902"/>
+    <n v="209923"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="27"/>
     <s v="Gross General Government Debt (EDP face value) - EDP debt instrument assets - ESA2010 Code (F2 + F3 + F4)"/>
     <s v="Euro Million"/>
-    <n v="-71742"/>
+    <n v="-71556"/>
   </r>
   <r>
     <s v="GFA02"/>
     <s v="General Government Net Worth, Gross and Net Debt ESA 2010"/>
     <s v="2025"/>
     <s v="2025"/>
     <s v="28"/>
     <s v="Gross General Government Debt (EDP face value) - Net General Government Debt - ESA2010 Code (GGNetDebt)"/>
     <s v="Euro Million"/>
-    <n v="138160"/>
+    <n v="138367"/>
   </r>
 </pivotCacheRecords>
 </file>