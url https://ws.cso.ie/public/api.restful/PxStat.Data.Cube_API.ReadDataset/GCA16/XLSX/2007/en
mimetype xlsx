--- v0 (2025-10-27)
+++ v1 (2026-10-11)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75c76184e63b4c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d14e84e19ad41e5a4bc4edce9a165fc.psmdcp" Id="R65e6bf74858e4e37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e5f0c7c850d4983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebe0316341ee44369db206a918e4ffdf.psmdcp" Id="R22142fae5ad743bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>GCA16</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Conversion Matrix Showing the Change in Ecosystem Extent at National Level</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>6/7/2024 11:00:00 AM</x:t>
+    <x:t>07/06/2024 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GCA16/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>EAGC</x:t>
   </x:si>
   <x:si>
     <x:t>Grasslands &amp; Croplands</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Nova Sharkey</x:t>
   </x:si>
@@ -246,50 +246,53 @@
     <x:t>Forests and woodlands (4)</x:t>
   </x:si>
   <x:si>
     <x:t>ECO6</x:t>
   </x:si>
   <x:si>
     <x:t>Other Ecosystems</x:t>
   </x:si>
   <x:si>
     <x:t>ECO1</x:t>
   </x:si>
   <x:si>
     <x:t>Change in ecosystem extent - increase</x:t>
   </x:si>
   <x:si>
     <x:t>ECO5</x:t>
   </x:si>
   <x:si>
     <x:t>Closing extent - Total</x:t>
   </x:si>
   <x:si>
     <x:t>ECO2</x:t>
   </x:si>
   <x:si>
     <x:t>Change in ecosystem extent - decrease</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
   </x:si>
   <x:si>
     <x:t>ECO4</x:t>
   </x:si>
   <x:si>
     <x:t>Opening extent - Total</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -443,315 +446,152 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...263 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04216V04987A" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="10">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+      </items>
+    </pivotField>
+    <pivotField name="Closing Extent 2018" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="10">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04216V04987" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="10">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+      </items>
+    </pivotField>
+    <pivotField name="Opening Extent 2000" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="10">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J101" totalsRowShown="0">
   <x:autoFilter ref="A1:J101"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04216V04987A"/>
     <x:tableColumn id="6" name="Closing Extent 2018"/>
     <x:tableColumn id="7" name="C04216V04987"/>
     <x:tableColumn id="8" name="Opening Extent 2000"/>
     <x:tableColumn id="9" name="UNIT" dataDxfId="0"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1022,51 +862,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/GCA16/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1253,51 +1093,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J101"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="54.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="9.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="17.282054" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="47.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="47.139196" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="11.996339" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -4151,410 +3991,419 @@
       </x:c>
       <x:c r="B90" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H90" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I90" s="6" t="s">
         <x:v>54</x:v>
       </x:c>
+      <x:c r="J90" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
     </x:row>
     <x:row r="91" spans="1:10">
       <x:c r="A91" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I91" s="6" t="s">
         <x:v>54</x:v>
       </x:c>
+      <x:c r="J91" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
     </x:row>
     <x:row r="92" spans="1:10">
       <x:c r="A92" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H92" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I92" s="6" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J92" s="0">
         <x:v>149.6</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:10">
       <x:c r="A93" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I93" s="6" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J93" s="0">
         <x:v>372.4</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:10">
       <x:c r="A94" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H94" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I94" s="6" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J94" s="0">
         <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:10">
       <x:c r="A95" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I95" s="6" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J95" s="0">
         <x:v>57.2</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:10">
       <x:c r="A96" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H96" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I96" s="6" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J96" s="0">
         <x:v>4353.8</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:10">
       <x:c r="A97" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I97" s="6" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J97" s="0">
         <x:v>49.3</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:10">
       <x:c r="A98" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H98" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I98" s="6" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J98" s="0">
         <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:10">
       <x:c r="A99" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I99" s="6" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J99" s="0">
         <x:v>1440.2</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:10">
       <x:c r="A100" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H100" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I100" s="6" t="s">
         <x:v>54</x:v>
       </x:c>
+      <x:c r="J100" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
     </x:row>
     <x:row r="101" spans="1:10">
       <x:c r="A101" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I101" s="6" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J101" s="0">
         <x:v>7068</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -4571,51 +4420,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J101" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="GSA16C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2000/18"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
         <x:s v="2000-2018"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04216V04987A">
       <x:sharedItems count="10">
         <x:s v="1"/>
@@ -4713,27 +4562,1228 @@
         <x:n v="727.7"/>
         <x:n v="1403.6"/>
         <x:n v="1404.6"/>
         <x:n v="90.5"/>
         <x:n v="3.2"/>
         <x:n v="127.3"/>
         <x:n v="1.1"/>
         <x:n v="1.9"/>
         <x:n v="36.6"/>
         <x:s v=""/>
         <x:n v="149.6"/>
         <x:n v="372.4"/>
         <x:n v="57.2"/>
         <x:n v="4353.8"/>
         <x:n v="49.3"/>
         <x:n v="645"/>
         <x:n v="1440.2"/>
         <x:n v="7068"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="1"/>
+    <s v="Settlements and other artificial areas (1)"/>
+    <s v="1"/>
+    <s v="Settlements and other artificial areas (1)"/>
+    <s v="000 hectares"/>
+    <n v="148.7"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="1"/>
+    <s v="Settlements and other artificial areas (1)"/>
+    <s v="201"/>
+    <s v="Annual cropland (2.1)"/>
+    <s v="000 hectares"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="1"/>
+    <s v="Settlements and other artificial areas (1)"/>
+    <s v="203"/>
+    <s v="Permanent crops (2.3)"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="1"/>
+    <s v="Settlements and other artificial areas (1)"/>
+    <s v="205"/>
+    <s v="Mixed farmland (2.5)"/>
+    <s v="000 hectares"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="1"/>
+    <s v="Settlements and other artificial areas (1)"/>
+    <s v="301"/>
+    <s v="Sown pastures and fields (modified grasslands) (3.1)"/>
+    <s v="000 hectares"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="1"/>
+    <s v="Settlements and other artificial areas (1)"/>
+    <s v="302"/>
+    <s v="Natural and semi-natural grasslands (3.2)"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="1"/>
+    <s v="Settlements and other artificial areas (1)"/>
+    <s v="4"/>
+    <s v="Forests and woodlands (4)"/>
+    <s v="000 hectares"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="1"/>
+    <s v="Settlements and other artificial areas (1)"/>
+    <s v="ECO6"/>
+    <s v="Other Ecosystems"/>
+    <s v="000 hectares"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="1"/>
+    <s v="Settlements and other artificial areas (1)"/>
+    <s v="ECO1"/>
+    <s v="Change in ecosystem extent - increase"/>
+    <s v="000 hectares"/>
+    <n v="24.8"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="1"/>
+    <s v="Settlements and other artificial areas (1)"/>
+    <s v="ECO5"/>
+    <s v="Closing extent - Total"/>
+    <s v="000 hectares"/>
+    <n v="173.4"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="201"/>
+    <s v="Annual cropland (2.1)"/>
+    <s v="1"/>
+    <s v="Settlements and other artificial areas (1)"/>
+    <s v="000 hectares"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="201"/>
+    <s v="Annual cropland (2.1)"/>
+    <s v="201"/>
+    <s v="Annual cropland (2.1)"/>
+    <s v="000 hectares"/>
+    <n v="281.9"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="201"/>
+    <s v="Annual cropland (2.1)"/>
+    <s v="203"/>
+    <s v="Permanent crops (2.3)"/>
+    <s v="000 hectares"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="201"/>
+    <s v="Annual cropland (2.1)"/>
+    <s v="205"/>
+    <s v="Mixed farmland (2.5)"/>
+    <s v="000 hectares"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="201"/>
+    <s v="Annual cropland (2.1)"/>
+    <s v="301"/>
+    <s v="Sown pastures and fields (modified grasslands) (3.1)"/>
+    <s v="000 hectares"/>
+    <n v="64.4"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="201"/>
+    <s v="Annual cropland (2.1)"/>
+    <s v="302"/>
+    <s v="Natural and semi-natural grasslands (3.2)"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="201"/>
+    <s v="Annual cropland (2.1)"/>
+    <s v="4"/>
+    <s v="Forests and woodlands (4)"/>
+    <s v="000 hectares"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="201"/>
+    <s v="Annual cropland (2.1)"/>
+    <s v="ECO6"/>
+    <s v="Other Ecosystems"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="201"/>
+    <s v="Annual cropland (2.1)"/>
+    <s v="ECO1"/>
+    <s v="Change in ecosystem extent - increase"/>
+    <s v="000 hectares"/>
+    <n v="64.8"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="201"/>
+    <s v="Annual cropland (2.1)"/>
+    <s v="ECO5"/>
+    <s v="Closing extent - Total"/>
+    <s v="000 hectares"/>
+    <n v="346.7"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="203"/>
+    <s v="Permanent crops (2.3)"/>
+    <s v="1"/>
+    <s v="Settlements and other artificial areas (1)"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="203"/>
+    <s v="Permanent crops (2.3)"/>
+    <s v="201"/>
+    <s v="Annual cropland (2.1)"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="203"/>
+    <s v="Permanent crops (2.3)"/>
+    <s v="203"/>
+    <s v="Permanent crops (2.3)"/>
+    <s v="000 hectares"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="203"/>
+    <s v="Permanent crops (2.3)"/>
+    <s v="205"/>
+    <s v="Mixed farmland (2.5)"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="203"/>
+    <s v="Permanent crops (2.3)"/>
+    <s v="301"/>
+    <s v="Sown pastures and fields (modified grasslands) (3.1)"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="203"/>
+    <s v="Permanent crops (2.3)"/>
+    <s v="302"/>
+    <s v="Natural and semi-natural grasslands (3.2)"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="203"/>
+    <s v="Permanent crops (2.3)"/>
+    <s v="4"/>
+    <s v="Forests and woodlands (4)"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="203"/>
+    <s v="Permanent crops (2.3)"/>
+    <s v="ECO6"/>
+    <s v="Other Ecosystems"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="203"/>
+    <s v="Permanent crops (2.3)"/>
+    <s v="ECO1"/>
+    <s v="Change in ecosystem extent - increase"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="203"/>
+    <s v="Permanent crops (2.3)"/>
+    <s v="ECO5"/>
+    <s v="Closing extent - Total"/>
+    <s v="000 hectares"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="205"/>
+    <s v="Mixed farmland (2.5)"/>
+    <s v="1"/>
+    <s v="Settlements and other artificial areas (1)"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="205"/>
+    <s v="Mixed farmland (2.5)"/>
+    <s v="201"/>
+    <s v="Annual cropland (2.1)"/>
+    <s v="000 hectares"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="205"/>
+    <s v="Mixed farmland (2.5)"/>
+    <s v="203"/>
+    <s v="Permanent crops (2.3)"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="205"/>
+    <s v="Mixed farmland (2.5)"/>
+    <s v="205"/>
+    <s v="Mixed farmland (2.5)"/>
+    <s v="000 hectares"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="205"/>
+    <s v="Mixed farmland (2.5)"/>
+    <s v="301"/>
+    <s v="Sown pastures and fields (modified grasslands) (3.1)"/>
+    <s v="000 hectares"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="205"/>
+    <s v="Mixed farmland (2.5)"/>
+    <s v="302"/>
+    <s v="Natural and semi-natural grasslands (3.2)"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="205"/>
+    <s v="Mixed farmland (2.5)"/>
+    <s v="4"/>
+    <s v="Forests and woodlands (4)"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="205"/>
+    <s v="Mixed farmland (2.5)"/>
+    <s v="ECO6"/>
+    <s v="Other Ecosystems"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="205"/>
+    <s v="Mixed farmland (2.5)"/>
+    <s v="ECO1"/>
+    <s v="Change in ecosystem extent - increase"/>
+    <s v="000 hectares"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="205"/>
+    <s v="Mixed farmland (2.5)"/>
+    <s v="ECO5"/>
+    <s v="Closing extent - Total"/>
+    <s v="000 hectares"/>
+    <n v="54.7"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="301"/>
+    <s v="Sown pastures and fields (modified grasslands) (3.1)"/>
+    <s v="1"/>
+    <s v="Settlements and other artificial areas (1)"/>
+    <s v="000 hectares"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="301"/>
+    <s v="Sown pastures and fields (modified grasslands) (3.1)"/>
+    <s v="201"/>
+    <s v="Annual cropland (2.1)"/>
+    <s v="000 hectares"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="301"/>
+    <s v="Sown pastures and fields (modified grasslands) (3.1)"/>
+    <s v="203"/>
+    <s v="Permanent crops (2.3)"/>
+    <s v="000 hectares"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="301"/>
+    <s v="Sown pastures and fields (modified grasslands) (3.1)"/>
+    <s v="205"/>
+    <s v="Mixed farmland (2.5)"/>
+    <s v="000 hectares"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="301"/>
+    <s v="Sown pastures and fields (modified grasslands) (3.1)"/>
+    <s v="301"/>
+    <s v="Sown pastures and fields (modified grasslands) (3.1)"/>
+    <s v="000 hectares"/>
+    <n v="4226.6"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="301"/>
+    <s v="Sown pastures and fields (modified grasslands) (3.1)"/>
+    <s v="302"/>
+    <s v="Natural and semi-natural grasslands (3.2)"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="301"/>
+    <s v="Sown pastures and fields (modified grasslands) (3.1)"/>
+    <s v="4"/>
+    <s v="Forests and woodlands (4)"/>
+    <s v="000 hectares"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="301"/>
+    <s v="Sown pastures and fields (modified grasslands) (3.1)"/>
+    <s v="ECO6"/>
+    <s v="Other Ecosystems"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="301"/>
+    <s v="Sown pastures and fields (modified grasslands) (3.1)"/>
+    <s v="ECO1"/>
+    <s v="Change in ecosystem extent - increase"/>
+    <s v="000 hectares"/>
+    <n v="85.7"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="301"/>
+    <s v="Sown pastures and fields (modified grasslands) (3.1)"/>
+    <s v="ECO5"/>
+    <s v="Closing extent - Total"/>
+    <s v="000 hectares"/>
+    <n v="4312.3"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="302"/>
+    <s v="Natural and semi-natural grasslands (3.2)"/>
+    <s v="1"/>
+    <s v="Settlements and other artificial areas (1)"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="302"/>
+    <s v="Natural and semi-natural grasslands (3.2)"/>
+    <s v="201"/>
+    <s v="Annual cropland (2.1)"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="302"/>
+    <s v="Natural and semi-natural grasslands (3.2)"/>
+    <s v="203"/>
+    <s v="Permanent crops (2.3)"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="302"/>
+    <s v="Natural and semi-natural grasslands (3.2)"/>
+    <s v="205"/>
+    <s v="Mixed farmland (2.5)"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="302"/>
+    <s v="Natural and semi-natural grasslands (3.2)"/>
+    <s v="301"/>
+    <s v="Sown pastures and fields (modified grasslands) (3.1)"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="302"/>
+    <s v="Natural and semi-natural grasslands (3.2)"/>
+    <s v="302"/>
+    <s v="Natural and semi-natural grasslands (3.2)"/>
+    <s v="000 hectares"/>
+    <n v="48.2"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="302"/>
+    <s v="Natural and semi-natural grasslands (3.2)"/>
+    <s v="4"/>
+    <s v="Forests and woodlands (4)"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="302"/>
+    <s v="Natural and semi-natural grasslands (3.2)"/>
+    <s v="ECO6"/>
+    <s v="Other Ecosystems"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="302"/>
+    <s v="Natural and semi-natural grasslands (3.2)"/>
+    <s v="ECO1"/>
+    <s v="Change in ecosystem extent - increase"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="302"/>
+    <s v="Natural and semi-natural grasslands (3.2)"/>
+    <s v="ECO5"/>
+    <s v="Closing extent - Total"/>
+    <s v="000 hectares"/>
+    <n v="48.2"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="4"/>
+    <s v="Forests and woodlands (4)"/>
+    <s v="1"/>
+    <s v="Settlements and other artificial areas (1)"/>
+    <s v="000 hectares"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="4"/>
+    <s v="Forests and woodlands (4)"/>
+    <s v="201"/>
+    <s v="Annual cropland (2.1)"/>
+    <s v="000 hectares"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="4"/>
+    <s v="Forests and woodlands (4)"/>
+    <s v="203"/>
+    <s v="Permanent crops (2.3)"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="4"/>
+    <s v="Forests and woodlands (4)"/>
+    <s v="205"/>
+    <s v="Mixed farmland (2.5)"/>
+    <s v="000 hectares"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="4"/>
+    <s v="Forests and woodlands (4)"/>
+    <s v="301"/>
+    <s v="Sown pastures and fields (modified grasslands) (3.1)"/>
+    <s v="000 hectares"/>
+    <n v="45.2"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="4"/>
+    <s v="Forests and woodlands (4)"/>
+    <s v="302"/>
+    <s v="Natural and semi-natural grasslands (3.2)"/>
+    <s v="000 hectares"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="4"/>
+    <s v="Forests and woodlands (4)"/>
+    <s v="4"/>
+    <s v="Forests and woodlands (4)"/>
+    <s v="000 hectares"/>
+    <n v="643.1"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="4"/>
+    <s v="Forests and woodlands (4)"/>
+    <s v="ECO6"/>
+    <s v="Other Ecosystems"/>
+    <s v="000 hectares"/>
+    <n v="36.1"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="4"/>
+    <s v="Forests and woodlands (4)"/>
+    <s v="ECO1"/>
+    <s v="Change in ecosystem extent - increase"/>
+    <s v="000 hectares"/>
+    <n v="84.6"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="4"/>
+    <s v="Forests and woodlands (4)"/>
+    <s v="ECO5"/>
+    <s v="Closing extent - Total"/>
+    <s v="000 hectares"/>
+    <n v="727.7"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO6"/>
+    <s v="Other Ecosystems"/>
+    <s v="1"/>
+    <s v="Settlements and other artificial areas (1)"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO6"/>
+    <s v="Other Ecosystems"/>
+    <s v="201"/>
+    <s v="Annual cropland (2.1)"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO6"/>
+    <s v="Other Ecosystems"/>
+    <s v="203"/>
+    <s v="Permanent crops (2.3)"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO6"/>
+    <s v="Other Ecosystems"/>
+    <s v="205"/>
+    <s v="Mixed farmland (2.5)"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO6"/>
+    <s v="Other Ecosystems"/>
+    <s v="301"/>
+    <s v="Sown pastures and fields (modified grasslands) (3.1)"/>
+    <s v="000 hectares"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO6"/>
+    <s v="Other Ecosystems"/>
+    <s v="302"/>
+    <s v="Natural and semi-natural grasslands (3.2)"/>
+    <s v="000 hectares"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO6"/>
+    <s v="Other Ecosystems"/>
+    <s v="4"/>
+    <s v="Forests and woodlands (4)"/>
+    <s v="000 hectares"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO6"/>
+    <s v="Other Ecosystems"/>
+    <s v="ECO6"/>
+    <s v="Other Ecosystems"/>
+    <s v="000 hectares"/>
+    <n v="1403.6"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO6"/>
+    <s v="Other Ecosystems"/>
+    <s v="ECO1"/>
+    <s v="Change in ecosystem extent - increase"/>
+    <s v="000 hectares"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO6"/>
+    <s v="Other Ecosystems"/>
+    <s v="ECO5"/>
+    <s v="Closing extent - Total"/>
+    <s v="000 hectares"/>
+    <n v="1404.6"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO2"/>
+    <s v="Change in ecosystem extent - decrease"/>
+    <s v="1"/>
+    <s v="Settlements and other artificial areas (1)"/>
+    <s v="000 hectares"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO2"/>
+    <s v="Change in ecosystem extent - decrease"/>
+    <s v="201"/>
+    <s v="Annual cropland (2.1)"/>
+    <s v="000 hectares"/>
+    <n v="90.5"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO2"/>
+    <s v="Change in ecosystem extent - decrease"/>
+    <s v="203"/>
+    <s v="Permanent crops (2.3)"/>
+    <s v="000 hectares"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO2"/>
+    <s v="Change in ecosystem extent - decrease"/>
+    <s v="205"/>
+    <s v="Mixed farmland (2.5)"/>
+    <s v="000 hectares"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO2"/>
+    <s v="Change in ecosystem extent - decrease"/>
+    <s v="301"/>
+    <s v="Sown pastures and fields (modified grasslands) (3.1)"/>
+    <s v="000 hectares"/>
+    <n v="127.3"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO2"/>
+    <s v="Change in ecosystem extent - decrease"/>
+    <s v="302"/>
+    <s v="Natural and semi-natural grasslands (3.2)"/>
+    <s v="000 hectares"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO2"/>
+    <s v="Change in ecosystem extent - decrease"/>
+    <s v="4"/>
+    <s v="Forests and woodlands (4)"/>
+    <s v="000 hectares"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO2"/>
+    <s v="Change in ecosystem extent - decrease"/>
+    <s v="ECO6"/>
+    <s v="Other Ecosystems"/>
+    <s v="000 hectares"/>
+    <n v="36.6"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO2"/>
+    <s v="Change in ecosystem extent - decrease"/>
+    <s v="ECO1"/>
+    <s v="Change in ecosystem extent - increase"/>
+    <s v="000 hectares"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO2"/>
+    <s v="Change in ecosystem extent - decrease"/>
+    <s v="ECO5"/>
+    <s v="Closing extent - Total"/>
+    <s v="000 hectares"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO4"/>
+    <s v="Opening extent - Total"/>
+    <s v="1"/>
+    <s v="Settlements and other artificial areas (1)"/>
+    <s v="000 hectares"/>
+    <n v="149.6"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO4"/>
+    <s v="Opening extent - Total"/>
+    <s v="201"/>
+    <s v="Annual cropland (2.1)"/>
+    <s v="000 hectares"/>
+    <n v="372.4"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO4"/>
+    <s v="Opening extent - Total"/>
+    <s v="203"/>
+    <s v="Permanent crops (2.3)"/>
+    <s v="000 hectares"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO4"/>
+    <s v="Opening extent - Total"/>
+    <s v="205"/>
+    <s v="Mixed farmland (2.5)"/>
+    <s v="000 hectares"/>
+    <n v="57.2"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO4"/>
+    <s v="Opening extent - Total"/>
+    <s v="301"/>
+    <s v="Sown pastures and fields (modified grasslands) (3.1)"/>
+    <s v="000 hectares"/>
+    <n v="4353.8"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO4"/>
+    <s v="Opening extent - Total"/>
+    <s v="302"/>
+    <s v="Natural and semi-natural grasslands (3.2)"/>
+    <s v="000 hectares"/>
+    <n v="49.3"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO4"/>
+    <s v="Opening extent - Total"/>
+    <s v="4"/>
+    <s v="Forests and woodlands (4)"/>
+    <s v="000 hectares"/>
+    <n v="645"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO4"/>
+    <s v="Opening extent - Total"/>
+    <s v="ECO6"/>
+    <s v="Other Ecosystems"/>
+    <s v="000 hectares"/>
+    <n v="1440.2"/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO4"/>
+    <s v="Opening extent - Total"/>
+    <s v="ECO1"/>
+    <s v="Change in ecosystem extent - increase"/>
+    <s v="000 hectares"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="GSA16C01"/>
+    <s v="Conversion Matrix Showing the Change in Ecosystem Extent"/>
+    <s v="2000/18"/>
+    <s v="2000-2018"/>
+    <s v="ECO4"/>
+    <s v="Opening extent - Total"/>
+    <s v="ECO5"/>
+    <s v="Closing extent - Total"/>
+    <s v="000 hectares"/>
+    <n v="7068"/>
+  </r>
+</pivotCacheRecords>
 </file>