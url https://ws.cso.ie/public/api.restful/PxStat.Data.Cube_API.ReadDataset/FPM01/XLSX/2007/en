--- v1 (2026-02-14)
+++ v2 (2026-04-01)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3cc4cf516284943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4902363c795f412f9938b0bf43d7b261.psmdcp" Id="Re524f778ddd345d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8275845fd9de49a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/251c25f6b35e40f99aeba010ef0f45ac.psmdcp" Id="R2b080ff4a34e4c91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>FPM01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Fuel Excise Clearance</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>23/01/2026 11:00:00</x:t>
+    <x:t>20/03/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/FPM01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>FEC</x:t>
   </x:si>
   <x:si>
     <x:t>Fuel Excise Clearances</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Dympna Corry</x:t>
   </x:si>
@@ -2052,50 +2052,56 @@
     <x:t>2025 July</x:t>
   </x:si>
   <x:si>
     <x:t>202508</x:t>
   </x:si>
   <x:si>
     <x:t>2025 August</x:t>
   </x:si>
   <x:si>
     <x:t>202509</x:t>
   </x:si>
   <x:si>
     <x:t>2025 September</x:t>
   </x:si>
   <x:si>
     <x:t>202510</x:t>
   </x:si>
   <x:si>
     <x:t>2025 October</x:t>
   </x:si>
   <x:si>
     <x:t>202511</x:t>
   </x:si>
   <x:si>
     <x:t>2025 November</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 December</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -2247,51 +2253,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="311">
+      <items count="312">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -2559,54 +2565,55 @@
         <item x="286"/>
         <item x="287"/>
         <item x="288"/>
         <item x="289"/>
         <item x="290"/>
         <item x="291"/>
         <item x="292"/>
         <item x="293"/>
         <item x="294"/>
         <item x="295"/>
         <item x="296"/>
         <item x="297"/>
         <item x="298"/>
         <item x="299"/>
         <item x="300"/>
         <item x="301"/>
         <item x="302"/>
         <item x="303"/>
         <item x="304"/>
         <item x="305"/>
         <item x="306"/>
         <item x="307"/>
         <item x="308"/>
         <item x="309"/>
         <item x="310"/>
+        <item x="311"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="311">
+      <items count="312">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -2874,94 +2881,95 @@
         <item x="286"/>
         <item x="287"/>
         <item x="288"/>
         <item x="289"/>
         <item x="290"/>
         <item x="291"/>
         <item x="292"/>
         <item x="293"/>
         <item x="294"/>
         <item x="295"/>
         <item x="296"/>
         <item x="297"/>
         <item x="298"/>
         <item x="299"/>
         <item x="300"/>
         <item x="301"/>
         <item x="302"/>
         <item x="303"/>
         <item x="304"/>
         <item x="305"/>
         <item x="306"/>
         <item x="307"/>
         <item x="308"/>
         <item x="309"/>
         <item x="310"/>
+        <item x="311"/>
       </items>
     </pivotField>
     <pivotField name="C03636V04376" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="Fuel Type" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H1245" totalsRowShown="0">
-  <x:autoFilter ref="A1:H1245"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H1249" totalsRowShown="0">
+  <x:autoFilter ref="A1:H1249"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C03636V04376"/>
     <x:tableColumn id="6" name="Fuel Type"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -3460,51 +3468,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H1245"/>
+  <x:dimension ref="A1:H1249"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="19.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="15.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -35844,50 +35852,154 @@
     </x:row>
     <x:row r="1245" spans="1:8">
       <x:c r="A1245" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1245" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1245" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="D1245" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="E1245" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F1245" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G1245" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1245" s="0">
         <x:v>114</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1246" spans="1:8">
+      <x:c r="A1246" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1246" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1246" s="0" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="D1246" s="0" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="E1246" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F1246" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G1246" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1246" s="0">
+        <x:v>286</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1247" spans="1:8">
+      <x:c r="A1247" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1247" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1247" s="0" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="D1247" s="0" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="E1247" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1247" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1247" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1247" s="0">
+        <x:v>99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1248" spans="1:8">
+      <x:c r="A1248" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1248" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1248" s="0" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="D1248" s="0" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="E1248" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F1248" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G1248" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1248" s="0">
+        <x:v>78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1249" spans="1:8">
+      <x:c r="A1249" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1249" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1249" s="0" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="D1249" s="0" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="E1249" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F1249" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G1249" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1249" s="0">
+        <x:v>138</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -35933,51 +36045,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="FPM01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="Fuel Excise Clearance"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="311">
+      <x:sharedItems count="312">
         <x:s v="200001"/>
         <x:s v="200002"/>
         <x:s v="200003"/>
         <x:s v="200004"/>
         <x:s v="200005"/>
         <x:s v="200006"/>
         <x:s v="200007"/>
         <x:s v="200008"/>
         <x:s v="200009"/>
         <x:s v="200010"/>
         <x:s v="200011"/>
         <x:s v="200012"/>
         <x:s v="200101"/>
         <x:s v="200102"/>
         <x:s v="200103"/>
         <x:s v="200104"/>
         <x:s v="200105"/>
         <x:s v="200106"/>
         <x:s v="200107"/>
         <x:s v="200108"/>
         <x:s v="200109"/>
         <x:s v="200110"/>
         <x:s v="200111"/>
         <x:s v="200112"/>
         <x:s v="200201"/>
@@ -36245,54 +36357,55 @@
         <x:s v="202311"/>
         <x:s v="202312"/>
         <x:s v="202401"/>
         <x:s v="202402"/>
         <x:s v="202403"/>
         <x:s v="202404"/>
         <x:s v="202405"/>
         <x:s v="202406"/>
         <x:s v="202407"/>
         <x:s v="202408"/>
         <x:s v="202409"/>
         <x:s v="202410"/>
         <x:s v="202411"/>
         <x:s v="202412"/>
         <x:s v="202501"/>
         <x:s v="202502"/>
         <x:s v="202503"/>
         <x:s v="202504"/>
         <x:s v="202505"/>
         <x:s v="202506"/>
         <x:s v="202507"/>
         <x:s v="202508"/>
         <x:s v="202509"/>
         <x:s v="202510"/>
         <x:s v="202511"/>
+        <x:s v="202512"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="311">
+      <x:sharedItems count="312">
         <x:s v="2000 January"/>
         <x:s v="2000 February"/>
         <x:s v="2000 March"/>
         <x:s v="2000 April"/>
         <x:s v="2000 May"/>
         <x:s v="2000 June"/>
         <x:s v="2000 July"/>
         <x:s v="2000 August"/>
         <x:s v="2000 September"/>
         <x:s v="2000 October"/>
         <x:s v="2000 November"/>
         <x:s v="2000 December"/>
         <x:s v="2001 January"/>
         <x:s v="2001 February"/>
         <x:s v="2001 March"/>
         <x:s v="2001 April"/>
         <x:s v="2001 May"/>
         <x:s v="2001 June"/>
         <x:s v="2001 July"/>
         <x:s v="2001 August"/>
         <x:s v="2001 September"/>
         <x:s v="2001 October"/>
         <x:s v="2001 November"/>
         <x:s v="2001 December"/>
         <x:s v="2002 January"/>
@@ -36560,50 +36673,51 @@
         <x:s v="2023 November"/>
         <x:s v="2023 December"/>
         <x:s v="2024 January"/>
         <x:s v="2024 February"/>
         <x:s v="2024 March"/>
         <x:s v="2024 April"/>
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
         <x:s v="2025 September"/>
         <x:s v="2025 October"/>
         <x:s v="2025 November"/>
+        <x:s v="2025 December"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03636V04376">
       <x:sharedItems count="4">
         <x:s v="1"/>
         <x:s v="2"/>
         <x:s v="3"/>
         <x:s v="4"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Fuel Type">
       <x:sharedItems count="4">
         <x:s v="Autodiesel"/>
         <x:s v="Unleaded petrol"/>
         <x:s v="Marked gas oil"/>
         <x:s v="Kerosene"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Million Litres"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
       <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="14" maxValue="365" count="295">
@@ -49328,27 +49442,67 @@
     <s v="2"/>
     <s v="Unleaded petrol"/>
     <s v="Million Litres"/>
     <n v="91"/>
   </r>
   <r>
     <s v="FPM01"/>
     <s v="Fuel Excise Clearance"/>
     <s v="202511"/>
     <s v="2025 November"/>
     <s v="3"/>
     <s v="Marked gas oil"/>
     <s v="Million Litres"/>
     <n v="82"/>
   </r>
   <r>
     <s v="FPM01"/>
     <s v="Fuel Excise Clearance"/>
     <s v="202511"/>
     <s v="2025 November"/>
     <s v="4"/>
     <s v="Kerosene"/>
     <s v="Million Litres"/>
     <n v="114"/>
   </r>
+  <r>
+    <s v="FPM01"/>
+    <s v="Fuel Excise Clearance"/>
+    <s v="202512"/>
+    <s v="2025 December"/>
+    <s v="1"/>
+    <s v="Autodiesel"/>
+    <s v="Million Litres"/>
+    <n v="286"/>
+  </r>
+  <r>
+    <s v="FPM01"/>
+    <s v="Fuel Excise Clearance"/>
+    <s v="202512"/>
+    <s v="2025 December"/>
+    <s v="2"/>
+    <s v="Unleaded petrol"/>
+    <s v="Million Litres"/>
+    <n v="99"/>
+  </r>
+  <r>
+    <s v="FPM01"/>
+    <s v="Fuel Excise Clearance"/>
+    <s v="202512"/>
+    <s v="2025 December"/>
+    <s v="3"/>
+    <s v="Marked gas oil"/>
+    <s v="Million Litres"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="FPM01"/>
+    <s v="Fuel Excise Clearance"/>
+    <s v="202512"/>
+    <s v="2025 December"/>
+    <s v="4"/>
+    <s v="Kerosene"/>
+    <s v="Million Litres"/>
+    <n v="138"/>
+  </r>
 </pivotCacheRecords>
 </file>