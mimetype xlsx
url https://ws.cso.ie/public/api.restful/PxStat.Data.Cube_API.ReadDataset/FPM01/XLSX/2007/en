--- v2 (2026-04-01)
+++ v3 (2026-05-22)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8275845fd9de49a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/251c25f6b35e40f99aeba010ef0f45ac.psmdcp" Id="R2b080ff4a34e4c91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b2dcbf9b234447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/591dddcbf0314fa9a2c0b0ab7ccd88e4.psmdcp" Id="R53fb6a5be4044dcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>FPM01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Fuel Excise Clearance</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>20/03/2026 11:00:00</x:t>
+    <x:t>18/05/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/FPM01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>FEC</x:t>
   </x:si>
   <x:si>
     <x:t>Fuel Excise Clearances</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Dympna Corry</x:t>
   </x:si>
@@ -2058,50 +2058,62 @@
     <x:t>2025 August</x:t>
   </x:si>
   <x:si>
     <x:t>202509</x:t>
   </x:si>
   <x:si>
     <x:t>2025 September</x:t>
   </x:si>
   <x:si>
     <x:t>202510</x:t>
   </x:si>
   <x:si>
     <x:t>2025 October</x:t>
   </x:si>
   <x:si>
     <x:t>202511</x:t>
   </x:si>
   <x:si>
     <x:t>2025 November</x:t>
   </x:si>
   <x:si>
     <x:t>202512</x:t>
   </x:si>
   <x:si>
     <x:t>2025 December</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 January</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 February</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -2253,51 +2265,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="312">
+      <items count="314">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -2566,54 +2578,56 @@
         <item x="287"/>
         <item x="288"/>
         <item x="289"/>
         <item x="290"/>
         <item x="291"/>
         <item x="292"/>
         <item x="293"/>
         <item x="294"/>
         <item x="295"/>
         <item x="296"/>
         <item x="297"/>
         <item x="298"/>
         <item x="299"/>
         <item x="300"/>
         <item x="301"/>
         <item x="302"/>
         <item x="303"/>
         <item x="304"/>
         <item x="305"/>
         <item x="306"/>
         <item x="307"/>
         <item x="308"/>
         <item x="309"/>
         <item x="310"/>
         <item x="311"/>
+        <item x="312"/>
+        <item x="313"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="312">
+      <items count="314">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -2882,94 +2896,96 @@
         <item x="287"/>
         <item x="288"/>
         <item x="289"/>
         <item x="290"/>
         <item x="291"/>
         <item x="292"/>
         <item x="293"/>
         <item x="294"/>
         <item x="295"/>
         <item x="296"/>
         <item x="297"/>
         <item x="298"/>
         <item x="299"/>
         <item x="300"/>
         <item x="301"/>
         <item x="302"/>
         <item x="303"/>
         <item x="304"/>
         <item x="305"/>
         <item x="306"/>
         <item x="307"/>
         <item x="308"/>
         <item x="309"/>
         <item x="310"/>
         <item x="311"/>
+        <item x="312"/>
+        <item x="313"/>
       </items>
     </pivotField>
     <pivotField name="C03636V04376" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="Fuel Type" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H1249" totalsRowShown="0">
-  <x:autoFilter ref="A1:H1249"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H1257" totalsRowShown="0">
+  <x:autoFilter ref="A1:H1257"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C03636V04376"/>
     <x:tableColumn id="6" name="Fuel Type"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -3468,51 +3484,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H1249"/>
+  <x:dimension ref="A1:H1257"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="19.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="15.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -35956,50 +35972,258 @@
     </x:row>
     <x:row r="1249" spans="1:8">
       <x:c r="A1249" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1249" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1249" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="D1249" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="E1249" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F1249" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G1249" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1249" s="0">
         <x:v>138</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1250" spans="1:8">
+      <x:c r="A1250" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1250" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1250" s="0" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="D1250" s="0" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="E1250" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F1250" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G1250" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1250" s="0">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1251" spans="1:8">
+      <x:c r="A1251" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1251" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1251" s="0" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="D1251" s="0" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="E1251" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1251" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1251" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1251" s="0">
+        <x:v>89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1252" spans="1:8">
+      <x:c r="A1252" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1252" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1252" s="0" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="D1252" s="0" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="E1252" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F1252" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G1252" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1252" s="0">
+        <x:v>85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1253" spans="1:8">
+      <x:c r="A1253" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1253" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1253" s="0" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="D1253" s="0" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="E1253" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F1253" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G1253" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1253" s="0">
+        <x:v>129</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1254" spans="1:8">
+      <x:c r="A1254" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1254" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1254" s="0" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="D1254" s="0" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="E1254" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F1254" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G1254" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1254" s="0">
+        <x:v>257</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1255" spans="1:8">
+      <x:c r="A1255" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1255" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1255" s="0" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="D1255" s="0" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="E1255" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1255" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1255" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1255" s="0">
+        <x:v>85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1256" spans="1:8">
+      <x:c r="A1256" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1256" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1256" s="0" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="D1256" s="0" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="E1256" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F1256" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G1256" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1256" s="0">
+        <x:v>83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1257" spans="1:8">
+      <x:c r="A1257" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1257" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1257" s="0" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="D1257" s="0" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="E1257" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F1257" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G1257" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1257" s="0">
+        <x:v>114</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -36045,51 +36269,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="FPM01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="Fuel Excise Clearance"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="312">
+      <x:sharedItems count="314">
         <x:s v="200001"/>
         <x:s v="200002"/>
         <x:s v="200003"/>
         <x:s v="200004"/>
         <x:s v="200005"/>
         <x:s v="200006"/>
         <x:s v="200007"/>
         <x:s v="200008"/>
         <x:s v="200009"/>
         <x:s v="200010"/>
         <x:s v="200011"/>
         <x:s v="200012"/>
         <x:s v="200101"/>
         <x:s v="200102"/>
         <x:s v="200103"/>
         <x:s v="200104"/>
         <x:s v="200105"/>
         <x:s v="200106"/>
         <x:s v="200107"/>
         <x:s v="200108"/>
         <x:s v="200109"/>
         <x:s v="200110"/>
         <x:s v="200111"/>
         <x:s v="200112"/>
         <x:s v="200201"/>
@@ -36358,54 +36582,56 @@
         <x:s v="202312"/>
         <x:s v="202401"/>
         <x:s v="202402"/>
         <x:s v="202403"/>
         <x:s v="202404"/>
         <x:s v="202405"/>
         <x:s v="202406"/>
         <x:s v="202407"/>
         <x:s v="202408"/>
         <x:s v="202409"/>
         <x:s v="202410"/>
         <x:s v="202411"/>
         <x:s v="202412"/>
         <x:s v="202501"/>
         <x:s v="202502"/>
         <x:s v="202503"/>
         <x:s v="202504"/>
         <x:s v="202505"/>
         <x:s v="202506"/>
         <x:s v="202507"/>
         <x:s v="202508"/>
         <x:s v="202509"/>
         <x:s v="202510"/>
         <x:s v="202511"/>
         <x:s v="202512"/>
+        <x:s v="202601"/>
+        <x:s v="202602"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="312">
+      <x:sharedItems count="314">
         <x:s v="2000 January"/>
         <x:s v="2000 February"/>
         <x:s v="2000 March"/>
         <x:s v="2000 April"/>
         <x:s v="2000 May"/>
         <x:s v="2000 June"/>
         <x:s v="2000 July"/>
         <x:s v="2000 August"/>
         <x:s v="2000 September"/>
         <x:s v="2000 October"/>
         <x:s v="2000 November"/>
         <x:s v="2000 December"/>
         <x:s v="2001 January"/>
         <x:s v="2001 February"/>
         <x:s v="2001 March"/>
         <x:s v="2001 April"/>
         <x:s v="2001 May"/>
         <x:s v="2001 June"/>
         <x:s v="2001 July"/>
         <x:s v="2001 August"/>
         <x:s v="2001 September"/>
         <x:s v="2001 October"/>
         <x:s v="2001 November"/>
         <x:s v="2001 December"/>
         <x:s v="2002 January"/>
@@ -36674,50 +36900,52 @@
         <x:s v="2023 December"/>
         <x:s v="2024 January"/>
         <x:s v="2024 February"/>
         <x:s v="2024 March"/>
         <x:s v="2024 April"/>
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
         <x:s v="2025 September"/>
         <x:s v="2025 October"/>
         <x:s v="2025 November"/>
         <x:s v="2025 December"/>
+        <x:s v="2026 January"/>
+        <x:s v="2026 February"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03636V04376">
       <x:sharedItems count="4">
         <x:s v="1"/>
         <x:s v="2"/>
         <x:s v="3"/>
         <x:s v="4"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Fuel Type">
       <x:sharedItems count="4">
         <x:s v="Autodiesel"/>
         <x:s v="Unleaded petrol"/>
         <x:s v="Marked gas oil"/>
         <x:s v="Kerosene"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Million Litres"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
       <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="14" maxValue="365" count="295">
@@ -49482,27 +49710,107 @@
     <s v="2"/>
     <s v="Unleaded petrol"/>
     <s v="Million Litres"/>
     <n v="99"/>
   </r>
   <r>
     <s v="FPM01"/>
     <s v="Fuel Excise Clearance"/>
     <s v="202512"/>
     <s v="2025 December"/>
     <s v="3"/>
     <s v="Marked gas oil"/>
     <s v="Million Litres"/>
     <n v="78"/>
   </r>
   <r>
     <s v="FPM01"/>
     <s v="Fuel Excise Clearance"/>
     <s v="202512"/>
     <s v="2025 December"/>
     <s v="4"/>
     <s v="Kerosene"/>
     <s v="Million Litres"/>
     <n v="138"/>
   </r>
+  <r>
+    <s v="FPM01"/>
+    <s v="Fuel Excise Clearance"/>
+    <s v="202601"/>
+    <s v="2026 January"/>
+    <s v="1"/>
+    <s v="Autodiesel"/>
+    <s v="Million Litres"/>
+    <n v="263"/>
+  </r>
+  <r>
+    <s v="FPM01"/>
+    <s v="Fuel Excise Clearance"/>
+    <s v="202601"/>
+    <s v="2026 January"/>
+    <s v="2"/>
+    <s v="Unleaded petrol"/>
+    <s v="Million Litres"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="FPM01"/>
+    <s v="Fuel Excise Clearance"/>
+    <s v="202601"/>
+    <s v="2026 January"/>
+    <s v="3"/>
+    <s v="Marked gas oil"/>
+    <s v="Million Litres"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="FPM01"/>
+    <s v="Fuel Excise Clearance"/>
+    <s v="202601"/>
+    <s v="2026 January"/>
+    <s v="4"/>
+    <s v="Kerosene"/>
+    <s v="Million Litres"/>
+    <n v="129"/>
+  </r>
+  <r>
+    <s v="FPM01"/>
+    <s v="Fuel Excise Clearance"/>
+    <s v="202602"/>
+    <s v="2026 February"/>
+    <s v="1"/>
+    <s v="Autodiesel"/>
+    <s v="Million Litres"/>
+    <n v="257"/>
+  </r>
+  <r>
+    <s v="FPM01"/>
+    <s v="Fuel Excise Clearance"/>
+    <s v="202602"/>
+    <s v="2026 February"/>
+    <s v="2"/>
+    <s v="Unleaded petrol"/>
+    <s v="Million Litres"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="FPM01"/>
+    <s v="Fuel Excise Clearance"/>
+    <s v="202602"/>
+    <s v="2026 February"/>
+    <s v="3"/>
+    <s v="Marked gas oil"/>
+    <s v="Million Litres"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="FPM01"/>
+    <s v="Fuel Excise Clearance"/>
+    <s v="202602"/>
+    <s v="2026 February"/>
+    <s v="4"/>
+    <s v="Kerosene"/>
+    <s v="Million Litres"/>
+    <n v="114"/>
+  </r>
 </pivotCacheRecords>
 </file>