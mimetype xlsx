--- v3 (2026-05-22)
+++ v4 (2026-07-13)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b2dcbf9b234447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/591dddcbf0314fa9a2c0b0ab7ccd88e4.psmdcp" Id="R53fb6a5be4044dcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11552914fccd4b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d98f5b79a1ec4249b0524bb3d1d441cb.psmdcp" Id="R1fb006333da34eb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>FPM01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Fuel Excise Clearance</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>18/05/2026 11:00:00</x:t>
+    <x:t>08/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/FPM01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>FEC</x:t>
   </x:si>
   <x:si>
     <x:t>Fuel Excise Clearances</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Dympna Corry</x:t>
   </x:si>
@@ -2070,50 +2070,56 @@
     <x:t>2025 October</x:t>
   </x:si>
   <x:si>
     <x:t>202511</x:t>
   </x:si>
   <x:si>
     <x:t>2025 November</x:t>
   </x:si>
   <x:si>
     <x:t>202512</x:t>
   </x:si>
   <x:si>
     <x:t>2025 December</x:t>
   </x:si>
   <x:si>
     <x:t>202601</x:t>
   </x:si>
   <x:si>
     <x:t>2026 January</x:t>
   </x:si>
   <x:si>
     <x:t>202602</x:t>
   </x:si>
   <x:si>
     <x:t>2026 February</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 March</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -2265,51 +2271,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="314">
+      <items count="315">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -2580,54 +2586,55 @@
         <item x="289"/>
         <item x="290"/>
         <item x="291"/>
         <item x="292"/>
         <item x="293"/>
         <item x="294"/>
         <item x="295"/>
         <item x="296"/>
         <item x="297"/>
         <item x="298"/>
         <item x="299"/>
         <item x="300"/>
         <item x="301"/>
         <item x="302"/>
         <item x="303"/>
         <item x="304"/>
         <item x="305"/>
         <item x="306"/>
         <item x="307"/>
         <item x="308"/>
         <item x="309"/>
         <item x="310"/>
         <item x="311"/>
         <item x="312"/>
         <item x="313"/>
+        <item x="314"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="314">
+      <items count="315">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -2898,94 +2905,95 @@
         <item x="289"/>
         <item x="290"/>
         <item x="291"/>
         <item x="292"/>
         <item x="293"/>
         <item x="294"/>
         <item x="295"/>
         <item x="296"/>
         <item x="297"/>
         <item x="298"/>
         <item x="299"/>
         <item x="300"/>
         <item x="301"/>
         <item x="302"/>
         <item x="303"/>
         <item x="304"/>
         <item x="305"/>
         <item x="306"/>
         <item x="307"/>
         <item x="308"/>
         <item x="309"/>
         <item x="310"/>
         <item x="311"/>
         <item x="312"/>
         <item x="313"/>
+        <item x="314"/>
       </items>
     </pivotField>
     <pivotField name="C03636V04376" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="Fuel Type" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H1257" totalsRowShown="0">
-  <x:autoFilter ref="A1:H1257"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H1261" totalsRowShown="0">
+  <x:autoFilter ref="A1:H1261"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C03636V04376"/>
     <x:tableColumn id="6" name="Fuel Type"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -3484,51 +3492,51 @@
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H1257"/>
+  <x:dimension ref="A1:H1261"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="19.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="15.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="12.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -36180,50 +36188,154 @@
     </x:row>
     <x:row r="1257" spans="1:8">
       <x:c r="A1257" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B1257" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C1257" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="D1257" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="E1257" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F1257" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G1257" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H1257" s="0">
         <x:v>114</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1258" spans="1:8">
+      <x:c r="A1258" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1258" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1258" s="0" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="D1258" s="0" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="E1258" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F1258" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G1258" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1258" s="0">
+        <x:v>288</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1259" spans="1:8">
+      <x:c r="A1259" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1259" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1259" s="0" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="D1259" s="0" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="E1259" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F1259" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G1259" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1259" s="0">
+        <x:v>99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1260" spans="1:8">
+      <x:c r="A1260" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1260" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1260" s="0" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="D1260" s="0" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="E1260" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F1260" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G1260" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1260" s="0">
+        <x:v>103</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1261" spans="1:8">
+      <x:c r="A1261" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1261" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1261" s="0" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="D1261" s="0" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="E1261" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F1261" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G1261" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H1261" s="0">
+        <x:v>81</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -36269,51 +36381,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="FPM01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="Fuel Excise Clearance"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="314">
+      <x:sharedItems count="315">
         <x:s v="200001"/>
         <x:s v="200002"/>
         <x:s v="200003"/>
         <x:s v="200004"/>
         <x:s v="200005"/>
         <x:s v="200006"/>
         <x:s v="200007"/>
         <x:s v="200008"/>
         <x:s v="200009"/>
         <x:s v="200010"/>
         <x:s v="200011"/>
         <x:s v="200012"/>
         <x:s v="200101"/>
         <x:s v="200102"/>
         <x:s v="200103"/>
         <x:s v="200104"/>
         <x:s v="200105"/>
         <x:s v="200106"/>
         <x:s v="200107"/>
         <x:s v="200108"/>
         <x:s v="200109"/>
         <x:s v="200110"/>
         <x:s v="200111"/>
         <x:s v="200112"/>
         <x:s v="200201"/>
@@ -36584,54 +36696,55 @@
         <x:s v="202402"/>
         <x:s v="202403"/>
         <x:s v="202404"/>
         <x:s v="202405"/>
         <x:s v="202406"/>
         <x:s v="202407"/>
         <x:s v="202408"/>
         <x:s v="202409"/>
         <x:s v="202410"/>
         <x:s v="202411"/>
         <x:s v="202412"/>
         <x:s v="202501"/>
         <x:s v="202502"/>
         <x:s v="202503"/>
         <x:s v="202504"/>
         <x:s v="202505"/>
         <x:s v="202506"/>
         <x:s v="202507"/>
         <x:s v="202508"/>
         <x:s v="202509"/>
         <x:s v="202510"/>
         <x:s v="202511"/>
         <x:s v="202512"/>
         <x:s v="202601"/>
         <x:s v="202602"/>
+        <x:s v="202603"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="314">
+      <x:sharedItems count="315">
         <x:s v="2000 January"/>
         <x:s v="2000 February"/>
         <x:s v="2000 March"/>
         <x:s v="2000 April"/>
         <x:s v="2000 May"/>
         <x:s v="2000 June"/>
         <x:s v="2000 July"/>
         <x:s v="2000 August"/>
         <x:s v="2000 September"/>
         <x:s v="2000 October"/>
         <x:s v="2000 November"/>
         <x:s v="2000 December"/>
         <x:s v="2001 January"/>
         <x:s v="2001 February"/>
         <x:s v="2001 March"/>
         <x:s v="2001 April"/>
         <x:s v="2001 May"/>
         <x:s v="2001 June"/>
         <x:s v="2001 July"/>
         <x:s v="2001 August"/>
         <x:s v="2001 September"/>
         <x:s v="2001 October"/>
         <x:s v="2001 November"/>
         <x:s v="2001 December"/>
         <x:s v="2002 January"/>
@@ -36902,50 +37015,51 @@
         <x:s v="2024 February"/>
         <x:s v="2024 March"/>
         <x:s v="2024 April"/>
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
         <x:s v="2025 September"/>
         <x:s v="2025 October"/>
         <x:s v="2025 November"/>
         <x:s v="2025 December"/>
         <x:s v="2026 January"/>
         <x:s v="2026 February"/>
+        <x:s v="2026 March"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03636V04376">
       <x:sharedItems count="4">
         <x:s v="1"/>
         <x:s v="2"/>
         <x:s v="3"/>
         <x:s v="4"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Fuel Type">
       <x:sharedItems count="4">
         <x:s v="Autodiesel"/>
         <x:s v="Unleaded petrol"/>
         <x:s v="Marked gas oil"/>
         <x:s v="Kerosene"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Million Litres"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
       <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="14" maxValue="365" count="295">
@@ -49790,27 +49904,67 @@
     <s v="2"/>
     <s v="Unleaded petrol"/>
     <s v="Million Litres"/>
     <n v="85"/>
   </r>
   <r>
     <s v="FPM01"/>
     <s v="Fuel Excise Clearance"/>
     <s v="202602"/>
     <s v="2026 February"/>
     <s v="3"/>
     <s v="Marked gas oil"/>
     <s v="Million Litres"/>
     <n v="83"/>
   </r>
   <r>
     <s v="FPM01"/>
     <s v="Fuel Excise Clearance"/>
     <s v="202602"/>
     <s v="2026 February"/>
     <s v="4"/>
     <s v="Kerosene"/>
     <s v="Million Litres"/>
     <n v="114"/>
   </r>
+  <r>
+    <s v="FPM01"/>
+    <s v="Fuel Excise Clearance"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="1"/>
+    <s v="Autodiesel"/>
+    <s v="Million Litres"/>
+    <n v="288"/>
+  </r>
+  <r>
+    <s v="FPM01"/>
+    <s v="Fuel Excise Clearance"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="2"/>
+    <s v="Unleaded petrol"/>
+    <s v="Million Litres"/>
+    <n v="99"/>
+  </r>
+  <r>
+    <s v="FPM01"/>
+    <s v="Fuel Excise Clearance"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="3"/>
+    <s v="Marked gas oil"/>
+    <s v="Million Litres"/>
+    <n v="103"/>
+  </r>
+  <r>
+    <s v="FPM01"/>
+    <s v="Fuel Excise Clearance"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="4"/>
+    <s v="Kerosene"/>
+    <s v="Million Litres"/>
+    <n v="81"/>
+  </r>
 </pivotCacheRecords>
 </file>