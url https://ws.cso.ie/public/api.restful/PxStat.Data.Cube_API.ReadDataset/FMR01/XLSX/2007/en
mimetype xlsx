--- v2 (2026-02-26)
+++ v3 (2026-04-15)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5230f784e91d40a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7d3eb698edd4d45a71138ccfc445724.psmdcp" Id="R0f596b6eec80462b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R934c3a1d12c3476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed0b71fd4b774ac99d6a9373ee25cc2e.psmdcp" Id="R780f03f920734a27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>