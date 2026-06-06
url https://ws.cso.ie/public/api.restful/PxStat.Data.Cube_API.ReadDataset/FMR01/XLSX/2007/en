--- v3 (2026-04-15)
+++ v4 (2026-06-06)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R934c3a1d12c3476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed0b71fd4b774ac99d6a9373ee25cc2e.psmdcp" Id="R780f03f920734a27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra97788a088e3485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93f5d61b6f274e65ab5b8b35c6a39ad9.psmdcp" Id="Rd70b96144f8242ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>FMR01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Forest Wood Removals</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>29/07/2025 11:00:00</x:t>
+    <x:t>05/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/FMR01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>FWR</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Niamh Shanahan</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -268,50 +268,53 @@
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -472,75 +475,77 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="12">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="10">
+      <items count="11">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
+        <item x="10"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="10">
+      <items count="11">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
+        <item x="10"/>
       </items>
     </pivotField>
     <pivotField name="C03874V04625" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Species" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="C03872V04623" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Ownership" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
@@ -577,52 +582,52 @@
   <rowFields count="10">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
     <field x="8"/>
     <field x="9"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="11"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L631" totalsRowShown="0">
-  <x:autoFilter ref="A1:L631"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L694" totalsRowShown="0">
+  <x:autoFilter ref="A1:L694"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03874V04625"/>
     <x:tableColumn id="6" name="Species"/>
     <x:tableColumn id="7" name="C03872V04623"/>
     <x:tableColumn id="8" name="Ownership"/>
     <x:tableColumn id="9" name="C03873V04624"/>
     <x:tableColumn id="10" name="Product"/>
     <x:tableColumn id="11" name="UNIT" dataDxfId="0"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1125,51 +1130,51 @@
         <x:v>35</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:L631"/>
+  <x:dimension ref="A1:L694"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="23.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="19.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="21.996339" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="29.139196" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="15.853482" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>38</x:v>
@@ -3840,51 +3845,51 @@
       <x:c r="D71" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K71" s="6" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L71" s="0">
-        <x:v>852</x:v>
+        <x:v>851</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12">
       <x:c r="A72" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H72" s="0" t="s">
@@ -13188,89 +13193,89 @@
       <x:c r="D317" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I317" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K317" s="6" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L317" s="0">
-        <x:v>547</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:12">
       <x:c r="A318" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B318" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G318" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H318" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I318" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J318" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K318" s="6" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L318" s="0">
-        <x:v>478</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:12">
       <x:c r="A319" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
@@ -13302,51 +13307,51 @@
       <x:c r="D320" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G320" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H320" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I320" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J320" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K320" s="6" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L320" s="0">
-        <x:v>363</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:12">
       <x:c r="A321" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
@@ -13416,51 +13421,51 @@
       <x:c r="D323" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I323" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K323" s="6" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L323" s="0">
-        <x:v>1559</x:v>
+        <x:v>1553</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:12">
       <x:c r="A324" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G324" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H324" s="0" t="s">
@@ -13720,89 +13725,89 @@
       <x:c r="D331" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I331" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K331" s="6" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L331" s="0">
-        <x:v>1492</x:v>
+        <x:v>1491</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:12">
       <x:c r="A332" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B332" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G332" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H332" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I332" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J332" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K332" s="6" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L332" s="0">
-        <x:v>975</x:v>
+        <x:v>973</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:12">
       <x:c r="A333" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
@@ -13834,51 +13839,51 @@
       <x:c r="D334" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G334" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H334" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I334" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J334" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K334" s="6" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L334" s="0">
-        <x:v>1014</x:v>
+        <x:v>1010</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:12">
       <x:c r="A335" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
@@ -13948,51 +13953,51 @@
       <x:c r="D337" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I337" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K337" s="6" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L337" s="0">
-        <x:v>3890</x:v>
+        <x:v>3884</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:12">
       <x:c r="A338" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G338" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H338" s="0" t="s">
@@ -14784,89 +14789,89 @@
       <x:c r="D359" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H359" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I359" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K359" s="6" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L359" s="0">
-        <x:v>550</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:12">
       <x:c r="A360" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B360" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G360" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H360" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I360" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J360" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K360" s="6" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L360" s="0">
-        <x:v>482</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:12">
       <x:c r="A361" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
@@ -14898,51 +14903,51 @@
       <x:c r="D362" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G362" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H362" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I362" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J362" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K362" s="6" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L362" s="0">
-        <x:v>367</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:12">
       <x:c r="A363" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H363" s="0" t="s">
@@ -15012,51 +15017,51 @@
       <x:c r="D365" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H365" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I365" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K365" s="6" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L365" s="0">
-        <x:v>1578</x:v>
+        <x:v>1571</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:12">
       <x:c r="A366" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G366" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H366" s="0" t="s">
@@ -15316,89 +15321,89 @@
       <x:c r="D373" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I373" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K373" s="6" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L373" s="0">
-        <x:v>1495</x:v>
+        <x:v>1494</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:12">
       <x:c r="A374" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G374" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H374" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I374" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J374" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="K374" s="6" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L374" s="0">
-        <x:v>979</x:v>
+        <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:12">
       <x:c r="A375" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
@@ -15430,51 +15435,51 @@
       <x:c r="D376" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G376" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H376" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I376" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J376" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K376" s="6" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L376" s="0">
-        <x:v>1018</x:v>
+        <x:v>1014</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:12">
       <x:c r="A377" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
@@ -15544,51 +15549,51 @@
       <x:c r="D379" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H379" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I379" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K379" s="6" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L379" s="0">
-        <x:v>3914</x:v>
+        <x:v>3907</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:12">
       <x:c r="A380" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G380" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H380" s="0" t="s">
@@ -17938,51 +17943,51 @@
       <x:c r="D442" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E442" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F442" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G442" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H442" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I442" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J442" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K442" s="6" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L442" s="0">
-        <x:v>4333</x:v>
+        <x:v>4332</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:12">
       <x:c r="A443" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C443" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D443" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E443" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F443" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H443" s="0" t="s">
@@ -25121,50 +25126,2444 @@
         <x:v>81</x:v>
       </x:c>
       <x:c r="E631" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F631" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H631" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I631" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K631" s="6" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L631" s="0">
         <x:v>4396</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="632" spans="1:12">
+      <x:c r="A632" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B632" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C632" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D632" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E632" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F632" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G632" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H632" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I632" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J632" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="K632" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L632" s="0">
+        <x:v>1098</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="633" spans="1:12">
+      <x:c r="A633" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B633" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C633" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D633" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E633" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F633" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G633" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H633" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I633" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J633" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="K633" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L633" s="0">
+        <x:v>827</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="634" spans="1:12">
+      <x:c r="A634" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B634" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C634" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D634" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E634" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F634" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G634" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H634" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I634" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J634" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K634" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L634" s="0">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="635" spans="1:12">
+      <x:c r="A635" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B635" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C635" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D635" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E635" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F635" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G635" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H635" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I635" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J635" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K635" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L635" s="0">
+        <x:v>609</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="636" spans="1:12">
+      <x:c r="A636" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B636" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C636" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D636" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E636" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F636" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G636" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H636" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I636" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J636" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K636" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L636" s="0">
+        <x:v>86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="637" spans="1:12">
+      <x:c r="A637" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B637" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C637" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D637" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E637" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F637" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G637" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H637" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I637" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J637" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K637" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L637" s="0">
+        <x:v>50</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="638" spans="1:12">
+      <x:c r="A638" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B638" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C638" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D638" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E638" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F638" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G638" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H638" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I638" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J638" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K638" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L638" s="0">
+        <x:v>2933</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="639" spans="1:12">
+      <x:c r="A639" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B639" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C639" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D639" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E639" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F639" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G639" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H639" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I639" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J639" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="K639" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L639" s="0">
+        <x:v>767</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="640" spans="1:12">
+      <x:c r="A640" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B640" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C640" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D640" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E640" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F640" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G640" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H640" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I640" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J640" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="K640" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L640" s="0">
+        <x:v>616</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="641" spans="1:12">
+      <x:c r="A641" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B641" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C641" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D641" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E641" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F641" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G641" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H641" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I641" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J641" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K641" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L641" s="0">
+        <x:v>48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="642" spans="1:12">
+      <x:c r="A642" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B642" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C642" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D642" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E642" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F642" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G642" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H642" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I642" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J642" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K642" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L642" s="0">
+        <x:v>660</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="643" spans="1:12">
+      <x:c r="A643" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B643" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C643" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D643" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E643" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F643" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G643" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H643" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I643" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J643" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K643" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L643" s="0">
+        <x:v>125</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="644" spans="1:12">
+      <x:c r="A644" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B644" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C644" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D644" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E644" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F644" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G644" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H644" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I644" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J644" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K644" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L644" s="0">
+        <x:v>27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="645" spans="1:12">
+      <x:c r="A645" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B645" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C645" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D645" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E645" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F645" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G645" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H645" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I645" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J645" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K645" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L645" s="0">
+        <x:v>2243</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="646" spans="1:12">
+      <x:c r="A646" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B646" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C646" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D646" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E646" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F646" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G646" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H646" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I646" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J646" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="K646" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L646" s="0">
+        <x:v>1865</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="647" spans="1:12">
+      <x:c r="A647" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B647" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C647" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D647" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E647" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F647" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G647" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H647" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I647" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J647" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="K647" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L647" s="0">
+        <x:v>1443</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="648" spans="1:12">
+      <x:c r="A648" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B648" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C648" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D648" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E648" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F648" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G648" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H648" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I648" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J648" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K648" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L648" s="0">
+        <x:v>311</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="649" spans="1:12">
+      <x:c r="A649" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B649" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C649" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D649" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E649" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F649" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G649" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H649" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I649" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J649" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K649" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L649" s="0">
+        <x:v>1269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="650" spans="1:12">
+      <x:c r="A650" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B650" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C650" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D650" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E650" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F650" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G650" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H650" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I650" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J650" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K650" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L650" s="0">
+        <x:v>211</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="651" spans="1:12">
+      <x:c r="A651" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B651" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C651" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D651" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E651" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F651" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G651" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H651" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I651" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J651" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K651" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L651" s="0">
+        <x:v>77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="652" spans="1:12">
+      <x:c r="A652" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B652" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C652" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D652" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E652" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F652" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G652" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H652" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I652" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J652" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K652" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L652" s="0">
+        <x:v>5176</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="653" spans="1:12">
+      <x:c r="A653" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B653" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C653" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D653" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E653" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F653" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G653" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H653" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I653" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J653" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="K653" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L653" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="654" spans="1:12">
+      <x:c r="A654" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B654" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C654" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D654" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E654" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F654" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G654" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H654" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I654" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J654" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="K654" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L654" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="655" spans="1:12">
+      <x:c r="A655" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B655" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C655" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D655" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E655" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F655" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G655" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H655" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I655" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J655" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K655" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L655" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="656" spans="1:12">
+      <x:c r="A656" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B656" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C656" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D656" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E656" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F656" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G656" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H656" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I656" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J656" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K656" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L656" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="657" spans="1:12">
+      <x:c r="A657" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B657" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C657" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D657" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E657" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F657" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G657" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H657" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I657" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J657" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K657" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L657" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="658" spans="1:12">
+      <x:c r="A658" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B658" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C658" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D658" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E658" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F658" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G658" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H658" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I658" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J658" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K658" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L658" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="659" spans="1:12">
+      <x:c r="A659" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B659" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C659" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D659" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E659" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F659" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G659" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H659" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I659" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J659" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K659" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L659" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="660" spans="1:12">
+      <x:c r="A660" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B660" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C660" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D660" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E660" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F660" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G660" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H660" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I660" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J660" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="K660" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L660" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="661" spans="1:12">
+      <x:c r="A661" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B661" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C661" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D661" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E661" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F661" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G661" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H661" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I661" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J661" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="K661" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L661" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="662" spans="1:12">
+      <x:c r="A662" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B662" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C662" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D662" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E662" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F662" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G662" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H662" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I662" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J662" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K662" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L662" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="663" spans="1:12">
+      <x:c r="A663" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B663" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C663" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D663" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E663" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F663" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G663" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H663" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I663" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J663" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K663" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L663" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="664" spans="1:12">
+      <x:c r="A664" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B664" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C664" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D664" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E664" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F664" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G664" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H664" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I664" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J664" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K664" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L664" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="665" spans="1:12">
+      <x:c r="A665" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B665" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C665" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D665" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E665" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F665" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G665" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H665" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I665" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J665" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K665" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L665" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="666" spans="1:12">
+      <x:c r="A666" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B666" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C666" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D666" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E666" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F666" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G666" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H666" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I666" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J666" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K666" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L666" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="667" spans="1:12">
+      <x:c r="A667" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B667" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C667" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D667" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E667" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F667" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G667" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H667" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I667" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J667" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="K667" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L667" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="668" spans="1:12">
+      <x:c r="A668" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B668" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C668" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D668" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E668" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F668" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G668" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H668" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I668" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J668" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="K668" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L668" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="669" spans="1:12">
+      <x:c r="A669" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B669" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C669" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D669" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E669" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F669" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G669" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H669" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I669" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J669" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K669" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L669" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="670" spans="1:12">
+      <x:c r="A670" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B670" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C670" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D670" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E670" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F670" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G670" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H670" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I670" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J670" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K670" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L670" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="671" spans="1:12">
+      <x:c r="A671" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B671" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C671" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D671" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E671" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F671" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G671" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H671" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I671" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J671" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K671" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L671" s="0">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="672" spans="1:12">
+      <x:c r="A672" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B672" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C672" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D672" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E672" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F672" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G672" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H672" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I672" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J672" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K672" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L672" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="673" spans="1:12">
+      <x:c r="A673" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B673" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C673" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D673" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E673" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F673" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G673" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H673" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I673" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J673" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K673" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L673" s="0">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="674" spans="1:12">
+      <x:c r="A674" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B674" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C674" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D674" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E674" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F674" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G674" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H674" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I674" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J674" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="K674" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L674" s="0">
+        <x:v>1098</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="675" spans="1:12">
+      <x:c r="A675" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B675" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C675" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D675" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E675" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F675" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G675" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H675" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I675" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J675" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="K675" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L675" s="0">
+        <x:v>827</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="676" spans="1:12">
+      <x:c r="A676" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B676" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C676" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D676" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E676" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F676" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G676" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H676" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I676" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J676" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K676" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L676" s="0">
+        <x:v>263</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="677" spans="1:12">
+      <x:c r="A677" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B677" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C677" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D677" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E677" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F677" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G677" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H677" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I677" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J677" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K677" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L677" s="0">
+        <x:v>609</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="678" spans="1:12">
+      <x:c r="A678" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B678" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C678" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D678" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E678" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F678" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G678" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H678" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I678" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J678" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K678" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L678" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="679" spans="1:12">
+      <x:c r="A679" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B679" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C679" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D679" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E679" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F679" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G679" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H679" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I679" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J679" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K679" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L679" s="0">
+        <x:v>50</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="680" spans="1:12">
+      <x:c r="A680" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B680" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C680" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D680" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E680" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F680" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G680" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H680" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I680" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J680" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K680" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L680" s="0">
+        <x:v>2947</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="681" spans="1:12">
+      <x:c r="A681" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B681" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C681" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D681" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E681" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F681" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G681" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H681" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I681" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J681" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="K681" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L681" s="0">
+        <x:v>767</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="682" spans="1:12">
+      <x:c r="A682" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B682" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C682" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D682" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E682" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F682" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G682" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H682" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I682" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J682" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="K682" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L682" s="0">
+        <x:v>616</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="683" spans="1:12">
+      <x:c r="A683" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B683" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C683" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D683" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E683" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F683" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G683" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H683" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I683" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J683" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K683" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L683" s="0">
+        <x:v>48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="684" spans="1:12">
+      <x:c r="A684" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B684" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C684" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D684" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E684" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F684" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G684" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H684" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I684" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J684" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K684" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L684" s="0">
+        <x:v>660</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="685" spans="1:12">
+      <x:c r="A685" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B685" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C685" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D685" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E685" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F685" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G685" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H685" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I685" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J685" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K685" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L685" s="0">
+        <x:v>134</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="686" spans="1:12">
+      <x:c r="A686" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B686" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C686" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D686" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E686" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F686" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G686" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H686" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I686" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J686" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K686" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L686" s="0">
+        <x:v>27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="687" spans="1:12">
+      <x:c r="A687" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B687" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C687" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D687" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E687" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F687" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G687" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H687" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I687" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J687" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K687" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L687" s="0">
+        <x:v>2252</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="688" spans="1:12">
+      <x:c r="A688" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B688" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C688" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D688" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E688" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F688" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G688" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H688" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I688" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J688" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="K688" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L688" s="0">
+        <x:v>1865</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="689" spans="1:12">
+      <x:c r="A689" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B689" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C689" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D689" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E689" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F689" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G689" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H689" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I689" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J689" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="K689" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L689" s="0">
+        <x:v>1443</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="690" spans="1:12">
+      <x:c r="A690" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B690" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C690" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D690" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E690" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F690" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G690" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H690" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I690" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J690" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K690" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L690" s="0">
+        <x:v>311</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="691" spans="1:12">
+      <x:c r="A691" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B691" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C691" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D691" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E691" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F691" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G691" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H691" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I691" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J691" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="K691" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L691" s="0">
+        <x:v>1269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="692" spans="1:12">
+      <x:c r="A692" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B692" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C692" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D692" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E692" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F692" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G692" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H692" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I692" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="J692" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="K692" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L692" s="0">
+        <x:v>234</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="693" spans="1:12">
+      <x:c r="A693" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B693" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C693" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D693" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E693" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F693" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G693" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H693" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I693" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="J693" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="K693" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L693" s="0">
+        <x:v>77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="694" spans="1:12">
+      <x:c r="A694" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B694" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C694" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D694" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E694" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F694" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G694" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H694" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I694" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="J694" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="K694" s="6" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L694" s="0">
+        <x:v>5199</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -25210,75 +27609,77 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="FRM01C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Forestry Wood Removals"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="10">
+      <x:sharedItems count="11">
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="10">
+      <x:sharedItems count="11">
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03874V04625">
       <x:sharedItems count="3">
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Species">
       <x:sharedItems count="3">
         <x:s v="Coniferous trees"/>
         <x:s v="Non-coniferous trees"/>
         <x:s v="All types of trees"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03872V04623">
       <x:sharedItems count="3">
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Ownership">
       <x:sharedItems count="3">
@@ -25293,92 +27694,92 @@
         <x:s v="20"/>
         <x:s v="30"/>
         <x:s v="40"/>
         <x:s v="50"/>
         <x:s v="60"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Product">
       <x:sharedItems count="7">
         <x:s v="Large sawlog"/>
         <x:s v="Small sawlog"/>
         <x:s v="Stakewood"/>
         <x:s v="Pulpwood"/>
         <x:s v="Fuelwood"/>
         <x:s v="Roundwood for use as biomass"/>
         <x:s v="All wood products"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="000 cubic metres"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="4396" count="281">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="5199" count="303">
         <x:n v="320"/>
         <x:n v="357"/>
         <x:n v="64"/>
         <x:n v="292"/>
         <x:n v="23"/>
         <x:n v="17"/>
         <x:n v="1073"/>
         <x:n v="696"/>
         <x:n v="643"/>
         <x:n v="55"/>
         <x:n v="723"/>
         <x:n v="75"/>
         <x:n v="41"/>
         <x:n v="2233"/>
         <x:n v="1016"/>
         <x:n v="1000"/>
         <x:n v="119"/>
         <x:n v="1015"/>
         <x:n v="98"/>
         <x:n v="58"/>
         <x:n v="3306"/>
         <x:n v="0"/>
         <x:n v="1"/>
         <x:s v=""/>
         <x:n v="3"/>
         <x:n v="4"/>
         <x:n v="2"/>
         <x:n v="5"/>
         <x:n v="6"/>
         <x:n v="26"/>
         <x:n v="1077"/>
         <x:n v="77"/>
         <x:n v="2235"/>
         <x:n v="103"/>
         <x:n v="3312"/>
         <x:n v="216"/>
         <x:n v="301"/>
         <x:n v="223"/>
         <x:n v="22"/>
         <x:n v="25"/>
-        <x:n v="852"/>
+        <x:n v="851"/>
         <x:n v="876"/>
         <x:n v="767"/>
         <x:n v="62"/>
         <x:n v="720"/>
         <x:n v="61"/>
         <x:n v="99"/>
         <x:n v="2585"/>
         <x:n v="1092"/>
         <x:n v="1068"/>
         <x:n v="126"/>
         <x:n v="943"/>
         <x:n v="83"/>
         <x:n v="124"/>
         <x:n v="3437"/>
         <x:n v="8"/>
         <x:n v="9"/>
         <x:n v="302"/>
         <x:n v="224"/>
         <x:n v="856"/>
         <x:n v="66"/>
         <x:n v="2590"/>
         <x:n v="1069"/>
         <x:n v="944"/>
         <x:n v="91"/>
         <x:n v="3445"/>
@@ -25443,108 +27844,109 @@
         <x:n v="398"/>
         <x:n v="92"/>
         <x:n v="369"/>
         <x:n v="30"/>
         <x:n v="44"/>
         <x:n v="1279"/>
         <x:n v="902"/>
         <x:n v="728"/>
         <x:n v="54"/>
         <x:n v="831"/>
         <x:n v="73"/>
         <x:n v="2716"/>
         <x:n v="1249"/>
         <x:n v="1126"/>
         <x:n v="146"/>
         <x:n v="1200"/>
         <x:n v="172"/>
         <x:n v="3995"/>
         <x:n v="12"/>
         <x:n v="400"/>
         <x:n v="36"/>
         <x:n v="1288"/>
         <x:n v="2720"/>
         <x:n v="1128"/>
         <x:n v="4007"/>
-        <x:n v="547"/>
-[...2 lines deleted...]
-        <x:n v="1559"/>
+        <x:n v="546"/>
+        <x:n v="476"/>
+        <x:n v="359"/>
+        <x:n v="1553"/>
         <x:n v="945"/>
         <x:n v="497"/>
         <x:n v="46"/>
         <x:n v="651"/>
         <x:n v="20"/>
         <x:n v="2331"/>
-        <x:n v="1492"/>
-        <x:n v="975"/>
+        <x:n v="1491"/>
+        <x:n v="973"/>
         <x:n v="144"/>
-        <x:n v="1014"/>
+        <x:n v="1010"/>
         <x:n v="50"/>
-        <x:n v="3890"/>
+        <x:n v="3884"/>
         <x:n v="11"/>
-        <x:n v="550"/>
-[...1 lines deleted...]
-        <x:n v="367"/>
+        <x:n v="549"/>
+        <x:n v="481"/>
+        <x:n v="363"/>
         <x:n v="31"/>
-        <x:n v="1578"/>
+        <x:n v="1571"/>
         <x:n v="177"/>
         <x:n v="2336"/>
-        <x:n v="1495"/>
-        <x:n v="979"/>
+        <x:n v="1494"/>
+        <x:n v="978"/>
+        <x:n v="1014"/>
         <x:n v="226"/>
         <x:n v="51"/>
-        <x:n v="3914"/>
+        <x:n v="3907"/>
         <x:n v="839"/>
         <x:n v="628"/>
         <x:n v="96"/>
         <x:n v="446"/>
         <x:n v="56"/>
         <x:n v="2076"/>
         <x:n v="907"/>
         <x:n v="487"/>
         <x:n v="32"/>
         <x:n v="143"/>
         <x:n v="21"/>
         <x:n v="2231"/>
         <x:n v="1745"/>
         <x:n v="1115"/>
         <x:n v="1089"/>
         <x:n v="199"/>
         <x:n v="4307"/>
         <x:n v="10"/>
         <x:n v="842"/>
         <x:n v="633"/>
         <x:n v="451"/>
         <x:n v="63"/>
         <x:n v="2098"/>
         <x:n v="1749"/>
         <x:n v="1120"/>
         <x:n v="129"/>
         <x:n v="1094"/>
         <x:n v="209"/>
-        <x:n v="4333"/>
+        <x:n v="4332"/>
         <x:n v="555"/>
         <x:n v="598"/>
         <x:n v="469"/>
         <x:n v="53"/>
         <x:n v="1788"/>
         <x:n v="1026"/>
         <x:n v="485"/>
         <x:n v="645"/>
         <x:n v="147"/>
         <x:n v="2371"/>
         <x:n v="1581"/>
         <x:n v="1083"/>
         <x:n v="132"/>
         <x:n v="1114"/>
         <x:n v="200"/>
         <x:n v="49"/>
         <x:n v="4159"/>
         <x:n v="24"/>
         <x:n v="28"/>
         <x:n v="557"/>
         <x:n v="604"/>
         <x:n v="473"/>
         <x:n v="1811"/>
         <x:n v="151"/>
         <x:n v="2375"/>
@@ -25575,50 +27977,71 @@
         <x:n v="1633"/>
         <x:n v="1059"/>
         <x:n v="1154"/>
         <x:n v="207"/>
         <x:n v="4269"/>
         <x:n v="786"/>
         <x:n v="601"/>
         <x:n v="82"/>
         <x:n v="427"/>
         <x:n v="1982"/>
         <x:n v="958"/>
         <x:n v="506"/>
         <x:n v="721"/>
         <x:n v="2388"/>
         <x:n v="1744"/>
         <x:n v="1107"/>
         <x:n v="131"/>
         <x:n v="1148"/>
         <x:n v="4370"/>
         <x:n v="88"/>
         <x:n v="1995"/>
         <x:n v="145"/>
         <x:n v="2401"/>
         <x:n v="233"/>
         <x:n v="4396"/>
+        <x:n v="827"/>
+        <x:n v="263"/>
+        <x:n v="609"/>
+        <x:n v="86"/>
+        <x:n v="2933"/>
+        <x:n v="616"/>
+        <x:n v="48"/>
+        <x:n v="660"/>
+        <x:n v="125"/>
+        <x:n v="27"/>
+        <x:n v="2243"/>
+        <x:n v="1865"/>
+        <x:n v="1443"/>
+        <x:n v="311"/>
+        <x:n v="1269"/>
+        <x:n v="211"/>
+        <x:n v="5176"/>
+        <x:n v="2947"/>
+        <x:n v="2252"/>
+        <x:n v="234"/>
+        <x:n v="5199"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="000 cubic metres"/>
     <n v="320"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
@@ -26561,51 +28984,51 @@
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="000 cubic metres"/>
     <n v="25"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="000 cubic metres"/>
-    <n v="852"/>
+    <n v="851"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="000 cubic metres"/>
     <n v="876"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
@@ -30005,135 +32428,135 @@
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="000 cubic metres"/>
     <n v="4007"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="000 cubic metres"/>
-    <n v="547"/>
+    <n v="546"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="000 cubic metres"/>
-    <n v="478"/>
+    <n v="476"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="000 cubic metres"/>
     <n v="98"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="000 cubic metres"/>
-    <n v="363"/>
+    <n v="359"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="50"/>
     <s v="Fuelwood"/>
     <s v="000 cubic metres"/>
     <n v="44"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="000 cubic metres"/>
     <n v="30"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="000 cubic metres"/>
-    <n v="1559"/>
+    <n v="1553"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="000 cubic metres"/>
     <n v="945"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
@@ -30201,135 +32624,135 @@
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="000 cubic metres"/>
     <n v="2331"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="000 cubic metres"/>
-    <n v="1492"/>
+    <n v="1491"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="000 cubic metres"/>
-    <n v="975"/>
+    <n v="973"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="000 cubic metres"/>
     <n v="144"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="000 cubic metres"/>
-    <n v="1014"/>
+    <n v="1010"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="50"/>
     <s v="Fuelwood"/>
     <s v="000 cubic metres"/>
     <n v="216"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="000 cubic metres"/>
     <n v="50"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="000 cubic metres"/>
-    <n v="3890"/>
+    <n v="3884"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="000 cubic metres"/>
     <n v="3"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
@@ -30593,135 +33016,135 @@
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="20"/>
     <s v="Non-coniferous trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="000 cubic metres"/>
     <n v="23"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="000 cubic metres"/>
-    <n v="550"/>
+    <n v="549"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="000 cubic metres"/>
-    <n v="482"/>
+    <n v="481"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="000 cubic metres"/>
     <n v="98"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="000 cubic metres"/>
-    <n v="367"/>
+    <n v="363"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="50"/>
     <s v="Fuelwood"/>
     <s v="000 cubic metres"/>
     <n v="50"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="000 cubic metres"/>
     <n v="31"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="000 cubic metres"/>
-    <n v="1578"/>
+    <n v="1571"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="000 cubic metres"/>
     <n v="945"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="20"/>
@@ -30789,135 +33212,135 @@
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="20"/>
     <s v="Publicly-owned forests"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="000 cubic metres"/>
     <n v="2336"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="000 cubic metres"/>
-    <n v="1495"/>
+    <n v="1494"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="20"/>
     <s v="Small sawlog"/>
     <s v="000 cubic metres"/>
-    <n v="979"/>
+    <n v="978"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="30"/>
     <s v="Stakewood"/>
     <s v="000 cubic metres"/>
     <n v="144"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="40"/>
     <s v="Pulpwood"/>
     <s v="000 cubic metres"/>
-    <n v="1018"/>
+    <n v="1014"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="50"/>
     <s v="Fuelwood"/>
     <s v="000 cubic metres"/>
     <n v="226"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="000 cubic metres"/>
     <n v="51"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="000 cubic metres"/>
-    <n v="3914"/>
+    <n v="3907"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="000 cubic metres"/>
     <n v="839"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
@@ -31755,51 +34178,51 @@
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="000 cubic metres"/>
     <n v="33"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="000 cubic metres"/>
-    <n v="4333"/>
+    <n v="4332"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="10"/>
     <s v="Large sawlog"/>
     <s v="000 cubic metres"/>
     <n v="555"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="Coniferous trees"/>
     <s v="10"/>
     <s v="Privately-owned forests"/>
     <s v="20"/>
@@ -34403,27 +36826,909 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="60"/>
     <s v="Roundwood for use as biomass"/>
     <s v="000 cubic metres"/>
     <n v="34"/>
   </r>
   <r>
     <s v="FRM01C01"/>
     <s v="Forestry Wood Removals"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All types of trees"/>
     <s v="-"/>
     <s v="All forestry ownership"/>
     <s v="-"/>
     <s v="All wood products"/>
     <s v="000 cubic metres"/>
     <n v="4396"/>
   </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="10"/>
+    <s v="Large sawlog"/>
+    <s v="000 cubic metres"/>
+    <n v="1098"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="20"/>
+    <s v="Small sawlog"/>
+    <s v="000 cubic metres"/>
+    <n v="827"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="30"/>
+    <s v="Stakewood"/>
+    <s v="000 cubic metres"/>
+    <n v="263"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="40"/>
+    <s v="Pulpwood"/>
+    <s v="000 cubic metres"/>
+    <n v="609"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="50"/>
+    <s v="Fuelwood"/>
+    <s v="000 cubic metres"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="60"/>
+    <s v="Roundwood for use as biomass"/>
+    <s v="000 cubic metres"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="-"/>
+    <s v="All wood products"/>
+    <s v="000 cubic metres"/>
+    <n v="2933"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="10"/>
+    <s v="Large sawlog"/>
+    <s v="000 cubic metres"/>
+    <n v="767"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="20"/>
+    <s v="Small sawlog"/>
+    <s v="000 cubic metres"/>
+    <n v="616"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="30"/>
+    <s v="Stakewood"/>
+    <s v="000 cubic metres"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="40"/>
+    <s v="Pulpwood"/>
+    <s v="000 cubic metres"/>
+    <n v="660"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="50"/>
+    <s v="Fuelwood"/>
+    <s v="000 cubic metres"/>
+    <n v="125"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="60"/>
+    <s v="Roundwood for use as biomass"/>
+    <s v="000 cubic metres"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="-"/>
+    <s v="All wood products"/>
+    <s v="000 cubic metres"/>
+    <n v="2243"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="10"/>
+    <s v="Large sawlog"/>
+    <s v="000 cubic metres"/>
+    <n v="1865"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="20"/>
+    <s v="Small sawlog"/>
+    <s v="000 cubic metres"/>
+    <n v="1443"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="30"/>
+    <s v="Stakewood"/>
+    <s v="000 cubic metres"/>
+    <n v="311"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="40"/>
+    <s v="Pulpwood"/>
+    <s v="000 cubic metres"/>
+    <n v="1269"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="50"/>
+    <s v="Fuelwood"/>
+    <s v="000 cubic metres"/>
+    <n v="211"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="60"/>
+    <s v="Roundwood for use as biomass"/>
+    <s v="000 cubic metres"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Coniferous trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="-"/>
+    <s v="All wood products"/>
+    <s v="000 cubic metres"/>
+    <n v="5176"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="10"/>
+    <s v="Large sawlog"/>
+    <s v="000 cubic metres"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="20"/>
+    <s v="Small sawlog"/>
+    <s v="000 cubic metres"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="30"/>
+    <s v="Stakewood"/>
+    <s v="000 cubic metres"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="40"/>
+    <s v="Pulpwood"/>
+    <s v="000 cubic metres"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="50"/>
+    <s v="Fuelwood"/>
+    <s v="000 cubic metres"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="60"/>
+    <s v="Roundwood for use as biomass"/>
+    <s v="000 cubic metres"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="-"/>
+    <s v="All wood products"/>
+    <s v="000 cubic metres"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="10"/>
+    <s v="Large sawlog"/>
+    <s v="000 cubic metres"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="20"/>
+    <s v="Small sawlog"/>
+    <s v="000 cubic metres"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="30"/>
+    <s v="Stakewood"/>
+    <s v="000 cubic metres"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="40"/>
+    <s v="Pulpwood"/>
+    <s v="000 cubic metres"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="50"/>
+    <s v="Fuelwood"/>
+    <s v="000 cubic metres"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="60"/>
+    <s v="Roundwood for use as biomass"/>
+    <s v="000 cubic metres"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="-"/>
+    <s v="All wood products"/>
+    <s v="000 cubic metres"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="10"/>
+    <s v="Large sawlog"/>
+    <s v="000 cubic metres"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="20"/>
+    <s v="Small sawlog"/>
+    <s v="000 cubic metres"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="30"/>
+    <s v="Stakewood"/>
+    <s v="000 cubic metres"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="40"/>
+    <s v="Pulpwood"/>
+    <s v="000 cubic metres"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="50"/>
+    <s v="Fuelwood"/>
+    <s v="000 cubic metres"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="60"/>
+    <s v="Roundwood for use as biomass"/>
+    <s v="000 cubic metres"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="Non-coniferous trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="-"/>
+    <s v="All wood products"/>
+    <s v="000 cubic metres"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="10"/>
+    <s v="Large sawlog"/>
+    <s v="000 cubic metres"/>
+    <n v="1098"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="20"/>
+    <s v="Small sawlog"/>
+    <s v="000 cubic metres"/>
+    <n v="827"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="30"/>
+    <s v="Stakewood"/>
+    <s v="000 cubic metres"/>
+    <n v="263"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="40"/>
+    <s v="Pulpwood"/>
+    <s v="000 cubic metres"/>
+    <n v="609"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="50"/>
+    <s v="Fuelwood"/>
+    <s v="000 cubic metres"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="60"/>
+    <s v="Roundwood for use as biomass"/>
+    <s v="000 cubic metres"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="10"/>
+    <s v="Privately-owned forests"/>
+    <s v="-"/>
+    <s v="All wood products"/>
+    <s v="000 cubic metres"/>
+    <n v="2947"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="10"/>
+    <s v="Large sawlog"/>
+    <s v="000 cubic metres"/>
+    <n v="767"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="20"/>
+    <s v="Small sawlog"/>
+    <s v="000 cubic metres"/>
+    <n v="616"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="30"/>
+    <s v="Stakewood"/>
+    <s v="000 cubic metres"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="40"/>
+    <s v="Pulpwood"/>
+    <s v="000 cubic metres"/>
+    <n v="660"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="50"/>
+    <s v="Fuelwood"/>
+    <s v="000 cubic metres"/>
+    <n v="134"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="60"/>
+    <s v="Roundwood for use as biomass"/>
+    <s v="000 cubic metres"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="20"/>
+    <s v="Publicly-owned forests"/>
+    <s v="-"/>
+    <s v="All wood products"/>
+    <s v="000 cubic metres"/>
+    <n v="2252"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="10"/>
+    <s v="Large sawlog"/>
+    <s v="000 cubic metres"/>
+    <n v="1865"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="20"/>
+    <s v="Small sawlog"/>
+    <s v="000 cubic metres"/>
+    <n v="1443"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="30"/>
+    <s v="Stakewood"/>
+    <s v="000 cubic metres"/>
+    <n v="311"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="40"/>
+    <s v="Pulpwood"/>
+    <s v="000 cubic metres"/>
+    <n v="1269"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="50"/>
+    <s v="Fuelwood"/>
+    <s v="000 cubic metres"/>
+    <n v="234"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="60"/>
+    <s v="Roundwood for use as biomass"/>
+    <s v="000 cubic metres"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="FRM01C01"/>
+    <s v="Forestry Wood Removals"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All types of trees"/>
+    <s v="-"/>
+    <s v="All forestry ownership"/>
+    <s v="-"/>
+    <s v="All wood products"/>
+    <s v="000 cubic metres"/>
+    <n v="5199"/>
+  </r>
 </pivotCacheRecords>
 </file>