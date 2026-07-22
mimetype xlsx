--- v4 (2026-06-06)
+++ v5 (2026-07-22)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra97788a088e3485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93f5d61b6f274e65ab5b8b35c6a39ad9.psmdcp" Id="Rd70b96144f8242ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b3943b3842c4319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e212321265e412384df86c502745fbc.psmdcp" Id="R422ae9b252574675" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>