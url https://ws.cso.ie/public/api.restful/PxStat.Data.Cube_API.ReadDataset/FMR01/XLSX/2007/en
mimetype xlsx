--- v5 (2026-07-22)
+++ v6 (2026-09-10)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b3943b3842c4319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e212321265e412384df86c502745fbc.psmdcp" Id="R422ae9b252574675" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcef0cf5047294251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce8bb9e6788046a0b69c0cb3bf1c5737.psmdcp" Id="R824ac06e0b5042cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -56,51 +56,51 @@
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Forest Wood Removals</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/FMR01/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/FMR01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>FWR</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Niamh Shanahan</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>environment@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t>(+353) 1 498 4282</x:t>
   </x:si>
@@ -885,51 +885,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/FMR01/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/FMR01/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">