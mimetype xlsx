--- v0 (2025-11-14)
+++ v1 (2026-10-13)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb11e4168ec240b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65bd8a59b698473da76c03d4b0b0568c.psmdcp" Id="Rd24eab78870d4cdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f37a840d1dd43f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe28a6197c444d05b1d646b310c24722.psmdcp" Id="R4066e8385a5f4e58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>F8062</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Average Age that Education Ceased for Population Aged 15 Years and Over</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>12/19/2023 11:00:00 AM</x:t>
+    <x:t>19/12/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F8062/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>C2022P8</x:t>
   </x:si>
   <x:si>
     <x:t>Profile 8 - The Irish Language and Education</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Bernie Casey</x:t>
   </x:si>
@@ -1351,1475 +1351,436 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...1423 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Census Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04166V04937" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="167">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+        <item x="70"/>
+        <item x="71"/>
+        <item x="72"/>
+        <item x="73"/>
+        <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
+        <item x="79"/>
+        <item x="80"/>
+        <item x="81"/>
+        <item x="82"/>
+        <item x="83"/>
+        <item x="84"/>
+        <item x="85"/>
+        <item x="86"/>
+        <item x="87"/>
+        <item x="88"/>
+        <item x="89"/>
+        <item x="90"/>
+        <item x="91"/>
+        <item x="92"/>
+        <item x="93"/>
+        <item x="94"/>
+        <item x="95"/>
+        <item x="96"/>
+        <item x="97"/>
+        <item x="98"/>
+        <item x="99"/>
+        <item x="100"/>
+        <item x="101"/>
+        <item x="102"/>
+        <item x="103"/>
+        <item x="104"/>
+        <item x="105"/>
+        <item x="106"/>
+        <item x="107"/>
+        <item x="108"/>
+        <item x="109"/>
+        <item x="110"/>
+        <item x="111"/>
+        <item x="112"/>
+        <item x="113"/>
+        <item x="114"/>
+        <item x="115"/>
+        <item x="116"/>
+        <item x="117"/>
+        <item x="118"/>
+        <item x="119"/>
+        <item x="120"/>
+        <item x="121"/>
+        <item x="122"/>
+        <item x="123"/>
+        <item x="124"/>
+        <item x="125"/>
+        <item x="126"/>
+        <item x="127"/>
+        <item x="128"/>
+        <item x="129"/>
+        <item x="130"/>
+        <item x="131"/>
+        <item x="132"/>
+        <item x="133"/>
+        <item x="134"/>
+        <item x="135"/>
+        <item x="136"/>
+        <item x="137"/>
+        <item x="138"/>
+        <item x="139"/>
+        <item x="140"/>
+        <item x="141"/>
+        <item x="142"/>
+        <item x="143"/>
+        <item x="144"/>
+        <item x="145"/>
+        <item x="146"/>
+        <item x="147"/>
+        <item x="148"/>
+        <item x="149"/>
+        <item x="150"/>
+        <item x="151"/>
+        <item x="152"/>
+        <item x="153"/>
+        <item x="154"/>
+        <item x="155"/>
+        <item x="156"/>
+        <item x="157"/>
+        <item x="158"/>
+        <item x="159"/>
+        <item x="160"/>
+        <item x="161"/>
+        <item x="162"/>
+        <item x="163"/>
+        <item x="164"/>
+        <item x="165"/>
+        <item x="166"/>
+      </items>
+    </pivotField>
+    <pivotField name="CSO Local Electoral Areas 2022" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="167">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+        <item x="70"/>
+        <item x="71"/>
+        <item x="72"/>
+        <item x="73"/>
+        <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
+        <item x="79"/>
+        <item x="80"/>
+        <item x="81"/>
+        <item x="82"/>
+        <item x="83"/>
+        <item x="84"/>
+        <item x="85"/>
+        <item x="86"/>
+        <item x="87"/>
+        <item x="88"/>
+        <item x="89"/>
+        <item x="90"/>
+        <item x="91"/>
+        <item x="92"/>
+        <item x="93"/>
+        <item x="94"/>
+        <item x="95"/>
+        <item x="96"/>
+        <item x="97"/>
+        <item x="98"/>
+        <item x="99"/>
+        <item x="100"/>
+        <item x="101"/>
+        <item x="102"/>
+        <item x="103"/>
+        <item x="104"/>
+        <item x="105"/>
+        <item x="106"/>
+        <item x="107"/>
+        <item x="108"/>
+        <item x="109"/>
+        <item x="110"/>
+        <item x="111"/>
+        <item x="112"/>
+        <item x="113"/>
+        <item x="114"/>
+        <item x="115"/>
+        <item x="116"/>
+        <item x="117"/>
+        <item x="118"/>
+        <item x="119"/>
+        <item x="120"/>
+        <item x="121"/>
+        <item x="122"/>
+        <item x="123"/>
+        <item x="124"/>
+        <item x="125"/>
+        <item x="126"/>
+        <item x="127"/>
+        <item x="128"/>
+        <item x="129"/>
+        <item x="130"/>
+        <item x="131"/>
+        <item x="132"/>
+        <item x="133"/>
+        <item x="134"/>
+        <item x="135"/>
+        <item x="136"/>
+        <item x="137"/>
+        <item x="138"/>
+        <item x="139"/>
+        <item x="140"/>
+        <item x="141"/>
+        <item x="142"/>
+        <item x="143"/>
+        <item x="144"/>
+        <item x="145"/>
+        <item x="146"/>
+        <item x="147"/>
+        <item x="148"/>
+        <item x="149"/>
+        <item x="150"/>
+        <item x="151"/>
+        <item x="152"/>
+        <item x="153"/>
+        <item x="154"/>
+        <item x="155"/>
+        <item x="156"/>
+        <item x="157"/>
+        <item x="158"/>
+        <item x="159"/>
+        <item x="160"/>
+        <item x="161"/>
+        <item x="162"/>
+        <item x="163"/>
+        <item x="164"/>
+        <item x="165"/>
+        <item x="166"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H168" totalsRowShown="0">
   <x:autoFilter ref="A1:H168"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Census Year"/>
     <x:tableColumn id="5" name="C04166V04937"/>
     <x:tableColumn id="6" name="CSO Local Electoral Areas 2022"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -3088,51 +2049,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F8062/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -3319,51 +2280,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H168"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="67.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="37.996339" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="44.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
@@ -7719,51 +6680,51 @@
       <x:c r="E168" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H168" s="0">
         <x:v>20.5</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -7780,51 +6741,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H168" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="F8062C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Census Year">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04166V04937">
       <x:sharedItems count="167">
         <x:s v="IE0"/>
@@ -8199,27 +7160,1698 @@
         <x:n v="21.6"/>
         <x:n v="21.4"/>
         <x:n v="22"/>
         <x:n v="21.7"/>
         <x:n v="23"/>
         <x:n v="22.2"/>
         <x:n v="22.3"/>
         <x:n v="21.5"/>
         <x:n v="22.7"/>
         <x:n v="23.3"/>
         <x:n v="19.6"/>
         <x:n v="18.9"/>
         <x:n v="22.1"/>
         <x:n v="23.8"/>
         <x:n v="22.4"/>
         <x:n v="21.9"/>
         <x:n v="23.5"/>
         <x:n v="22.5"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="20.8"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3eff-13a3-e055-000000000001"/>
+    <s v="Borris-In-Ossory-Mountmellick, Laois"/>
+    <s v="Number"/>
+    <n v="19.7"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f00-13a3-e055-000000000001"/>
+    <s v="Portlaoise, Laois"/>
+    <s v="Number"/>
+    <n v="20.6"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f01-13a3-e055-000000000001"/>
+    <s v="Graiguecullen -Portarlington, Laois"/>
+    <s v="Number"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f02-13a3-e055-000000000001"/>
+    <s v="Carlow, Carlow"/>
+    <s v="Number"/>
+    <n v="20.9"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f03-13a3-e055-000000000001"/>
+    <s v="Tullow, Carlow"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-553330000001"/>
+    <s v="Muinebeag, Carlow"/>
+    <s v="Number"/>
+    <n v="20.1"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f04-13a3-e055-000000000001"/>
+    <s v="Manorhamilton, Leitrim"/>
+    <s v="Number"/>
+    <n v="20.8"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f05-13a3-e055-000000000001"/>
+    <s v="Ballinamore, Leitrim"/>
+    <s v="Number"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f06-13a3-e055-000000000001"/>
+    <s v="Carrick-On-Shannon, Leitrim"/>
+    <s v="Number"/>
+    <n v="20.9"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f07-13a3-e055-000000000001"/>
+    <s v="Newcastle West, Limerick"/>
+    <s v="Number"/>
+    <n v="19.7"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f08-13a3-e055-000000000001"/>
+    <s v="Adare-Rathkeale, Limerick"/>
+    <s v="Number"/>
+    <n v="20.4"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f09-13a3-e055-000000000001"/>
+    <s v="Cappamore-Kilmallock, Limerick"/>
+    <s v="Number"/>
+    <n v="20.1"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0a-13a3-e055-000000000001"/>
+    <s v="Limerick City West, Limerick"/>
+    <s v="Number"/>
+    <n v="21.8"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0b-13a3-e055-000000000001"/>
+    <s v="Limerick City North, Limerick"/>
+    <s v="Number"/>
+    <n v="20.4"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0c-13a3-e055-000000000001"/>
+    <s v="Limerick City East, Limerick"/>
+    <s v="Number"/>
+    <n v="21.2"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0d-13a3-e055-000000000001"/>
+    <s v="Granard, Longford"/>
+    <s v="Number"/>
+    <n v="19.7"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0e-13a3-e055-000000000001"/>
+    <s v="Ballymahon, Longford"/>
+    <s v="Number"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f0f-13a3-e055-000000000001"/>
+    <s v="Longford, Longford"/>
+    <s v="Number"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="4da0bce9-d4bd-47ec-bdd9-506dbfc65774"/>
+    <s v="Dundalk-Carlingford, Louth"/>
+    <s v="Number"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="586997e6-b1be-42cc-b73d-c03f9abad412"/>
+    <s v="Dundalk South, Louth"/>
+    <s v="Number"/>
+    <n v="20.7"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f12-13a3-e055-000000000001"/>
+    <s v="Ardee, Louth"/>
+    <s v="Number"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f13-13a3-e055-000000000001"/>
+    <s v="Drogheda Rural, Louth"/>
+    <s v="Number"/>
+    <n v="20.4"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-997550000001"/>
+    <s v="Drogheda Urban, Louth"/>
+    <s v="Number"/>
+    <n v="20.1"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f14-13a3-e055-000000000001"/>
+    <s v="Ballina, Mayo"/>
+    <s v="Number"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f15-13a3-e055-000000000001"/>
+    <s v="Claremorris, Mayo"/>
+    <s v="Number"/>
+    <n v="20.5"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f16-13a3-e055-000000000001"/>
+    <s v="Castlebar, Mayo"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f17-13a3-e055-000000000001"/>
+    <s v="Belmullet, Mayo"/>
+    <s v="Number"/>
+    <n v="19.2"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-111110000001"/>
+    <s v="Westport, Mayo"/>
+    <s v="Number"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999110000001"/>
+    <s v="Swinford, Mayo"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f18-13a3-e055-000000000001"/>
+    <s v="Kells, Meath"/>
+    <s v="Number"/>
+    <n v="19.8"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9821f9f9-aacc-4b08-94ac-e3b1ba87db1e"/>
+    <s v="Laytown-Bettystown, Meath"/>
+    <s v="Number"/>
+    <n v="20.5"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="220a3c1c-5611-4729-9f86-37b2fb10bd19"/>
+    <s v="Ashbourne, Meath"/>
+    <s v="Number"/>
+    <n v="20.6"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e7c5c260-72c3-403b-b8a8-1eda714b0fec"/>
+    <s v="Ratoath, Meath"/>
+    <s v="Number"/>
+    <n v="21.1"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f1c-13a3-e055-000000000001"/>
+    <s v="Trim, Meath"/>
+    <s v="Number"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f1d-13a3-e055-000000000001"/>
+    <s v="Navan, Meath"/>
+    <s v="Number"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f1e-13a3-e055-000000000001"/>
+    <s v="Monaghan, Monaghan"/>
+    <s v="Number"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f1f-13a3-e055-000000000001"/>
+    <s v="Carrickmacross-Castleblayney, Monaghan"/>
+    <s v="Number"/>
+    <n v="19.7"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f20-13a3-e055-000000000001"/>
+    <s v="Ballybay-Clones, Monaghan"/>
+    <s v="Number"/>
+    <n v="19.3"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f21-13a3-e055-000000000001"/>
+    <s v="Birr, Offaly"/>
+    <s v="Number"/>
+    <n v="19.7"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f22-13a3-e055-000000000001"/>
+    <s v="Tullamore, Offaly"/>
+    <s v="Number"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f23-13a3-e055-000000000001"/>
+    <s v="Edenderry, Offaly"/>
+    <s v="Number"/>
+    <n v="19.4"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f24-13a3-e055-000000000001"/>
+    <s v="Boyle, Roscommon"/>
+    <s v="Number"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f25-13a3-e055-000000000001"/>
+    <s v="Roscommon, Roscommon"/>
+    <s v="Number"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f26-13a3-e055-000000000001"/>
+    <s v="Athlone, Roscommon"/>
+    <s v="Number"/>
+    <n v="20.6"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f27-13a3-e055-000000000001"/>
+    <s v="Ballymote-Tobercurry, Sligo"/>
+    <s v="Number"/>
+    <n v="20.4"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f28-13a3-e055-000000000001"/>
+    <s v="Sligo-Drumcliff, Sligo"/>
+    <s v="Number"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-007589300001"/>
+    <s v="Sligo-Strandhill, Sligo"/>
+    <s v="Number"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f29-13a3-e055-000000000001"/>
+    <s v="Cavan-Belturbet, Cavan"/>
+    <s v="Number"/>
+    <n v="20.1"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2a-13a3-e055-000000000001"/>
+    <s v="Bailieborough-Cootehill, Cavan"/>
+    <s v="Number"/>
+    <n v="19.5"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2b-13a3-e055-000000000001"/>
+    <s v="Ballyjamesduff, Cavan"/>
+    <s v="Number"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2c-13a3-e055-000000000001"/>
+    <s v="Nenagh, Tipperary"/>
+    <s v="Number"/>
+    <n v="20.6"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2d-13a3-e055-000000000001"/>
+    <s v="Roscrea-Templemore, Tipperary"/>
+    <s v="Number"/>
+    <n v="19.7"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2e-13a3-e055-000000000001"/>
+    <s v="Carrick-On-Suir, Tipperary"/>
+    <s v="Number"/>
+    <n v="19.5"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f2f-13a3-e055-000000000001"/>
+    <s v="Clonmel, Tipperary"/>
+    <s v="Number"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f30-13a3-e055-000000000001"/>
+    <s v="Cashel-Tipperary, Tipperary"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-662310000001"/>
+    <s v="Newport, Tipperary"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005500001"/>
+    <s v="Thurles, Tipperary"/>
+    <s v="Number"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005400001"/>
+    <s v="Cahir, Tipperary"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f31-13a3-e055-000000000001"/>
+    <s v="Dungarvan, Waterford"/>
+    <s v="Number"/>
+    <n v="20.7"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f32-13a3-e055-000000000001"/>
+    <s v="Portlaw-Kilmacthomas, Waterford"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005300001"/>
+    <s v="Lismore, Waterford"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f33-13a3-e055-000000000001"/>
+    <s v="Tramore-Waterford City West, Waterford"/>
+    <s v="Number"/>
+    <n v="20.8"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f34-13a3-e055-000000000001"/>
+    <s v="Waterford City South, Waterford"/>
+    <s v="Number"/>
+    <n v="19.8"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f35-13a3-e055-000000000001"/>
+    <s v="Waterford City East, Waterford"/>
+    <s v="Number"/>
+    <n v="21.6"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f36-13a3-e055-000000000001"/>
+    <s v="Athlone, Westmeath"/>
+    <s v="Number"/>
+    <n v="21.1"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f37-13a3-e055-000000000001"/>
+    <s v="Moate, Westmeath"/>
+    <s v="Number"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f38-13a3-e055-000000000001"/>
+    <s v="Kinnegad, Westmeath"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-900000000111"/>
+    <s v="Mullingar, Westmeath"/>
+    <s v="Number"/>
+    <n v="20.7"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f39-13a3-e055-000000000001"/>
+    <s v="Gorey, Wexford"/>
+    <s v="Number"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f3a-13a3-e055-000000000001"/>
+    <s v="Kilmuckridge, Wexford"/>
+    <s v="Number"/>
+    <n v="19.8"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f3b-13a3-e055-000000000001"/>
+    <s v="New Ross, Wexford"/>
+    <s v="Number"/>
+    <n v="19.8"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="873195fc-2a79-408b-a643-b0c5b898b4d4"/>
+    <s v="Rosslare, Wexford"/>
+    <s v="Number"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="11110837-4c13-4ee9-be5c-57ddf0778774"/>
+    <s v="Wexford, Wexford"/>
+    <s v="Number"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999550000001"/>
+    <s v="Enniscorthy, Wexford"/>
+    <s v="Number"/>
+    <n v="19.4"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f3d-13a3-e055-000000000001"/>
+    <s v="Baltinglass, Wicklow"/>
+    <s v="Number"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f3e-13a3-e055-000000000001"/>
+    <s v="Bray West, Wicklow"/>
+    <s v="Number"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000000000001"/>
+    <s v="Greystones, Wicklow"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef5-13a3-e055-000000000001"/>
+    <s v="Wicklow, Wicklow"/>
+    <s v="Number"/>
+    <n v="21.1"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef6-13a3-e055-000000000001"/>
+    <s v="Arklow, Wicklow"/>
+    <s v="Number"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999220000001"/>
+    <s v="Bray East, Wicklow"/>
+    <s v="Number"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef7-13a3-e055-000000000001"/>
+    <s v="Rush-Lusk, Fingal"/>
+    <s v="Number"/>
+    <n v="20.8"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07103324-0802-4bb8-a1f1-13614eb67b7c"/>
+    <s v="Swords, Fingal"/>
+    <s v="Number"/>
+    <n v="20.7"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e5d7e4fc-3093-4c47-8c53-004e059643f7"/>
+    <s v="Blanchardstown-Mulhuddart, Fingal"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="3a625b75-d7a9-467e-be55-18381818d65b"/>
+    <s v="Castleknock, Fingal"/>
+    <s v="Number"/>
+    <n v="21.7"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="199ec147-f6f0-4b60-8a67-fae3bd8625f8"/>
+    <s v="Howth-Malahide, Fingal"/>
+    <s v="Number"/>
+    <n v="21.7"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3efc-13a3-e055-000000000001"/>
+    <s v="Stillorgan, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="347867a1-33d7-4a6d-9e5a-15b239c1bd86"/>
+    <s v="Dundrum, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="72e71ecb-c6e3-47ee-a0de-ccbb51d918c5"/>
+    <s v="Glencullen-Sandyford, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="22.3"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="d65ef6e7-75e6-49d9-bda9-d4690e8f68dc"/>
+    <s v="Killiney-Shankill, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="21.5"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="40aece0e-a19d-4e78-af9d-e129f5557496"/>
+    <s v="Dún Laoghaire, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="22.7"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e97b193e-2389-4b62-8e77-25ed84bbbc15"/>
+    <s v="Blackrock, Dún Laoghaire-Rathdown"/>
+    <s v="Number"/>
+    <n v="23.3"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="c665104c-3989-4df1-aaa7-cd0488590025"/>
+    <s v="Lucan, South Dublin"/>
+    <s v="Number"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="f499b78c-07d6-4e53-a140-b5463468f2c0"/>
+    <s v="Tallaght Central, South Dublin"/>
+    <s v="Number"/>
+    <n v="19.5"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="95e98599-40d4-4e66-941c-9800a149ea92"/>
+    <s v="Rathfarnham-Templeogue, South Dublin"/>
+    <s v="Number"/>
+    <n v="21.5"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f53-13a3-e055-000000000001"/>
+    <s v="Firhouse-Bohernabreena, South Dublin"/>
+    <s v="Number"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="dfb0e9cc-e456-4386-a73f-b61cfb7a3b08"/>
+    <s v="Tallaght South, South Dublin"/>
+    <s v="Number"/>
+    <n v="19.6"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="a4a6a231-170f-4ff3-be09-6d68f119c5b3"/>
+    <s v="Clondalkin, South Dublin"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-997440000001"/>
+    <s v="Balbriggan, Fingal"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="afa89310-c490-44c8-aeb2-78856be08e9b"/>
+    <s v="Ongar, Fingal"/>
+    <s v="Number"/>
+    <n v="20.9"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="31e7c7c2-c64b-416e-8dcc-c3d78c9bc358"/>
+    <s v="Palmerstown-Fonthill, South Dublin"/>
+    <s v="Number"/>
+    <n v="18.9"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f56-13a3-e055-000000000001"/>
+    <s v="Ballymun-Finglas, Dublin City"/>
+    <s v="Number"/>
+    <n v="19.3"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="e19bef46-260c-495d-89f0-3898e2708721"/>
+    <s v="Cabra-Glasnevin, Dublin City"/>
+    <s v="Number"/>
+    <n v="21.6"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f58-13a3-e055-000000000001"/>
+    <s v="Ballyfermot-Drimnagh, Dublin City"/>
+    <s v="Number"/>
+    <n v="19.5"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f59-13a3-e055-000000000001"/>
+    <s v="Kimmage-Rathmines, Dublin City"/>
+    <s v="Number"/>
+    <n v="22.1"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5a-13a3-e055-000000000001"/>
+    <s v="Pembroke, Dublin City"/>
+    <s v="Number"/>
+    <n v="23.8"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5b-13a3-e055-000000000001"/>
+    <s v="South East Inner City, Dublin City"/>
+    <s v="Number"/>
+    <n v="22.4"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5c-13a3-e055-000000000001"/>
+    <s v="North Inner City, Dublin City"/>
+    <s v="Number"/>
+    <n v="21.9"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5d-13a3-e055-000000000001"/>
+    <s v="Clontarf, Dublin City"/>
+    <s v="Number"/>
+    <n v="21.9"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5e-13a3-e055-000000000001"/>
+    <s v="Donaghmede, Dublin City"/>
+    <s v="Number"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005200001"/>
+    <s v="Artane-Whitehall, Dublin City"/>
+    <s v="Number"/>
+    <n v="19.7"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8fd7b64e-066f-4e6a-8564-5f59913eed0f"/>
+    <s v="South West Inner City, Dublin City"/>
+    <s v="Number"/>
+    <n v="22.3"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f5f-13a3-e055-000000000001"/>
+    <s v="Ennistimon, Clare"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f60-13a3-e055-000000000001"/>
+    <s v="Killaloe, Clare"/>
+    <s v="Number"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f61-13a3-e055-000000000001"/>
+    <s v="Shannon, Clare"/>
+    <s v="Number"/>
+    <n v="20.7"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f62-13a3-e055-000000000001"/>
+    <s v="Ennis, Clare"/>
+    <s v="Number"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000000044001"/>
+    <s v="Kilrush, Clare"/>
+    <s v="Number"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f63-13a3-e055-000000000001"/>
+    <s v="Kanturk, Cork County"/>
+    <s v="Number"/>
+    <n v="19.8"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f64-13a3-e055-000000000001"/>
+    <s v="Fermoy, Cork County"/>
+    <s v="Number"/>
+    <n v="20.5"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f65-13a3-e055-000000000001"/>
+    <s v="Midleton, Cork County"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f66-13a3-e055-000000000001"/>
+    <s v="Carrigaline, Cork County"/>
+    <s v="Number"/>
+    <n v="21.5"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f67-13a3-e055-000000000001"/>
+    <s v="Cobh, Cork County"/>
+    <s v="Number"/>
+    <n v="21.1"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f68-13a3-e055-000000000001"/>
+    <s v="Bandon-Kinsale, Cork County"/>
+    <s v="Number"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f41-13a3-e055-000000000001"/>
+    <s v="Bantry-West Cork, Cork County"/>
+    <s v="Number"/>
+    <n v="20.5"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f42-13a3-e055-000000000001"/>
+    <s v="Skibbereen-West Cork, Cork County"/>
+    <s v="Number"/>
+    <n v="20.9"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-222220000001"/>
+    <s v="Macroom, Cork County"/>
+    <s v="Number"/>
+    <n v="20.8"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-444440000001"/>
+    <s v="Mallow, Cork County"/>
+    <s v="Number"/>
+    <n v="20.5"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-774560000001"/>
+    <s v="Cork City North West, Cork City"/>
+    <s v="Number"/>
+    <n v="20.1"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999440000001"/>
+    <s v="Cork City North East, Cork City"/>
+    <s v="Number"/>
+    <n v="20.8"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999990000001"/>
+    <s v="Cork City South East, Cork City"/>
+    <s v="Number"/>
+    <n v="22.1"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000001100001"/>
+    <s v="Cork City South Central, Cork City"/>
+    <s v="Number"/>
+    <n v="21.7"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000012000001"/>
+    <s v="Cork City South West, Cork City"/>
+    <s v="Number"/>
+    <n v="21.7"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f43-13a3-e055-000000000001"/>
+    <s v="Glenties, Donegal"/>
+    <s v="Number"/>
+    <n v="19.7"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f44-13a3-e055-000000000001"/>
+    <s v="Milford, Donegal"/>
+    <s v="Number"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f45-13a3-e055-000000000001"/>
+    <s v="Carndonagh, Donegal"/>
+    <s v="Number"/>
+    <n v="19.4"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f46-13a3-e055-000000000001"/>
+    <s v="Buncrana, Donegal"/>
+    <s v="Number"/>
+    <n v="19.6"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f47-13a3-e055-000000000001"/>
+    <s v="Donegal, Donegal"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-700012002301"/>
+    <s v="Letterkenny, Donegal"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-075000000001"/>
+    <s v="Lifford-Stranorlar, Donegal"/>
+    <s v="Number"/>
+    <n v="19.2"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f48-13a3-e055-000000000001"/>
+    <s v="Conamara North, Galway County"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f49-13a3-e055-000000000001"/>
+    <s v="Tuam, Galway County"/>
+    <s v="Number"/>
+    <n v="20.6"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f4a-13a3-e055-000000000001"/>
+    <s v="Ballinasloe, Galway County"/>
+    <s v="Number"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f4b-13a3-e055-000000000001"/>
+    <s v="Loughrea, Galway County"/>
+    <s v="Number"/>
+    <n v="20.6"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f4c-13a3-e055-000000000001"/>
+    <s v="Athenry-Oranmore, Galway County"/>
+    <s v="Number"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999330000001"/>
+    <s v="Gort-Kinvara, Galway County"/>
+    <s v="Number"/>
+    <n v="21.8"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-994560000001"/>
+    <s v="Conamara South, Galway County"/>
+    <s v="Number"/>
+    <n v="21.6"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f4d-13a3-e055-000000000001"/>
+    <s v="Galway City West, Galway City"/>
+    <s v="Number"/>
+    <n v="23.5"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f69-13a3-e055-000000000001"/>
+    <s v="Galway City Central, Galway City"/>
+    <s v="Number"/>
+    <n v="22.5"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6a-13a3-e055-000000000001"/>
+    <s v="Galway City East, Galway City"/>
+    <s v="Number"/>
+    <n v="21.8"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6b-13a3-e055-000000000001"/>
+    <s v="Listowel, Kerry"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6c-13a3-e055-000000000001"/>
+    <s v="Castleisland, Kerry"/>
+    <s v="Number"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6d-13a3-e055-000000000001"/>
+    <s v="Killarney, Kerry"/>
+    <s v="Number"/>
+    <n v="20.7"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6e-13a3-e055-000000000001"/>
+    <s v="Kenmare, Kerry"/>
+    <s v="Number"/>
+    <n v="20.4"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-883360000001"/>
+    <s v="Corca Dhuibhne, Kerry"/>
+    <s v="Number"/>
+    <n v="21.1"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-000005600001"/>
+    <s v="Tralee, Kerry"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f6f-13a3-e055-000000000001"/>
+    <s v="Maynooth, Kildare"/>
+    <s v="Number"/>
+    <n v="21.9"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="91bb1ace-9216-4f70-ac9a-a3e18397a8d6"/>
+    <s v="Celbridge, Kildare"/>
+    <s v="Number"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f71-13a3-e055-000000000001"/>
+    <s v="Naas, Kildare"/>
+    <s v="Number"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f72-13a3-e055-000000000001"/>
+    <s v="Athy, Kildare"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f73-13a3-e055-000000000001"/>
+    <s v="Kildare, Kildare"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-999880000001"/>
+    <s v="Clane, Kildare"/>
+    <s v="Number"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="bb88684e-1db0-4eb4-8ac0-170ecc746e9d"/>
+    <s v="Leixlip, Kildare"/>
+    <s v="Number"/>
+    <n v="21.2"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3ef4-13a3-e055-777770000001"/>
+    <s v="Newbridge, Kildare"/>
+    <s v="Number"/>
+    <n v="20.7"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f74-13a3-e055-000000000001"/>
+    <s v="Castlecomer, Kilkenny"/>
+    <s v="Number"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f75-13a3-e055-000000000001"/>
+    <s v="Kilkenny, Kilkenny"/>
+    <s v="Number"/>
+    <n v="21.1"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f76-13a3-e055-000000000001"/>
+    <s v="Piltown, Kilkenny"/>
+    <s v="Number"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="F8062C01"/>
+    <s v="Average Age that Education Ceased for Population Aged 15 Years and Over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2ae19629-3f77-13a3-e055-000000000001"/>
+    <s v="Callan-Thomastown, Kilkenny"/>
+    <s v="Number"/>
+    <n v="20.5"/>
+  </r>
+</pivotCacheRecords>
 </file>