--- v0 (2025-11-11)
+++ v1 (2026-10-12)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d897ed6b55e4fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7ae6583c9b44059b67402d943dbc5ce.psmdcp" Id="R9a7ed0c2d3eb49a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fa622b0c36247bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c589f6cc9f194031a4e12d97570bfaad.psmdcp" Id="Rd411da1419044cf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>F8061</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Population Aged 15 Years and Over</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>12/19/2023 11:00:00 AM</x:t>
+    <x:t>19/12/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F8061/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>C2022P8</x:t>
   </x:si>
   <x:si>
     <x:t>Profile 8 - The Irish Language and Education</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Bernie Casey</x:t>
   </x:si>
@@ -568,443 +568,184 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...391 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Census Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02843V04551" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="27">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+      </items>
+    </pivotField>
+    <pivotField name="Intermediate Occupational Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="27">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02757V03327" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Highest Level of Education Completed" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J973" totalsRowShown="0">
   <x:autoFilter ref="A1:J973"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Census Year"/>
     <x:tableColumn id="5" name="C02843V04551"/>
     <x:tableColumn id="6" name="Intermediate Occupational Group"/>
     <x:tableColumn id="7" name="C02757V03327"/>
     <x:tableColumn id="8" name="Highest Level of Education Completed"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1275,51 +1016,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F8061/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1506,51 +1247,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J973"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="51.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="54.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="39.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -32676,51 +32417,51 @@
       <x:c r="G973" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H973" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I973" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J973" s="0">
         <x:v>58.6</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -32737,51 +32478,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J973" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="F8061C01"/>
         <x:s v="F8061C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Population aged 15 years and over at work"/>
         <x:s v="Percentage of population aged 15 years and over at work"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="3">
         <x:s v="2011"/>
         <x:s v="2016"/>
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Census Year">
       <x:sharedItems count="3">
         <x:s v="2011"/>
         <x:s v="2016"/>
@@ -33586,27 +33327,11692 @@
         <x:n v="30.5"/>
         <x:n v="32.7"/>
         <x:n v="61.1"/>
         <x:n v="43.5"/>
         <x:n v="32"/>
         <x:n v="31.8"/>
         <x:n v="38.4"/>
         <x:n v="25.4"/>
         <x:n v="40.7"/>
         <x:n v="22.1"/>
         <x:n v="7.3"/>
         <x:n v="20"/>
         <x:n v="46.8"/>
         <x:n v="23.9"/>
         <x:n v="5.9"/>
         <x:n v="14.3"/>
         <x:n v="17.5"/>
         <x:n v="58.6"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="1691924"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="98392"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="225394"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="503610"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="807530"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="56998"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="106871"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="2476"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="9999"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="31535"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="61752"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1109"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="44604"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="2200"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="6245"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="15730"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="19795"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="634"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="68918"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="213"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1059"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="5227"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="62031"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="388"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="80224"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="132"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="584"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="4385"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="73975"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1148"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="90184"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="339"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="2002"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="87316"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="458"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="78394"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="171"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="643"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="4320"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="72799"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="461"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="32002"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="362"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1606"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="6608"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="23180"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="246"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="19031"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="403"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1160"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="3910"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="13300"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="258"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="24671"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="520"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="2656"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="8569"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="12618"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="308"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="23875"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="412"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1594"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="5963"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="15607"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="299"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="100647"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="1343"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="5575"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="25220"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="67630"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="879"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="162198"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="2185"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="13019"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="73446"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="72083"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1465"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="35169"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="713"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="4459"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="18610"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="10926"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="461"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="81699"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="20429"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="21872"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="21811"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="15546"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="2041"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="68903"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="2593"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="11814"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="19929"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="33498"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1069"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="53277"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="4135"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="14539"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="17112"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="16457"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1034"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="45920"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="3379"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="9073"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="16757"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="15501"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1210"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="80267"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="6134"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="13012"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="33316"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="26063"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1742"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="38384"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="3230"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="7865"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="15014"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="11340"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="935"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="102024"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="6097"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="19373"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="48586"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="25969"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1999"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="18506"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="323"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1463"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="7273"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="9193"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="254"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="59965"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="5508"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="14267"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="25315"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="13660"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1215"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="63306"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="9990"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="21705"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="21963"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="8090"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1558"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="27366"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="4476"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="7427"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="10104"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="4551"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="808"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="111052"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="13795"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="25664"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="46273"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="21972"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="3348"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="74467"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="7104"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="8382"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="14632"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="12678"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="31671"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="1856250"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="77144"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="206870"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="512453"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="960221"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="99562"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="103479"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="1749"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="7865"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="26807"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="65895"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1163"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="49168"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="1735"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="5357"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="15443"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="25817"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="816"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="85570"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="160"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="908"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="5210"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="78742"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="550"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="84543"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="249"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="2457"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="80637"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1136"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="95321"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="198"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="1320"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="93280"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="455"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="93344"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="128"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="488"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="4076"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="88036"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="616"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="33920"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="224"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1256"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="6091"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="26046"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="303"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="20638"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="362"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="959"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="3668"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="15369"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="280"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="22688"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="295"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1682"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="6771"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="13602"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="338"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="29908"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="354"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1503"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="6627"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="21037"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="387"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="113932"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="996"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="4696"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="23474"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="83712"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1054"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="168084"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="1891"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="10670"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="65181"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="88558"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1784"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="35562"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="555"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="3610"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="18024"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="12844"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="529"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="78645"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="14783"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="20618"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="22172"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="18893"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="2179"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="74503"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="2158"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="10797"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="21439"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="38706"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1403"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="58570"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="3732"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="15458"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="18870"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="19108"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1402"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="49307"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="2812"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="8170"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="18440"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="18268"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1617"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="93801"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="4176"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="10573"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="38094"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="38964"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1994"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="44849"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="2670"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="7881"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="17581"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="15321"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1396"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="102674"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="4708"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="16499"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="50372"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="28659"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="2436"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="21600"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="274"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1248"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="7902"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="11857"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="319"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="68582"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="4445"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="14114"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="29798"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="18513"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1712"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="63740"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="7914"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="21371"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="23184"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="9441"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1830"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="31460"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="3716"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="8258"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="11649"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="6787"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1050"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="116646"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="10619"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="24460"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="52044"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="25331"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="4192"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="115716"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="6556"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="7982"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="15759"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="16798"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="68621"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="2111542"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="62728"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="199764"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="525870"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="1201595"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="121585"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="123883"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="1488"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="7572"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="27019"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="87320"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="484"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="50741"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="1287"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="4563"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="14161"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="30429"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="301"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="112106"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="239"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1095"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="6181"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="104174"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="417"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="98215"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="174"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="1723"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="95643"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="623"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="113312"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="286"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="1683"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="111038"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="236"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="130741"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="179"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="698"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="5589"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="123908"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="367"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="44753"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="232"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1367"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="7365"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="35598"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="191"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="22565"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="243"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="857"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="3833"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="17524"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="108"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="22442"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="181"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1074"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="5565"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="15512"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="110"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="33595"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="321"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1277"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="6315"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="25481"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="201"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="135190"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="827"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="4124"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="22723"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="106986"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="530"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="173620"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="1553"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="8846"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="60022"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="102530"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="669"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="32767"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="433"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="2687"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="15390"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="14115"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="142"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="71721"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="10203"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="19330"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="19771"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="21784"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="633"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="81809"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="1957"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="10447"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="23230"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="45391"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="784"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="67448"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="3692"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="16734"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="21932"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="24197"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="893"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="46134"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="2385"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="7219"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="17495"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="18195"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="840"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="109883"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="2843"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="10612"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="39659"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="55944"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="825"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="42125"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="1979"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="7009"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="16668"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="15796"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="673"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="95613"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="3548"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="14429"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="47482"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="29194"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="960"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="27131"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="295"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1191"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="8863"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="16586"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="196"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="75445"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="3880"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="13595"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="32791"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="24125"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1054"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="67386"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="6413"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="21402"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="25862"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="12822"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="887"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="38389"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="3514"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="9758"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="15642"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="8500"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="975"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="113427"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="8281"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="22680"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="53039"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="27122"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="2305"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="181101"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="6634"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="10738"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="25867"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="31681"/>
+  </r>
+  <r>
+    <s v="F8061C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="106181"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="13.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="29.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="47.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="29.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="57.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="35.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="44.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="92.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="96.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="92.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="20.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="72.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="20.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="69.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="10.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="34.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="51.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="65.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="25.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="67.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="45.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="44.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="12.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="52.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="31.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="26.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="26.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="17.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="28.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="48.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="27.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="32.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="30.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="19.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="36.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="33.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="16.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="41.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="32.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="8.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="20.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="39.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="29.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="47.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="25.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="39.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="49.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="23.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="42.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="22.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="15.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="34.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="34.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="12.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="16.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="27.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="36.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="16.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="12.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="23.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="41.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="19.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="11.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="19.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="42.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="27.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="51.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="25.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="63.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="3.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="10.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="31.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="52.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="95.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="97.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="0.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="94.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="76.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="17.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="74.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="29.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="70.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="4.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="20.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="73.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="38.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="52.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="10.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="50.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="36.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="18.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="26.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="28.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="28.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="26.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="32.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="32.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="16.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="37.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="11.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="40.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="41.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="17.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="39.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="34.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="16.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="49.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="27.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="36.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="54.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="20.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="43.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="12.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="33.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="36.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="14.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="26.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="21.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="44.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="21.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="13.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="59.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="24.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="56.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All occupational groups"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="21.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="70.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="11"/>
+    <s v="Corporate managers and directors"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="27.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="12"/>
+    <s v="Other managers and proprietors"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="92.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="21"/>
+    <s v="Science, research, engineering and technology professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="97.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="22"/>
+    <s v="Health professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="98"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="23"/>
+    <s v="Teaching and educational professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="0.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="94.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="24"/>
+    <s v="Business, media and public service professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="0.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="16.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="79.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="31"/>
+    <s v="Science, engineering and technology associate professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="77.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="32"/>
+    <s v="Health and social care associate professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="24.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="69.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="33"/>
+    <s v="Protective service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="18.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="75.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="34"/>
+    <s v="Culture, media and sports occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="16.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="79.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="35"/>
+    <s v="Business and public service associate professionals"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="34.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="59.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="41"/>
+    <s v="Administrative occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="43.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="42"/>
+    <s v="Secretarial and related occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="14.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="27.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="30.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="51"/>
+    <s v="Skilled agricultural and related trades"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="12.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="28.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="55.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="52"/>
+    <s v="Skilled metal, electrical and electronic trades"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="24.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="32.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="35.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Skilled construction and building trades"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="15.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="37.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="39.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="54"/>
+    <s v="Textiles, printing and other skilled trades"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="36.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="50.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="61"/>
+    <s v="Caring personal service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="16.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="39.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="37.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="62"/>
+    <s v="Leisure, travel and related personal service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="15.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="49.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="30.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="71"/>
+    <s v="Sales occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="32.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="61.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="72"/>
+    <s v="Customer service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="43.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="81"/>
+    <s v="Process, plant and machine operatives"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="31.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="38.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="82"/>
+    <s v="Transport and mobile machine drivers and operatives"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="25.4"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="40.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="22.1"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="91"/>
+    <s v="Elementary trades and related occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="46.8"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="23.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="92"/>
+    <s v="Elementary administration and service occupations"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="17.5"/>
+  </r>
+  <r>
+    <s v="F8061C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="X9"/>
+    <s v="Other/not stated"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="58.6"/>
+  </r>
+</pivotCacheRecords>
 </file>