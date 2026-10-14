--- v0 (2025-11-16)
+++ v1 (2026-10-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf60c6c7a9ee2419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6267540cd4454bf098dc46d6bba23be4.psmdcp" Id="R4c3be9e2f0fa4bf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee17eea7f8341e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/546b825ca8a54ab5808188d46ab4b59c.psmdcp" Id="R1e5c3779c01741be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>F8060</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Population Aged 15 Years and Over</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>12/19/2023 11:00:00 AM</x:t>
+    <x:t>19/12/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F8060/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>C2022P8</x:t>
   </x:si>
   <x:si>
     <x:t>Profile 8 - The Irish Language and Education</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Bernie Casey</x:t>
   </x:si>
@@ -547,411 +547,176 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...359 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Census Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02852V03430" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="23">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+      </items>
+    </pivotField>
+    <pivotField name="Broad Industrial group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="23">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02757V03327" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Highest Level of Education Completed" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J829" totalsRowShown="0">
   <x:autoFilter ref="A1:J829"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Census Year"/>
     <x:tableColumn id="5" name="C02852V03430"/>
     <x:tableColumn id="6" name="Broad Industrial group"/>
     <x:tableColumn id="7" name="C02757V03327"/>
     <x:tableColumn id="8" name="Highest Level of Education Completed"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1222,51 +987,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F8060/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1453,51 +1218,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J829"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="51.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="80.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="39.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -28015,51 +27780,51 @@
       <x:c r="G829" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H829" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I829" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J829" s="0">
         <x:v>63.2</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -28076,51 +27841,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J829" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="F8060C01"/>
         <x:s v="F8060C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Population aged 15 years and over at work"/>
         <x:s v="Percentage of population aged 15 years and over at work"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="3">
         <x:s v="2011"/>
         <x:s v="2016"/>
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Census Year">
       <x:sharedItems count="3">
         <x:s v="2011"/>
         <x:s v="2016"/>
@@ -28824,27 +28589,9964 @@
         <x:n v="6.1"/>
         <x:n v="21.4"/>
         <x:n v="69.6"/>
         <x:n v="8.6"/>
         <x:n v="27.8"/>
         <x:n v="59.9"/>
         <x:n v="12.9"/>
         <x:n v="33.7"/>
         <x:n v="4.7"/>
         <x:n v="13.2"/>
         <x:n v="39.3"/>
         <x:n v="39.8"/>
         <x:n v="15.4"/>
         <x:n v="78.6"/>
         <x:n v="6.8"/>
         <x:n v="11.2"/>
         <x:n v="14.9"/>
         <x:n v="63.2"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="1691924"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="98392"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="225394"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="503610"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="807530"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="56998"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="88698"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="20991"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="23161"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="24857"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="17464"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="2225"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="5123"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="564"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1351"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="1446"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="1666"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="96"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="172912"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="7533"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="25565"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="55517"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="81741"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="2556"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="10850"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="333"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1114"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="2406"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="6874"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="123"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="8853"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="858"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1931"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="3063"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="2815"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="186"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="82559"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="5538"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="17915"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="24671"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="33149"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1286"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="243925"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="12993"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="43467"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="104266"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="78712"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="4487"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="73912"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="7044"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="18483"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="28478"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="18435"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1472"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="90949"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="5677"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="13185"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="36662"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="32818"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="2607"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="64320"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="592"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="2843"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="12951"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="47384"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="550"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="88979"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="628"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="2462"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="25302"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="59952"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="635"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="8002"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="201"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="630"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="2388"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="4686"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="97"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="88170"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="851"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="3883"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="16226"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="66526"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="684"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="55359"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="4844"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="9328"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="19304"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="20616"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1267"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="109072"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="4388"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="10777"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="35577"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="57194"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1136"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="156962"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="3896"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="8376"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="23657"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="118952"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="2081"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="182886"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="8345"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="17619"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="43328"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="110452"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="3142"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="28811"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="1313"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="3398"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="9551"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="14129"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="420"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="36562"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="2008"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="6673"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="13047"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="14060"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="774"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="1600"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="175"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="264"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="622"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="486"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="706"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="157"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="460"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="92714"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="9599"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="12922"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="20134"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="18959"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="31100"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="1856250"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="77144"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="206870"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="512453"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="960221"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="99562"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="85829"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="15010"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="21760"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="25201"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="21450"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="2408"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="4836"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="392"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1264"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="1410"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="1690"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="186630"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="5831"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="22689"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="56981"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="97883"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="3246"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="12348"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="222"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1017"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="2463"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="8498"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="148"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="9460"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="602"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1814"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="3076"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="3772"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="196"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="94808"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="5039"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="19903"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="28423"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="39651"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1792"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="244141"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="9889"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="37022"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="103706"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="88281"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="5243"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="75717"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="5293"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="17131"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="29177"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="22414"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1702"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="99883"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="4800"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="12256"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="40824"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="38687"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="3316"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="82848"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="465"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="2222"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="13070"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="66359"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="732"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="86024"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="361"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1564"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="16706"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="66681"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="712"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="8603"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="152"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="567"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="2240"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="5536"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="108"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="106705"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="724"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="3686"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="16691"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="84667"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="937"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="63513"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="3764"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="9120"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="21728"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="27276"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1625"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="101628"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="2617"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="8072"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="30724"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="58998"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1217"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="166461"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="2758"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="7139"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="22176"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="132585"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1803"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="205336"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="6225"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="15027"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="47127"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="133498"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="3459"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="31775"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="962"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="2998"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="9706"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="17544"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="565"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="39030"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="1646"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="5898"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="14204"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="16279"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1003"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="2316"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="242"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="861"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="1066"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="762"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="129"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="573"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="147597"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="10306"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="15440"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="25830"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="26833"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="69188"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="2111542"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="62728"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="199764"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="525870"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="1201595"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="121585"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="78711"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="10608"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="20250"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="22238"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="24618"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="997"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="4481"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="242"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1051"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="1419"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="1727"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="219184"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="5299"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="22003"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="62061"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="126555"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="3266"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="12494"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="132"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="773"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="2164"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="9344"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="11034"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="571"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1868"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="3398"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="5004"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="193"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="121075"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="5628"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="23513"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="38136"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="51521"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="2277"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="248358"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="8308"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="34168"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="101766"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="99311"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="4805"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="79218"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="4030"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="15850"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="30485"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="27570"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1283"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="101825"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="4405"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="11650"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="40994"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="40326"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="4450"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="112633"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="483"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="2134"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="14036"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="94611"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1369"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="98849"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="803"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1871"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="14831"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="80527"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="817"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="11484"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="232"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="734"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="2674"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="7639"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="205"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="145766"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="1005"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="5069"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="21357"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="116934"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1401"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="76578"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="3550"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="9617"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="24178"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="36618"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="2615"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="123372"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="2432"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="7903"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="28561"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="83425"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1051"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="195948"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="2222"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="7533"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="23231"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="161059"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1903"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="241258"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="4511"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="14666"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="51676"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="167830"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="2575"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="35039"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="870"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="3009"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="9743"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="20987"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="430"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="47598"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="1618"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="6120"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="16055"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="22870"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="935"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="1428"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="188"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="561"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="568"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="1470"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="226"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="1156"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="Number"/>
+    <n v="143739"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="Number"/>
+    <n v="5700"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="9746"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="16080"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="Number"/>
+    <n v="21395"/>
+  </r>
+  <r>
+    <s v="F8060C01"/>
+    <s v="Population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="90818"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="13.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="29.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="47.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="23.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="26.1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="19.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="26.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="28.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="32.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="14.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="32.1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="47.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="63.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="21.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="34.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="31.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="21.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="29.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="40.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="17.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="42.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="32.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="38.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="24.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="40.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="36.1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="20.1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="73.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="28.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="67.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="29.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="58.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="18.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="75.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="16.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="34.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="37.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="9.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="32.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="52.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="15.1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="75.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="23.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="60.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="33.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="18.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="35.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="38.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="10.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="16.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="38.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="30.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="65.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="13.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="21.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="20.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="33.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="27.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="51.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="17.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="25.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="29.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="26.1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="29.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="34.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="12.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="30.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="52.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="68.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="19.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="32.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="39.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="41.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="4.1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="15.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="42.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="36.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="22.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="38.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="29.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="12.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="40.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="38.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="15.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="80.1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="19.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="77.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="64.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="3.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="15.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="79.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="14.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="34.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="42.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="30.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="58.1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="13.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="79.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="30.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="55.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="4.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="15.1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="36.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="41.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="37.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="16.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="75.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="17.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="18.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="46.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="24.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="56.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="13.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="25.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="28.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="31.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="23.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="31.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="38.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="28.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="57.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="17.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="74.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="16.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="45.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="19.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="31.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="42.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="13.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="38.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="34.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="11.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="40.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="39.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="81.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="23.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="66.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="3.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="14.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="80.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="12.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="31.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="47.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="23.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="67.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="11.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="82.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="69.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="2.5"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="8.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="27.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="59.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="12.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="33.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="13.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="39.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="39.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="15.4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="78.6"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="-"/>
+    <s v="Total whose full-time education has ceased"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="03"/>
+    <s v="Primary (incl. no formal education)"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="%"/>
+    <n v="11.2"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="-4"/>
+    <s v="Third level"/>
+    <s v="%"/>
+    <n v="14.9"/>
+  </r>
+  <r>
+    <s v="F8060C02"/>
+    <s v="Percentage of population aged 15 years and over at work"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="63.2"/>
+  </r>
+</pivotCacheRecords>
 </file>