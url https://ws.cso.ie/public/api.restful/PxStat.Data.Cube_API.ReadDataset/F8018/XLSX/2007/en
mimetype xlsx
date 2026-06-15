--- v0 (2025-10-03)
+++ v1 (2026-06-15)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0de053af1ff40d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ed71fdc12a04fe583314113de984776.psmdcp" Id="R5bfc14cc9a8240db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01d815196d9348d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/702176f527b34dd8be08263e143302de.psmdcp" Id="R40d85be9a37e410b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>F8018</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Irish speakers aged 3 years and over usual resident and present in the State</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>12/19/2023 11:00:00 AM</x:t>
+    <x:t>19/12/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F8018/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>C2022P8</x:t>
   </x:si>
   <x:si>
     <x:t>Profile 8 - The Irish Language and Education</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Bernie Casey</x:t>
   </x:si>
@@ -517,387 +517,176 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...335 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Census Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02076V03371" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Age Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02688V03255" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="13">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+      </items>
+    </pivotField>
+    <pivotField name="Ethnicity" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="13">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02697V03265" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="11">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+      </items>
+    </pivotField>
+    <pivotField name="Frequency of speaking Irish" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="11">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L430" totalsRowShown="0">
   <x:autoFilter ref="A1:L430"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Census Year"/>
     <x:tableColumn id="5" name="C02076V03371"/>
     <x:tableColumn id="6" name="Age Group"/>
     <x:tableColumn id="7" name="C02688V03255"/>
     <x:tableColumn id="8" name="Ethnicity"/>
     <x:tableColumn id="9" name="C02697V03265"/>
     <x:tableColumn id="10" name="Frequency of speaking Irish"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1170,51 +959,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F8018/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1401,51 +1190,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L430"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="68.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="16.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="45.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="62.424911" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="8.282054" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
@@ -17777,51 +17566,51 @@
       <x:c r="I430" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J430" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K430" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L430" s="0">
         <x:v>489</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -17838,51 +17627,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L430" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="F8018C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Census Year">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02076V03371">
       <x:sharedItems count="3">
         <x:s v="2361"/>
@@ -18265,27 +18054,6034 @@
         <x:n v="1707"/>
         <x:n v="45"/>
         <x:n v="777"/>
         <x:n v="506"/>
         <x:n v="54"/>
         <x:n v="180"/>
         <x:n v="215"/>
         <x:n v="3652"/>
         <x:n v="189"/>
         <x:n v="159"/>
         <x:n v="213"/>
         <x:n v="1391"/>
         <x:n v="1518"/>
         <x:n v="2910"/>
         <x:n v="130"/>
         <x:n v="1180"/>
         <x:n v="762"/>
         <x:n v="489"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="1865699"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="551569"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="20539"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="5962"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="3746"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="1970"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="51068"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="108591"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="607200"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="469956"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="45098"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="1721357"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="468927"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="19833"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="5444"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="2994"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="1713"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="48786"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="101361"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="579793"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="451656"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="40850"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="3736"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="1666"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="193"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="737"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="584"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="400"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="2447"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="1432"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="136"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="407"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="200"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="155"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="65769"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="38901"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="245"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="207"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="188"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="115"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="1208"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="3852"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="10784"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="8830"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1439"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="17455"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="9451"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="195"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="152"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="530"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="4516"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="1857"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="553"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="1515"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="809"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="309"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="201"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="5013"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="2541"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="279"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="1197"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="774"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="98"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="14304"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="9123"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="148"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="107"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="373"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="2741"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="1405"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="288"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="8517"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="4846"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="333"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="1978"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="1008"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="160"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="3459"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="2120"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="164"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="619"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="386"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="16656"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="9962"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="186"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="63"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="257"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="953"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="2644"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="2167"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="327"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="5471"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="1791"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="186"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="336"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="1475"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="888"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2361"/>
+    <s v="3 years and over"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="694"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="661116"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="489800"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="12534"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="4697"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="2918"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="1634"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="6342"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="34219"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="61895"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="37715"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="9362"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="548395"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="409186"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="11924"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="4195"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="2219"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="1425"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="5545"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="28527"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="46791"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="31302"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="7281"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="2355"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="1551"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="122"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="271"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="192"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="138"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="1982"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="1386"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="107"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="254"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="51198"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="38025"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="203"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="200"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="175"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="348"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="3013"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="5374"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="3073"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="701"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="14108"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="9106"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="179"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="462"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="2917"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="811"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="350"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="1135"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="786"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="164"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="4098"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="2500"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="251"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="902"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="269"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="12517"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="9021"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="140"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="341"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="2034"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="602"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="199"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="6810"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="4739"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="291"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="1201"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="359"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="2953"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="2066"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="150"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="439"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="171"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="13004"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="9773"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="165"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="98"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="740"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="1253"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="649"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="177"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="2561"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="1661"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="156"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="295"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="126"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="236"/>
+    <s v="3 - 19 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="205"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="1204583"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="61769"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="8005"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="1265"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="828"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="336"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="44726"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="74372"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="545305"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="432241"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="35736"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="1172962"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="59741"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="7909"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="1249"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="775"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="288"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="43241"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="72834"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="533002"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="420354"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="33569"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="1381"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="115"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="466"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="392"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="262"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="465"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="153"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="14571"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="876"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="860"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="839"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="5410"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="5757"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="738"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="3347"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="345"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="1599"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="1046"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="203"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="380"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="145"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="145"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="915"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="295"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="505"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="1787"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="102"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="707"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="803"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="1707"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="107"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="777"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="649"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="506"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="180"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="215"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="3652"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="189"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="159"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="213"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="1391"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="1518"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="150"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="All Irish speakers"/>
+    <s v="Number"/>
+    <n v="2910"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="01"/>
+    <s v="Speaks Irish daily within the education system only"/>
+    <s v="Number"/>
+    <n v="130"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="13"/>
+    <s v="Speaks Irish daily within and daily outside the education system"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="14"/>
+    <s v="Speaks Irish daily within and weekly outside the education system"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="15"/>
+    <s v="Speaks Irish daily within and less often outside the education system"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="16"/>
+    <s v="Speaks Irish daily within and never outside the education system"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="17"/>
+    <s v="Speaks Irish daily outside the education system only"/>
+    <s v="Number"/>
+    <n v="148"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="43"/>
+    <s v="Speaks Irish weekly outside the education system only"/>
+    <s v="Number"/>
+    <n v="180"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="53"/>
+    <s v="Speaks Irish less often outside the education system only"/>
+    <s v="Number"/>
+    <n v="1180"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="63"/>
+    <s v="Never speaks Irish outside the education system only"/>
+    <s v="Number"/>
+    <n v="762"/>
+  </r>
+  <r>
+    <s v="F8018C01"/>
+    <s v="Irish speakers aged 3 years and over usual resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="375"/>
+    <s v="20 years and over"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="489"/>
+  </r>
+</pivotCacheRecords>
 </file>