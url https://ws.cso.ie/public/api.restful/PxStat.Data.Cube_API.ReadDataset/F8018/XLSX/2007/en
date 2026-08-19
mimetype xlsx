--- v1 (2026-06-15)
+++ v2 (2026-08-19)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01d815196d9348d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/702176f527b34dd8be08263e143302de.psmdcp" Id="R40d85be9a37e410b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b0ac8410fe4f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0b3b415308e47a993233fbe20e08f8b.psmdcp" Id="Re34f3388be2e4fdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>