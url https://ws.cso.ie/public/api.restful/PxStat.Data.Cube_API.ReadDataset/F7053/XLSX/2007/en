--- v0 (2025-10-05)
+++ v1 (2026-10-11)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd678540d0db4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dabb341415bf4a6a906a4f28200fd61f.psmdcp" Id="R54c5650e79ec4a89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b923fbff41b473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ae7177c2ccc4c17b2711202cad847b4.psmdcp" Id="Ra05b35d8b1384fae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>F7053</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Population aged 15 years and over</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>12/5/2023 11:00:00 AM</x:t>
+    <x:t>05/12/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F7053/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>C2022P7</x:t>
   </x:si>
   <x:si>
     <x:t>Profile 7 - Employment, Occupations and Commuting</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Bernie Casey</x:t>
   </x:si>
@@ -514,379 +514,174 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...327 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Census Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02704V03272" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="11">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+      </items>
+    </pivotField>
+    <pivotField name="Principal Economic Status" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="11">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02728V03296" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField name="Socio Economic Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L397" totalsRowShown="0">
   <x:autoFilter ref="A1:L397"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Census Year"/>
     <x:tableColumn id="5" name="C02704V03272"/>
     <x:tableColumn id="6" name="Principal Economic Status"/>
     <x:tableColumn id="7" name="C02199V02655"/>
     <x:tableColumn id="8" name="Sex"/>
     <x:tableColumn id="9" name="C02728V03296"/>
     <x:tableColumn id="10" name="Socio Economic Group"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1159,51 +954,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F7053/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1390,51 +1185,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L397"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="31.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="50.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="10.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="40.996339" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="8.282054" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
@@ -16512,51 +16307,51 @@
       <x:c r="I397" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L397" s="0">
         <x:v>8410</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -16573,51 +16368,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L397" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="F7053C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Population aged 15 years and over"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Census Year">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02704V03272">
       <x:sharedItems count="11">
         <x:s v="801"/>
@@ -17070,27 +16865,5572 @@
         <x:n v="237"/>
         <x:n v="215"/>
         <x:n v="151"/>
         <x:n v="136"/>
         <x:n v="53"/>
         <x:n v="7286"/>
         <x:n v="15752"/>
         <x:n v="1144"/>
         <x:n v="127"/>
         <x:n v="462"/>
         <x:n v="2382"/>
         <x:n v="1110"/>
         <x:n v="883"/>
         <x:n v="346"/>
         <x:n v="491"/>
         <x:n v="281"/>
         <x:n v="116"/>
         <x:n v="8410"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="4136852"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="518241"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="54484"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="265142"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="1532866"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="332774"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="320038"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="129640"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="152407"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="105278"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="47308"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="678674"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="2026557"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="287610"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="34249"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="139710"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="543021"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="259138"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="180202"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="68389"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="99718"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="74053"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="31495"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="308972"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="2110295"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="230631"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="20235"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="125432"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="989845"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="73636"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="139836"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="61251"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="52689"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="31225"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="15813"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="369702"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="34526"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="2333"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="193"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="1082"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="8204"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="2031"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="2066"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="1155"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="948"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="407"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="262"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="15845"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="19297"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="1248"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="106"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="458"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="4985"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="881"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="1098"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="674"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="527"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="229"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="148"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="8943"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="15229"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="1085"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="624"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="3219"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="1150"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="968"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="481"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="421"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="178"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="114"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="6902"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="176276"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="12144"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="573"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="5254"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="62188"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="16507"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="19443"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="11029"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="5461"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="871"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="2147"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="40659"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="97449"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="6552"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="371"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="2823"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="24124"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="14303"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="12446"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="7061"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="3923"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="650"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="1600"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="23596"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="78827"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="5592"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="202"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="2431"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="38064"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="2204"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="6997"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="3968"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="1538"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="221"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="547"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="17063"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="459275"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="77365"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="9022"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="27716"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="135531"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="19902"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="20112"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="6976"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="17858"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="12093"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="3605"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="129095"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="221871"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="38602"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="4629"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="13925"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="67543"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="9379"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="9896"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="3361"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="8684"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="5955"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="1749"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="58148"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="237404"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="38763"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="4393"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="13791"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="67988"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="10523"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="10216"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="3615"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="9174"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="6138"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="1856"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="70947"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="272318"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="33585"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="4090"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="13181"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="50232"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="29582"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="18528"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="7429"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="11973"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="12209"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="3938"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="87571"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="27495"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="1755"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="133"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="1016"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="7311"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="648"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="1240"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="573"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="292"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="316"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="150"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="14061"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="244823"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="31830"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="3957"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="12165"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="42921"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="28934"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="17288"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="6856"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="11681"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="11893"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="3788"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="73510"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="657790"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="67310"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="6935"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="25897"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="238476"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="60585"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="53271"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="31750"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="22104"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="21690"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="9407"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="120365"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="315705"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="44800"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="5409"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="16667"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="68175"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="51290"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="26334"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="15721"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="15788"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="15624"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="6478"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="49419"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="342085"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="22510"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="1526"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="9230"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="170301"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="9295"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="26937"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="16029"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="6316"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="6066"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="2929"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="70946"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="189308"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="9138"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="630"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="2966"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="31804"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="11425"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="11777"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="5335"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="4729"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="2554"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="1347"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="107603"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="92077"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="3355"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="227"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="1177"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="17667"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="2791"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="4718"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="2671"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="1328"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="885"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="480"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="56778"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="97231"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="5783"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="403"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="1789"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="14137"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="8634"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="7059"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="2664"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="3401"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="1669"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="867"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="50825"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="308675"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="83260"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="32585"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="109"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="46459"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="372"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="283"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="145"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="87394"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="52990"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="3529"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="1549"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="232186"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="62880"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="23223"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="24413"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="311"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="239"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="131"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="68439"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="48859"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="2435"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="1205"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="76489"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="20380"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="9362"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="22046"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="18955"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="4131"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="1094"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="503"/>
+    <s v="Employer or own account worker"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="344"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="2008774"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="231277"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="284"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="188202"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="954626"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="190734"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="192936"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="65128"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="1283"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="2024"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="22102"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="160178"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="1007752"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="127837"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="106"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="103354"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="326474"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="179049"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="123723"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="37916"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="583"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="1389"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="17846"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="89475"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="1001022"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="103440"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="178"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="84848"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="628152"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="11685"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="69213"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="27212"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="700"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="635"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="4256"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="504"/>
+    <s v="Employee"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="70703"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="2848"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="152"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="871"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="289"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="368"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="132"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="802"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="113"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="1415"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="236"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="249"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="137"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="556"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="1433"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="104"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="635"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="231"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="246"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="505"/>
+    <s v="Assisting relative"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="27062"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="1677"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="171"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="653"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="4475"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="1347"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="1254"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="561"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="642"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="417"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="169"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="15696"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="11310"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="533"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="191"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="2093"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="237"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="371"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="215"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="151"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="136"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="7286"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All socio-economic groups"/>
+    <s v="Number"/>
+    <n v="15752"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="A. Employers and managers"/>
+    <s v="Number"/>
+    <n v="1144"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="B. Higher professional"/>
+    <s v="Number"/>
+    <n v="127"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="C. Lower professional"/>
+    <s v="Number"/>
+    <n v="462"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="D. Non-manual"/>
+    <s v="Number"/>
+    <n v="2382"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="E. Manual skilled"/>
+    <s v="Number"/>
+    <n v="1110"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="F. Semi-skilled"/>
+    <s v="Number"/>
+    <n v="883"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="G. Unskilled"/>
+    <s v="Number"/>
+    <n v="346"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="08"/>
+    <s v="H. Own account workers"/>
+    <s v="Number"/>
+    <n v="491"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="09"/>
+    <s v="I. Farmers"/>
+    <s v="Number"/>
+    <n v="281"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="J. Agricultural workers"/>
+    <s v="Number"/>
+    <n v="116"/>
+  </r>
+  <r>
+    <s v="F7053C01"/>
+    <s v="Population aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="603"/>
+    <s v="Other economic status"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="11"/>
+    <s v="Z. All others gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="8410"/>
+  </r>
+</pivotCacheRecords>
 </file>