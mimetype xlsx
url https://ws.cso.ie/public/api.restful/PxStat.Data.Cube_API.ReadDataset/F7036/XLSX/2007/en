--- v0 (2025-10-01)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fd0e86f2cb8431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b32a423009624a79b96f5cb4b6d5d290.psmdcp" Id="Rba729396bdda4bf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb071282b696e4ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5e9872445cf4d0b819413ac0b618281.psmdcp" Id="Ra0f2dc5a658443a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>F7036</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Population 15 Years and Over in Labour Force Usually Resident and Present in State</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>12/5/2023 11:00:00 AM</x:t>
+    <x:t>05/12/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F7036/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>C2022P7</x:t>
   </x:si>
   <x:si>
     <x:t>Profile 7 - Employment, Occupations and Commuting</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Bernie Casey</x:t>
   </x:si>
@@ -583,459 +583,188 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...407 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Census Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02688V03255" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="13">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+      </items>
+    </pivotField>
+    <pivotField name="Ethnicity" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="13">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02852V03430" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="25">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+      </items>
+    </pivotField>
+    <pivotField name="Broad Industry Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="25">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J326" totalsRowShown="0">
   <x:autoFilter ref="A1:J326"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Census Year"/>
     <x:tableColumn id="5" name="C02688V03255"/>
     <x:tableColumn id="6" name="Ethnicity"/>
     <x:tableColumn id="7" name="C02852V03430"/>
     <x:tableColumn id="8" name="Broad Industry Group"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1306,51 +1035,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F7036/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1537,51 +1266,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J326"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="75.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="45.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="80.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -12003,51 +11732,51 @@
       <x:c r="G326" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H326" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I326" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J326" s="0">
         <x:v>18006</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -12064,51 +11793,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J326" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="F7036C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Census Year">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02688V03255">
       <x:sharedItems count="13">
         <x:s v="-"/>
@@ -12487,27 +12216,3928 @@
         <x:n v="3286"/>
         <x:n v="8088"/>
         <x:n v="1909"/>
         <x:n v="5899"/>
         <x:n v="2423"/>
         <x:n v="2079"/>
         <x:n v="458"/>
         <x:n v="2699"/>
         <x:n v="4821"/>
         <x:n v="3427"/>
         <x:n v="2288"/>
         <x:n v="5277"/>
         <x:n v="730"/>
         <x:n v="1409"/>
         <x:n v="31"/>
         <x:n v="91142"/>
         <x:n v="2054"/>
         <x:n v="18006"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="ZXD250"/>
+    <s v="Total in labour force"/>
+    <s v="Number"/>
+    <n v="2500606"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="81889"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="4671"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="240811"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="13126"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="12090"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="133035"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="275262"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="86095"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="121511"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="123560"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="104077"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="12124"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="155871"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="86193"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="128811"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="208507"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="266987"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="37572"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="52291"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="1586"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="1248"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="146421"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="ZXD230"/>
+    <s v="Unemployed Looking for first regular job"/>
+    <s v="Number"/>
+    <n v="33494"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="ZXD240"/>
+    <s v="Unemployed, having lost or given up previous job"/>
+    <s v="Number"/>
+    <n v="173374"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="ZXD250"/>
+    <s v="Total in labour force"/>
+    <s v="Number"/>
+    <n v="1838834"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="76136"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="4179"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="181136"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="11602"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="9383"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="108782"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="210804"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="67189"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="68271"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="76613"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="84393"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="9829"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="123013"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="54933"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="118114"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="185154"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="203317"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="30845"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="40244"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="909"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="646"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="38874"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="ZXD230"/>
+    <s v="Unemployed Looking for first regular job"/>
+    <s v="Number"/>
+    <n v="18752"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="ZXD240"/>
+    <s v="Unemployed, having lost or given up previous job"/>
+    <s v="Number"/>
+    <n v="115716"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="ZXD250"/>
+    <s v="Total in labour force"/>
+    <s v="Number"/>
+    <n v="9038"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="171"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="194"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="292"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="177"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="199"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="164"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="396"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="102"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="1424"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="ZXD230"/>
+    <s v="Unemployed Looking for first regular job"/>
+    <s v="Number"/>
+    <n v="1170"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="ZXD240"/>
+    <s v="Unemployed, having lost or given up previous job"/>
+    <s v="Number"/>
+    <n v="4350"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="ZXD250"/>
+    <s v="Total in labour force"/>
+    <s v="Number"/>
+    <n v="8687"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="147"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="983"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="613"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="1113"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="364"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="1085"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="426"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="147"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="345"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="571"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="199"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="339"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="195"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="488"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="ZXD230"/>
+    <s v="Unemployed Looking for first regular job"/>
+    <s v="Number"/>
+    <n v="393"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="ZXD240"/>
+    <s v="Unemployed, having lost or given up previous job"/>
+    <s v="Number"/>
+    <n v="1040"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="ZXD250"/>
+    <s v="Total in labour force"/>
+    <s v="Number"/>
+    <n v="317804"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="3978"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="349"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="41731"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="929"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="2053"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="17582"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="42080"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="12134"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="29303"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="27437"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="10791"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="1341"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="20065"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="18438"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="4656"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="15182"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="21931"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="4570"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="7081"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="414"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="379"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="8347"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="ZXD230"/>
+    <s v="Unemployed Looking for first regular job"/>
+    <s v="Number"/>
+    <n v="4744"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="ZXD240"/>
+    <s v="Unemployed, having lost or given up previous job"/>
+    <s v="Number"/>
+    <n v="22289"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="ZXD250"/>
+    <s v="Total in labour force"/>
+    <s v="Number"/>
+    <n v="31259"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="1960"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="63"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="312"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="2173"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="1401"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="1453"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="1671"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="1031"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="1294"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="2222"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="704"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="928"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="8110"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="186"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="556"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="1878"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="ZXD230"/>
+    <s v="Unemployed Looking for first regular job"/>
+    <s v="Number"/>
+    <n v="1707"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="ZXD240"/>
+    <s v="Unemployed, having lost or given up previous job"/>
+    <s v="Number"/>
+    <n v="3339"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="ZXD250"/>
+    <s v="Total in labour force"/>
+    <s v="Number"/>
+    <n v="4917"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="533"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="201"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="508"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="145"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="598"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="357"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="150"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="246"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="336"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="212"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="478"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="111"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="216"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="ZXD230"/>
+    <s v="Unemployed Looking for first regular job"/>
+    <s v="Number"/>
+    <n v="168"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="ZXD240"/>
+    <s v="Unemployed, having lost or given up previous job"/>
+    <s v="Number"/>
+    <n v="398"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="ZXD250"/>
+    <s v="Total in labour force"/>
+    <s v="Number"/>
+    <n v="13585"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="820"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="191"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="1421"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="332"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="4147"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="1238"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="615"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="823"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="416"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="122"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="527"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="613"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="159"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="430"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="448"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="ZXD230"/>
+    <s v="Unemployed Looking for first regular job"/>
+    <s v="Number"/>
+    <n v="282"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="ZXD240"/>
+    <s v="Unemployed, having lost or given up previous job"/>
+    <s v="Number"/>
+    <n v="861"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="ZXD250"/>
+    <s v="Total in labour force"/>
+    <s v="Number"/>
+    <n v="51848"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="3251"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="211"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="398"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="3803"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="1281"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="3595"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="7489"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="3007"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="96"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="3452"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="1469"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="770"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="1237"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="14714"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="200"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="488"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="1413"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="ZXD230"/>
+    <s v="Unemployed Looking for first regular job"/>
+    <s v="Number"/>
+    <n v="2086"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="ZXD240"/>
+    <s v="Unemployed, having lost or given up previous job"/>
+    <s v="Number"/>
+    <n v="2717"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="ZXD250"/>
+    <s v="Total in labour force"/>
+    <s v="Number"/>
+    <n v="25633"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="237"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="1769"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="285"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="1663"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="377"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="3027"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="1488"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="653"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="104"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="1423"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="964"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="330"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="800"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="8570"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="211"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="748"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="124"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="694"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="ZXD230"/>
+    <s v="Unemployed Looking for first regular job"/>
+    <s v="Number"/>
+    <n v="645"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="ZXD240"/>
+    <s v="Unemployed, having lost or given up previous job"/>
+    <s v="Number"/>
+    <n v="1401"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="ZXD250"/>
+    <s v="Total in labour force"/>
+    <s v="Number"/>
+    <n v="7283"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="506"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="176"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="479"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="161"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="585"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="1098"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="150"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="374"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="243"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="273"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="908"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="235"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="356"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="ZXD230"/>
+    <s v="Unemployed Looking for first regular job"/>
+    <s v="Number"/>
+    <n v="566"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="ZXD240"/>
+    <s v="Unemployed, having lost or given up previous job"/>
+    <s v="Number"/>
+    <n v="947"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="ZXD250"/>
+    <s v="Total in labour force"/>
+    <s v="Number"/>
+    <n v="29442"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="241"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="3024"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="99"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="1015"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="2838"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="723"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="3371"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="3295"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="1028"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="115"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="2090"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="1581"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="438"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="1543"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="2334"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="444"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="692"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="1141"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="ZXD230"/>
+    <s v="Unemployed Looking for first regular job"/>
+    <s v="Number"/>
+    <n v="927"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="ZXD240"/>
+    <s v="Unemployed, having lost or given up previous job"/>
+    <s v="Number"/>
+    <n v="2310"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="ZXD250"/>
+    <s v="Total in labour force"/>
+    <s v="Number"/>
+    <n v="162276"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="869"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="4927"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="116"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="261"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="3286"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="8088"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="1909"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="5899"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="2423"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="2079"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="458"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="2699"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="4821"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="3427"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="2288"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="5277"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="730"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="1409"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="91142"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="ZXD230"/>
+    <s v="Unemployed Looking for first regular job"/>
+    <s v="Number"/>
+    <n v="2054"/>
+  </r>
+  <r>
+    <s v="F7036C01"/>
+    <s v="Population 15 Years and Over in Labour Force Usually Resident and Present in State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="ZXD240"/>
+    <s v="Unemployed, having lost or given up previous job"/>
+    <s v="Number"/>
+    <n v="18006"/>
+  </r>
+</pivotCacheRecords>
 </file>