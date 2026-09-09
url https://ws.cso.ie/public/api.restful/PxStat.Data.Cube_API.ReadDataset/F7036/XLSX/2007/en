--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb071282b696e4ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5e9872445cf4d0b819413ac0b618281.psmdcp" Id="Ra0f2dc5a658443a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83856af7d6db48b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/068d4df244a3482696b4d77694fa0446.psmdcp" Id="R67f1ac2b4a694baa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -56,51 +56,51 @@
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Population 15 Years and Over in Labour Force Usually Resident and Present in State</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>05/12/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F7036/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F7036/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>C2022P7</x:t>
   </x:si>
   <x:si>
     <x:t>Profile 7 - Employment, Occupations and Commuting</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Bernie Casey</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>census@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -1025,51 +1025,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F7036/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F7036/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">