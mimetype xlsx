--- v0 (2025-10-12)
+++ v1 (2026-07-01)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re317aeb0676a4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4ca2c4d303f4b2abd3a9bce6acdeac2.psmdcp" Id="R8e2c48df9af74d2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R538857b449ee4a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e880f69e3f8466e89dc545f34a65c13.psmdcp" Id="R05619e7f26e54893" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>F7029</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside state 1yr ago</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>12/5/2023 11:00:00 AM</x:t>
+    <x:t>05/12/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F7029/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>C2022P7</x:t>
   </x:si>
   <x:si>
     <x:t>Profile 7 - Employment, Occupations and Commuting</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Bernie Casey</x:t>
   </x:si>
@@ -652,547 +652,210 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...495 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Census Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04149V04916" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="26">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+      </items>
+    </pivotField>
+    <pivotField name="Citizenship" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="26">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02852V03430" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="23">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+      </items>
+    </pivotField>
+    <pivotField name="Broad Industry Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="23">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J599" totalsRowShown="0">
   <x:autoFilter ref="A1:J599"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Census Year"/>
     <x:tableColumn id="5" name="C04149V04916"/>
     <x:tableColumn id="6" name="Citizenship"/>
     <x:tableColumn id="7" name="C02852V03430"/>
     <x:tableColumn id="8" name="Broad Industry Group"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1463,51 +1126,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F7029/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1694,51 +1357,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J599"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="102.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="53.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="80.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -20896,51 +20559,51 @@
       <x:c r="G599" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H599" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I599" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J599" s="0">
         <x:v>116</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -20957,51 +20620,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J599" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="F7029C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Census Year">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04149V04916">
       <x:sharedItems count="26">
         <x:s v="-"/>
@@ -21331,27 +20994,7204 @@
         <x:n v="162"/>
         <x:n v="645"/>
         <x:n v="152"/>
         <x:n v="104"/>
         <x:n v="232"/>
         <x:n v="226"/>
         <x:n v="78"/>
         <x:n v="68"/>
         <x:n v="143"/>
         <x:n v="1245"/>
         <x:n v="392"/>
         <x:n v="145"/>
         <x:n v="71"/>
         <x:n v="176"/>
         <x:n v="1069"/>
         <x:n v="103"/>
         <x:n v="293"/>
         <x:n v="247"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="Number"/>
+    <n v="43650"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="555"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="4263"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="193"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="130"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="2130"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="3617"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="1046"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="5545"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="5090"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="1515"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="179"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="3917"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="1921"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="818"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="3273"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="5748"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="618"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="615"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="189"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="144"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="2110"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="Number"/>
+    <n v="11887"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="160"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="1089"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="959"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="823"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="216"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="575"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="1041"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="702"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="1394"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="428"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="552"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="1325"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="1563"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="242"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="160"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="393"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="Number"/>
+    <n v="796"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="157"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="199"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="161"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="Number"/>
+    <n v="1196"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="208"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="309"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="102"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="Number"/>
+    <n v="700"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="231"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="Number"/>
+    <n v="1635"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="129"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="130"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="361"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="277"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="182"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="Number"/>
+    <n v="299"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="Number"/>
+    <n v="298"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="Number"/>
+    <n v="1362"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="311"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="131"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="194"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="193"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="Number"/>
+    <n v="2079"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="307"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="335"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="207"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="352"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="178"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="101"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="132"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="Number"/>
+    <n v="2920"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="142"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="306"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="96"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="726"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="273"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="235"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="108"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="534"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="167"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="63"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="116"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="Number"/>
+    <n v="578"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="94"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="180"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="Number"/>
+    <n v="1931"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="204"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="199"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="135"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="224"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="112"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="230"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="138"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="156"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="Number"/>
+    <n v="4275"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="599"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="137"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="400"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="107"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="762"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="801"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="98"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="339"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="155"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="156"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="210"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="186"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="Number"/>
+    <n v="1578"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="239"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="221"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="440"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="110"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="Number"/>
+    <n v="256"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="Number"/>
+    <n v="4181"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="236"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="250"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="215"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="587"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="144"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="301"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="2004"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="Number"/>
+    <n v="1724"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="97"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="159"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="221"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="213"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="110"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="561"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="Number"/>
+    <n v="134"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="Number"/>
+    <n v="592"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="128"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="Number"/>
+    <n v="2199"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="188"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="162"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="645"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="152"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="104"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="232"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="226"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="143"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="Number"/>
+    <n v="1245"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="392"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="128"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="145"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="Number"/>
+    <n v="176"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="Number"/>
+    <n v="1069"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="138"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="107"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="210"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="107"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="103"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="Number"/>
+    <n v="293"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="Number"/>
+    <n v="247"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="T"/>
+    <s v="Activities of households as employers; producing activities of households for own use (T)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F7029C01"/>
+    <s v="Population Aged 15 Years and over Usually Resident and Present in the State at Work, living outside State 1yr ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="Number"/>
+    <n v="116"/>
+  </r>
+</pivotCacheRecords>
 </file>