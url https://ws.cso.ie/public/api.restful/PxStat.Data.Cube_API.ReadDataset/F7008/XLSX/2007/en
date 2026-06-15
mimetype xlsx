--- v0 (2025-10-03)
+++ v1 (2026-06-15)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad6c46f03e6b4761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/186a7493575c4e68a159f6fd1cfc6535.psmdcp" Id="R43303c5296a54d3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25c5312225454312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebd720ccc3c6450486a632b31b37620d.psmdcp" Id="R77ae6a4c01f04dcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>F7008</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Population Aged 15 Years and Over in the Labour Force</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>12/5/2023 11:00:00 AM</x:t>
+    <x:t>05/12/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F7008/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>C2022P7</x:t>
   </x:si>
   <x:si>
     <x:t>Profile 7 - Employment, Occupations and Commuting</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Bernie Casey</x:t>
   </x:si>
@@ -481,315 +481,152 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...263 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Census Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02708V03276" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField name="Social Class" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03789V04537" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField name="Regional Authority" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J289" totalsRowShown="0">
   <x:autoFilter ref="A1:J289"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Census Year"/>
     <x:tableColumn id="5" name="C02708V03276"/>
     <x:tableColumn id="6" name="Social Class"/>
     <x:tableColumn id="7" name="C03789V04537"/>
     <x:tableColumn id="8" name="Regional Authority"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1060,51 +897,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F7008/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1291,51 +1128,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J289"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="48.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="38.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="40.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="19.996339" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -10573,51 +10410,51 @@
       <x:c r="G289" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I289" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J289" s="0">
         <x:v>34.1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -10634,51 +10471,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J289" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="4">
         <x:s v="F7008C01"/>
         <x:s v="F7008C02"/>
         <x:s v="F7008C03"/>
         <x:s v="F7008C04"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="4">
         <x:s v="All persons aged 15 years and over"/>
         <x:s v="All persons aged 15 years and over in labour force"/>
         <x:s v="All persons aged 15 years and over not in labour force"/>
         <x:s v="Labour Force Participation Rate"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Census Year">
       <x:sharedItems count="1">
@@ -10998,27 +10835,3484 @@
         <x:n v="68.7"/>
         <x:n v="70"/>
         <x:n v="60.7"/>
         <x:n v="57.3"/>
         <x:n v="58.7"/>
         <x:n v="56.6"/>
         <x:n v="58"/>
         <x:n v="59.6"/>
         <x:n v="62.2"/>
         <x:n v="32.6"/>
         <x:n v="27.8"/>
         <x:n v="28.4"/>
         <x:n v="31.8"/>
         <x:n v="29.8"/>
         <x:n v="28.7"/>
         <x:n v="38"/>
         <x:n v="31.9"/>
         <x:n v="34.1"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="4136852"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="332765"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="391901"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="Number"/>
+    <n v="407611"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="Number"/>
+    <n v="367059"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="Number"/>
+    <n v="598191"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="1189211"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="Number"/>
+    <n v="599197"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="250917"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="335342"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="19572"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="30757"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="Number"/>
+    <n v="29617"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="Number"/>
+    <n v="24009"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="Number"/>
+    <n v="51247"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="119184"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="Number"/>
+    <n v="45965"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="14991"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="1202793"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="88271"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="111389"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="Number"/>
+    <n v="111155"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="Number"/>
+    <n v="100114"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="Number"/>
+    <n v="172462"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="367584"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="Number"/>
+    <n v="185772"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="66046"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="689883"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="55901"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="62578"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="Number"/>
+    <n v="65735"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="Number"/>
+    <n v="60755"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="Number"/>
+    <n v="97200"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="201162"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="Number"/>
+    <n v="105338"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="41214"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="565253"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="54095"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="54883"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="Number"/>
+    <n v="57328"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="Number"/>
+    <n v="56392"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="Number"/>
+    <n v="84484"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="130585"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="Number"/>
+    <n v="88559"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="38927"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="506752"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="48470"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="51479"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="Number"/>
+    <n v="52942"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="Number"/>
+    <n v="51671"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="Number"/>
+    <n v="76655"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="119075"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="Number"/>
+    <n v="72291"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="34169"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="142073"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="13869"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="13510"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="Number"/>
+    <n v="14905"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="Number"/>
+    <n v="14663"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="Number"/>
+    <n v="19517"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="36124"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="Number"/>
+    <n v="20213"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="9272"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="694756"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="52587"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="67305"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="Number"/>
+    <n v="75929"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="Number"/>
+    <n v="59455"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="Number"/>
+    <n v="96626"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="215497"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="Number"/>
+    <n v="81059"/>
+  </r>
+  <r>
+    <s v="F7008C01"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="46298"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="2531099"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="195614"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="232593"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="Number"/>
+    <n v="239621"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="Number"/>
+    <n v="217780"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="Number"/>
+    <n v="358109"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="761326"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="Number"/>
+    <n v="374777"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="151279"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="233747"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="13223"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="21396"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="Number"/>
+    <n v="20293"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="Number"/>
+    <n v="16121"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="Number"/>
+    <n v="35297"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="86076"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="Number"/>
+    <n v="31088"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="10253"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="809505"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="55549"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="71203"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="Number"/>
+    <n v="71183"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="Number"/>
+    <n v="64759"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="Number"/>
+    <n v="113099"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="264642"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="Number"/>
+    <n v="125891"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="43179"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="463580"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="37119"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="41474"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="Number"/>
+    <n v="43096"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="Number"/>
+    <n v="40005"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="Number"/>
+    <n v="64975"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="137332"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="Number"/>
+    <n v="71873"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="27706"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="359788"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="34304"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="34545"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="Number"/>
+    <n v="36084"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="Number"/>
+    <n v="35148"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="Number"/>
+    <n v="52905"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="84747"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="Number"/>
+    <n v="57264"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="24791"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="351476"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="32850"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="36940"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="Number"/>
+    <n v="36376"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="Number"/>
+    <n v="35513"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="Number"/>
+    <n v="52504"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="83305"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="Number"/>
+    <n v="50201"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="23787"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="86309"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="7947"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="7936"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="Number"/>
+    <n v="8443"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="Number"/>
+    <n v="8511"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="Number"/>
+    <n v="11640"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="23431"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="Number"/>
+    <n v="12631"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="5770"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="226694"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="14622"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="19099"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="Number"/>
+    <n v="24146"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="Number"/>
+    <n v="17723"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="Number"/>
+    <n v="27689"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="81793"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="Number"/>
+    <n v="25829"/>
+  </r>
+  <r>
+    <s v="F7008C02"/>
+    <s v="All persons aged 15 years and over in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="15793"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="1605753"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="137151"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="159308"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="Number"/>
+    <n v="167990"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="Number"/>
+    <n v="149279"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="Number"/>
+    <n v="240082"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="427885"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="Number"/>
+    <n v="224420"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="99638"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="101595"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="6349"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="9361"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="Number"/>
+    <n v="9324"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="Number"/>
+    <n v="7888"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="Number"/>
+    <n v="15950"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="33108"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="Number"/>
+    <n v="14877"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="4738"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="393288"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="32722"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="40186"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="Number"/>
+    <n v="39972"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="Number"/>
+    <n v="35355"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="Number"/>
+    <n v="59363"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="102942"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="Number"/>
+    <n v="59881"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="22867"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="226303"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="18782"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="21104"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="Number"/>
+    <n v="22639"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="Number"/>
+    <n v="20750"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="Number"/>
+    <n v="32225"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="63830"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="Number"/>
+    <n v="33465"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="13508"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="205465"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="19791"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="20338"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="Number"/>
+    <n v="21244"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="Number"/>
+    <n v="21244"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="Number"/>
+    <n v="31579"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="45838"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="Number"/>
+    <n v="31295"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="14136"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="155276"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="15620"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="14539"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="Number"/>
+    <n v="16566"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="Number"/>
+    <n v="16158"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="Number"/>
+    <n v="24151"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="35770"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="Number"/>
+    <n v="22090"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="10382"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="55764"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="5922"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="5574"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="Number"/>
+    <n v="6462"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="Number"/>
+    <n v="6152"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="Number"/>
+    <n v="7877"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="12693"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="Number"/>
+    <n v="7582"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="3502"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="468062"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="Number"/>
+    <n v="37965"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="Number"/>
+    <n v="48206"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="Number"/>
+    <n v="51783"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="Number"/>
+    <n v="41732"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="Number"/>
+    <n v="68937"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="Number"/>
+    <n v="133704"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="Number"/>
+    <n v="55230"/>
+  </r>
+  <r>
+    <s v="F7008C03"/>
+    <s v="All persons aged 15 years and over not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="Number"/>
+    <n v="30505"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="61.2"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="58.8"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="59.3"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="%"/>
+    <n v="58.8"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="%"/>
+    <n v="59.3"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="%"/>
+    <n v="59.9"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="%"/>
+    <n v="62.5"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="%"/>
+    <n v="60.3"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="69.7"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="67.6"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="69.6"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="%"/>
+    <n v="68.5"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="%"/>
+    <n v="67.1"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="%"/>
+    <n v="68.9"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="72.2"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="%"/>
+    <n v="67.6"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="%"/>
+    <n v="68.4"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="67.3"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="62.9"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="63.9"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="%"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="%"/>
+    <n v="64.7"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="%"/>
+    <n v="65.6"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="%"/>
+    <n v="67.8"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="%"/>
+    <n v="65.4"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="67.2"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="66.4"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="66.3"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="%"/>
+    <n v="65.6"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="%"/>
+    <n v="65.8"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="%"/>
+    <n v="66.8"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="68.3"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="%"/>
+    <n v="68.2"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="%"/>
+    <n v="67.2"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="63.7"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="63.4"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="62.9"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="%"/>
+    <n v="62.9"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="%"/>
+    <n v="62.3"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="%"/>
+    <n v="62.6"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="64.9"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="%"/>
+    <n v="64.7"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="%"/>
+    <n v="63.7"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="69.4"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="67.8"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="71.8"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="%"/>
+    <n v="68.7"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="%"/>
+    <n v="68.7"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="%"/>
+    <n v="68.5"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="%"/>
+    <n v="69.4"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="%"/>
+    <n v="69.6"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="60.7"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="57.3"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="58.7"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="%"/>
+    <n v="56.6"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="%"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="%"/>
+    <n v="59.6"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="64.9"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="%"/>
+    <n v="62.5"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="%"/>
+    <n v="62.2"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="32.6"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="27.8"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="28.4"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid West"/>
+    <s v="%"/>
+    <n v="31.8"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South East"/>
+    <s v="%"/>
+    <n v="29.8"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South West"/>
+    <s v="%"/>
+    <n v="28.7"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid East"/>
+    <s v="%"/>
+    <n v="31.9"/>
+  </r>
+  <r>
+    <s v="F7008C04"/>
+    <s v="Labour Force Participation Rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midlands"/>
+    <s v="%"/>
+    <n v="34.1"/>
+  </r>
+</pivotCacheRecords>
 </file>