--- v0 (2025-10-06)
+++ v1 (2026-10-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra09ed5d6dc7d4015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a9d641da0f3490d8203cbeea6f1fc41.psmdcp" Id="R8cd3428af6a94e3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d2a7abc9dd0499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7527ac9c16d4e9bbd19dcccefca8dc9.psmdcp" Id="Raaf68f2b6c634877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>F5098</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Irish Travellers Aged 15 Years and Over by Employment Status and Labour Force Participation Rate</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/26/2023 11:00:00 AM</x:t>
+    <x:t>26/10/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F5098/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>C2022P5</x:t>
   </x:si>
   <x:si>
     <x:t>Profile 5 - Diversity, Migration, Ethnicity, Irish Travellers &amp; Religion</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Bernie Casey</x:t>
   </x:si>
@@ -469,315 +469,152 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...263 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Census Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02076V03371" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField name="Age Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J577" totalsRowShown="0">
   <x:autoFilter ref="A1:J577"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Census Year"/>
     <x:tableColumn id="5" name="C02076V03371"/>
     <x:tableColumn id="6" name="Age Group"/>
     <x:tableColumn id="7" name="C02199V02655"/>
     <x:tableColumn id="8" name="Sex"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1048,51 +885,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F5098/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1279,51 +1116,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J577"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="45.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="16.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="10.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -19777,51 +19614,51 @@
       <x:c r="G577" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H577" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I577" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J577" s="0">
         <x:v>5.7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -19838,51 +19675,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J577" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="8">
         <x:s v="F5098C01"/>
         <x:s v="F5098C02"/>
         <x:s v="F5098C03"/>
         <x:s v="F5098C04"/>
         <x:s v="F5098C05"/>
         <x:s v="F5098C06"/>
         <x:s v="F5098C07"/>
         <x:s v="F5098C08"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="8">
         <x:s v="Irish Travellers aged 15 years and over"/>
         <x:s v="Employer or own account worker"/>
         <x:s v="Employee"/>
         <x:s v="Assisting relative"/>
         <x:s v="Unemployed having lost or given up previous job"/>
         <x:s v="Looking for first regular job"/>
         <x:s v="Population not in labour force"/>
         <x:s v="Labour force participation rate"/>
       </x:sharedItems>
@@ -20335,27 +20172,6940 @@
         <x:n v="29.4"/>
         <x:n v="55.5"/>
         <x:n v="61.2"/>
         <x:n v="49.9"/>
         <x:n v="53"/>
         <x:n v="65.7"/>
         <x:n v="41.4"/>
         <x:n v="48.4"/>
         <x:n v="59.6"/>
         <x:n v="38.8"/>
         <x:n v="45.5"/>
         <x:n v="55.7"/>
         <x:n v="36.7"/>
         <x:n v="37.5"/>
         <x:n v="44.2"/>
         <x:n v="31.6"/>
         <x:n v="8.4"/>
         <x:n v="5.7"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="17409"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="8401"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="9008"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="3286"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="1678"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1608"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="2780"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="1352"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1428"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="4374"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="2057"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="2317"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="3195"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="1484"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1711"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1968"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="955"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1013"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1072"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="538"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="534"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="734"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="337"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="397"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="18742"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="9055"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="9687"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="3080"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="1557"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1523"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="2638"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="1295"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1343"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="4716"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="2224"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="2492"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="3427"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="1655"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1772"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="2513"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="1174"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1339"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1422"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="693"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="729"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="946"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="457"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="489"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="21039"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="10082"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="10957"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="3358"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="1703"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1655"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="2646"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="1304"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1342"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="4704"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="2244"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="2460"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="3986"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="1851"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="2135"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="2882"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="1338"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1544"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1963"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="917"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1046"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1500"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="725"/>
+  </r>
+  <r>
+    <s v="F5098C01"/>
+    <s v="Irish Travellers aged 15 years and over"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="775"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="232"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="212"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="219"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="200"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="286"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="260"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F5098C02"/>
+    <s v="Employer or own account worker"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1301"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="551"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="750"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="165"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="155"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="374"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="160"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="214"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="327"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="121"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="206"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="194"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="119"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1906"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="949"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="957"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="157"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="96"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="303"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="164"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="139"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="549"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="276"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="273"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="401"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="191"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="210"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="331"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="142"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="189"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="151"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="3242"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="1628"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1614"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="315"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="172"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="143"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="489"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="252"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="237"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="905"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="479"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="426"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="712"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="366"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="346"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="506"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="228"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="278"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="294"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="122"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="172"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F5098C03"/>
+    <s v="Employee"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C04"/>
+    <s v="Assisting relative"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="822"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="507"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="315"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="352"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="200"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="152"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="205"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="128"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="157"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="106"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="748"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="457"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="291"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="307"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="182"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="125"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="198"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="114"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="157"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="103"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1173"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="685"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="488"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="401"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="214"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="187"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="269"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="149"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="266"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="178"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="141"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C05"/>
+    <s v="Unemployed having lost or given up previous job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="7589"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="4540"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="3049"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="983"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="520"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="463"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1629"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="889"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="740"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="2223"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="1380"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="843"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1453"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="925"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="528"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="853"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="542"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="311"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="389"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="251"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="138"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="7802"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="4524"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="3278"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="833"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="408"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="425"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1374"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="755"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="619"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="2389"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="1406"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="983"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1604"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="995"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="609"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1040"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="615"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="425"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="496"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="306"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="190"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="4358"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="2547"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1811"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="308"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="152"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="156"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="680"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="370"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="310"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1261"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="766"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="495"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="996"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="580"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="416"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="668"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="412"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="256"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="373"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="225"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="148"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="F5098C06"/>
+    <s v="Looking for first regular job"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="7436"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="2572"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="4864"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1777"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="860"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="917"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="767"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="247"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="520"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1558"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="357"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1201"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1278"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="327"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="951"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="832"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="268"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="564"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="561"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="218"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="343"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="663"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="295"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="368"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="8050"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="2916"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="5134"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1774"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="864"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="910"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="748"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="247"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="501"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1578"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="404"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1174"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1295"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="367"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="928"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1059"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="351"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="708"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="737"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="277"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="460"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="859"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="406"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="453"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="11966"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="4953"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="7013"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="2329"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="1160"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1169"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1178"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="506"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="672"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="2212"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="770"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1442"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="2055"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="748"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="1307"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1570"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="593"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="977"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1227"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="512"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="715"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="1395"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="664"/>
+  </r>
+  <r>
+    <s v="F5098C07"/>
+    <s v="Population not in labour force"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="731"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="57.3"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="69.4"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="45.9"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="48.7"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="72.4"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="81.7"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="63.6"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="64.4"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="82.6"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="48.2"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="44.4"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="57.7"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="71.9"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="44.3"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="47.7"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="59.5"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="35.8"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="67.8"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="42.4"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="44.5"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="40.2"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="71.6"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="80.9"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="62.7"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="66.5"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="81.8"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="52.9"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="62.2"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="77.8"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="47.6"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="57.9"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="70.1"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="47.1"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="48.2"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="36.9"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="11.2"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="43.1"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="50.9"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="30.6"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="31.9"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="29.4"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="55.5"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="61.2"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="49.9"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="65.7"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="41.4"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="48.4"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="59.6"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="38.8"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="45.5"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="55.7"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="36.7"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="37.5"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="44.2"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="535"/>
+    <s v="55 - 64 years"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="31.6"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Number"/>
+    <n v="8.4"/>
+  </r>
+  <r>
+    <s v="F5098C08"/>
+    <s v="Labour force participation rate"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Number"/>
+    <n v="5.7"/>
+  </r>
+</pivotCacheRecords>
 </file>