--- v0 (2025-10-04)
+++ v1 (2026-10-11)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R504affcc4d274e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6bd502dea7a9429b86abeb3c4defafaa.psmdcp" Id="R0d40fff732494462" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra01b3c5df77a4328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfab436204924734a5e7a343410e5e18.psmdcp" Id="Rc03661d12d644639" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>F5090</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Population Usually Resident and Present in the State</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/26/2023 11:00:00 AM</x:t>
+    <x:t>26/10/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F5090/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>C2022P5</x:t>
   </x:si>
   <x:si>
     <x:t>Profile 5 - Diversity, Migration, Ethnicity, Irish Travellers &amp; Religion</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Bernie Casey</x:t>
   </x:si>
@@ -493,363 +493,170 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...311 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Census Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02688V03255" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="13">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+      </items>
+    </pivotField>
+    <pivotField name="Ethnicity" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="13">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02708V03276" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField name="Social Class" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L313" totalsRowShown="0">
   <x:autoFilter ref="A1:L313"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Census Year"/>
     <x:tableColumn id="5" name="C02688V03255"/>
     <x:tableColumn id="6" name="Ethnicity"/>
     <x:tableColumn id="7" name="C02199V02655"/>
     <x:tableColumn id="8" name="Sex"/>
     <x:tableColumn id="9" name="C02708V03276"/>
     <x:tableColumn id="10" name="Social Class"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1122,51 +929,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F5090/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1353,51 +1160,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L313"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="48.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="45.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="10.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="38.139196" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="8.282054" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
@@ -13283,51 +13090,51 @@
       <x:c r="I313" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L313" s="0">
         <x:v>133711</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -13344,51 +13151,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L313" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="F5090C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Population Usually Resident and Present in the State"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Census Year">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02688V03255">
       <x:sharedItems count="13">
         <x:s v="-"/>
@@ -13763,27 +13570,4396 @@
         <x:n v="2885"/>
         <x:n v="275822"/>
         <x:n v="161614"/>
         <x:n v="1298"/>
         <x:n v="5062"/>
         <x:n v="2783"/>
         <x:n v="4924"/>
         <x:n v="3976"/>
         <x:n v="1460"/>
         <x:n v="142111"/>
         <x:n v="151562"/>
         <x:n v="1093"/>
         <x:n v="5165"/>
         <x:n v="3314"/>
         <x:n v="3391"/>
         <x:n v="3463"/>
         <x:n v="1425"/>
         <x:n v="133711"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="5084879"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="471252"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="1565255"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="827238"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="662745"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="574498"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="159063"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="824828"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="2515954"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="254048"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="725175"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="324300"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="449386"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="285454"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="85808"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="391783"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="2568925"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="217204"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="840080"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="502938"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="213359"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="289044"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="73255"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="433045"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="3893056"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="389816"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="1293633"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="706382"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="526115"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="443663"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="117019"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="416428"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="1921947"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="212445"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="598876"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="276322"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="361531"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="219482"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="65810"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="187481"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="1971109"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="177371"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="694757"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="430060"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="164584"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="224181"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="51209"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="228947"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="32949"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="108"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="1391"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="999"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="1364"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="1837"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="1153"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="26097"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="16172"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="637"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="486"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="770"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="923"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="583"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="12718"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="16777"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="754"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="513"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="594"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="914"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="570"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="13379"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="16059"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="527"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="2200"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="1808"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="3122"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="3157"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="1482"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="3763"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="8548"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="271"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="1138"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="769"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="2066"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="1660"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="737"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="1907"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="7511"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="256"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="1062"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="1039"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="1056"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="1497"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="745"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="1856"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="502081"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="40808"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="138755"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="79647"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="85226"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="79426"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="28758"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="49461"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="245378"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="20630"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="64571"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="29389"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="56135"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="39631"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="13399"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="21623"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="256703"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="20178"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="74184"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="50258"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="29091"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="39795"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="15359"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="27838"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="67546"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="5483"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="19194"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="6583"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="6172"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="13181"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="2145"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="14788"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="32811"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="2973"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="8440"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="3084"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="3967"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="6439"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="1012"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="6896"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="34735"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="2510"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="10754"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="3499"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="2205"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="6742"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="1133"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="7892"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="8699"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="536"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="1953"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="1259"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="1394"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="1604"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="485"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="1468"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="4382"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="267"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="926"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="515"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="881"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="833"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="230"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="730"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="4317"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="269"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="1027"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="744"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="513"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="771"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="255"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="738"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="26828"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="2820"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="6856"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="3143"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="6269"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="2468"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="362"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="4910"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="12370"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="1147"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="2916"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="1070"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="4001"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="948"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="127"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="2161"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="14458"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="1673"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="3940"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="2073"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="2268"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="1520"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="235"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="2749"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="94434"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="13874"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="47933"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="6821"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="8984"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="6013"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="565"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="10244"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="50766"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="7695"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="23479"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="3846"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="5887"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="3846"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="328"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="5685"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="43668"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="6179"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="24454"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="2975"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="3097"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="2167"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="237"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="4559"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="44944"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="3949"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="19538"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="4017"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="5539"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="5910"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="1290"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="4701"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="19396"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="1784"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="7699"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="1485"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="3051"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="2673"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="687"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="2017"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="25548"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="2165"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="11839"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="2532"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="2488"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="3237"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="603"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="2684"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="20115"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="3644"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="3670"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="1504"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="2525"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="1379"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="331"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="7062"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="10968"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="1926"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="1998"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="789"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="1540"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="842"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="199"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="3674"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="9147"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="1718"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="1672"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="715"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="985"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="537"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="132"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="3388"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="64992"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="7296"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="19905"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="8978"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="7720"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="8421"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="2588"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="10084"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="31602"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="3557"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="9433"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="3762"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="4633"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="4201"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="1236"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="4780"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="33390"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="3739"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="10472"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="5216"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="3087"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="4220"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="1352"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="5304"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="313176"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="2391"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="10227"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="6097"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="8315"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="7439"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="2885"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="275822"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="161614"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="1298"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="5062"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="2783"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="4924"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="3976"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="1460"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="142111"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All social classes"/>
+    <s v="Number"/>
+    <n v="151562"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Professional workers"/>
+    <s v="Number"/>
+    <n v="1093"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Managerial and technical"/>
+    <s v="Number"/>
+    <n v="5165"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="03"/>
+    <s v="Non-manual"/>
+    <s v="Number"/>
+    <n v="3314"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Skilled manual"/>
+    <s v="Number"/>
+    <n v="3391"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Semi-skilled"/>
+    <s v="Number"/>
+    <n v="3463"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="06"/>
+    <s v="Unskilled"/>
+    <s v="Number"/>
+    <n v="1425"/>
+  </r>
+  <r>
+    <s v="F5090C01"/>
+    <s v="Population Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="All other gainfully occupied and unknown"/>
+    <s v="Number"/>
+    <n v="133711"/>
+  </r>
+</pivotCacheRecords>
 </file>