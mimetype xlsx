--- v0 (2025-10-10)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34ff135397504817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83633d0f882544479047e63c00a28f6e.psmdcp" Id="R47156696530d42d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe149aa9065a43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5ba704df75c4d91bb75911d64514aea.psmdcp" Id="Rc180554b19f84c1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>F5089</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Population Aged 15 Years and Over Usually Resident and Present in the State</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>1/13/2025 11:00:00 AM</x:t>
+    <x:t>13/01/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>13/01/2025: Census 2022 data updated due to an error. Data in the categories 'Economic status - total at school, university, etc.' and 'Economic status - other' have been amended.'</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F5089/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>C2022P5</x:t>
   </x:si>
   <x:si>
     <x:t>Profile 5 - Diversity, Migration, Ethnicity, Irish Travellers &amp; Religion</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -538,419 +538,184 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...367 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Census Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02688V03255" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="13">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+      </items>
+    </pivotField>
+    <pivotField name="Ethnicity" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="13">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02757V03327" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="15">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+      </items>
+    </pivotField>
+    <pivotField name="Level of Education" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="15">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L586" totalsRowShown="0">
   <x:autoFilter ref="A1:L586"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Census Year"/>
     <x:tableColumn id="5" name="C02688V03255"/>
     <x:tableColumn id="6" name="Ethnicity"/>
     <x:tableColumn id="7" name="C02199V02655"/>
     <x:tableColumn id="8" name="Sex"/>
     <x:tableColumn id="9" name="C02757V03327"/>
     <x:tableColumn id="10" name="Level of Education"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1223,51 +988,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F5089/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1456,51 +1221,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L586"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="69.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="45.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="10.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="54.567768" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="8.282054" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
@@ -23760,51 +23525,51 @@
       <x:c r="I586" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J586" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K586" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L586" s="0">
         <x:v>71760</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -23821,51 +23586,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L586" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="F5089C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Census Year">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02688V03255">
       <x:sharedItems count="13">
         <x:s v="-"/>
@@ -24494,27 +24259,8218 @@
         <x:n v="349"/>
         <x:n v="13338"/>
         <x:n v="1767"/>
         <x:n v="79856"/>
         <x:n v="120798"/>
         <x:n v="980"/>
         <x:n v="3410"/>
         <x:n v="4804"/>
         <x:n v="5907"/>
         <x:n v="4810"/>
         <x:n v="1743"/>
         <x:n v="1736"/>
         <x:n v="2589"/>
         <x:n v="3499"/>
         <x:n v="3092"/>
         <x:n v="14691"/>
         <x:n v="1506"/>
         <x:n v="71760"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="4080771"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="80640"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="250443"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="444328"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="609474"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="251724"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="188653"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="185483"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="267695"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="443809"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="372081"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="36689"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="447261"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="287007"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="215484"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="2002315"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="45019"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="132121"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="244155"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="294770"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="112156"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="126463"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="77300"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="123360"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="197913"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="157843"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="19368"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="217407"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="143210"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="111230"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="2078456"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="35621"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="118322"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="200173"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="314704"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="139568"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="62190"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="108183"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="144335"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="245896"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="214238"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="17321"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="229854"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="143797"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="104254"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="3131062"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="66596"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="229617"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="403843"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="522602"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="192338"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="159696"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="151387"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="207877"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="364827"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="291365"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="26658"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="330972"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="137896"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="45388"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="1531330"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="37584"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="121218"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="222039"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="250377"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="80135"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="109835"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="61121"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="96108"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="164267"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="122297"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="13777"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="162302"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="68506"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="21764"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="1599732"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="29012"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="108399"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="181804"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="272225"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="112203"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="49861"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="90266"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="111769"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="200560"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="169068"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="12881"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="168670"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="69390"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="23624"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="20969"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="2761"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="4043"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="3362"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="1531"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="387"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="149"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="140"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="114"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="115"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="2777"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="3622"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1885"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="10047"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="1413"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="1998"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1676"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="690"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="142"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="1234"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="1699"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="939"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="10922"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="1348"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="2045"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1686"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="841"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="245"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="1543"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="1923"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="946"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="11836"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="525"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="655"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="736"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="1335"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="871"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="327"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="471"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="625"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="508"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="549"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="975"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="3471"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="749"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="6309"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="260"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="328"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="428"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="743"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="524"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="198"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="245"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="303"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="242"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="258"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="486"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="1869"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="406"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="5527"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="265"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="327"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="308"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="592"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="347"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="129"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="226"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="322"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="266"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="291"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="489"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="1602"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="343"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="423745"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="5471"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="5766"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="19236"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="54872"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="38446"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="19943"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="23063"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="34217"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="40943"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="44623"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="6360"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="36141"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="84780"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="9884"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="205630"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="3034"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="3220"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="10728"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="27491"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="21242"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="11481"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="10874"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="15269"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="17543"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="17815"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="3386"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="16471"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="41903"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="5173"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="218115"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="2437"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="2546"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="8508"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="27381"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="17204"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="8462"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="12189"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="18948"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="23400"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="26808"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="2974"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="19670"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="42877"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="4711"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="50224"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="620"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="547"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1092"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="3442"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="2851"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="1101"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="1878"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="2759"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="4608"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="4226"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="330"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="14126"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="11220"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1424"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="24065"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="265"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="246"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="534"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="1848"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="1152"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="559"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="885"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="1375"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="2070"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="2118"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="221"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="6814"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="5251"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="727"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="26159"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="355"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="301"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="558"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="1594"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="1699"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="542"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="993"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="1384"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="2538"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="2108"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="109"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="7312"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="5969"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="697"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="6849"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="126"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="110"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="294"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="809"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="363"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="192"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="334"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="506"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="750"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="579"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="1171"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="1389"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="181"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="3450"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="172"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="446"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="201"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="106"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="168"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="221"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="326"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="210"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="609"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="718"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="103"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="3399"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="122"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="363"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="162"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="166"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="285"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="424"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="369"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="562"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="671"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="21454"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="356"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="440"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1177"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="2144"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="1013"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="401"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="788"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="1516"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="1886"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="2459"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="365"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="4878"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="3657"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="374"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="9663"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="161"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="244"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="676"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="1079"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="491"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="197"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="321"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="615"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="719"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="878"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="203"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="2159"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="1723"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="197"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="11791"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="195"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="196"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="501"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="1065"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="522"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="204"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="467"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="901"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="1167"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="1581"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="162"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="2719"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="1934"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="177"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="69723"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="472"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="483"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="966"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="2687"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="1237"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="557"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="1202"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="5867"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="10348"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="14850"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="1068"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="9555"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="19064"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1367"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="38239"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="237"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="276"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="537"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="1634"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="977"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="400"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="750"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="3254"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="4549"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="8541"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="706"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="5215"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="10436"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="727"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="31484"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="235"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="207"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="429"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="1053"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="260"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="157"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="452"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="2613"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="5799"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="6309"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="362"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="4340"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="8628"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="640"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="36385"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="516"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="512"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="899"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="2452"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="1843"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="629"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="1065"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="4894"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="6496"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="2228"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="295"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="6231"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="7524"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="801"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="15076"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="211"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="176"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="340"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="1077"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="910"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="297"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="430"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="1797"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="2245"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="786"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="156"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="2872"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="3428"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="351"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="21309"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="305"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="336"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="559"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="1375"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="933"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="332"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="635"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="3097"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="4251"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="1442"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="139"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="3359"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="4096"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="450"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="14288"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="340"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="471"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="541"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="900"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="348"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="228"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="319"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="951"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="1161"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="1104"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="360"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="3682"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="3408"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="475"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="8032"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="184"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="278"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="324"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="574"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="233"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="148"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="187"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="513"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="609"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="630"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="262"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="1840"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="1993"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="257"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="6256"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="156"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="193"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="217"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="326"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="115"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="132"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="438"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="552"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="474"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="98"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="1842"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="1415"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="218"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="43772"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="635"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="732"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="1549"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="4257"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="2149"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="1127"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="1570"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="3386"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="5666"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="4401"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="533"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="8724"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="7703"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="1340"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="20808"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="342"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="415"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="872"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="2275"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="1081"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="614"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="740"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="1465"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="2286"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="1742"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="262"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="4067"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="3917"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="730"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="22964"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="293"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="317"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="677"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="1982"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="1068"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="513"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="830"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="1921"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="3380"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="2659"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="271"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="4657"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="3786"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="610"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="250464"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="2222"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="7067"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="10633"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="12443"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="9878"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="4303"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="3266"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="4983"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="6501"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="5630"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="620"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="28029"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="3273"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="151616"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="129666"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="1242"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="3657"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="5829"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="6536"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="5068"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="2560"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="1530"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="2394"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="3002"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="2538"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="349"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="13338"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="1767"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="79856"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-2"/>
+    <s v="Total education ceased and not ceased"/>
+    <s v="Number"/>
+    <n v="120798"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="No formal education"/>
+    <s v="Number"/>
+    <n v="980"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="02"/>
+    <s v="Primary"/>
+    <s v="Number"/>
+    <n v="3410"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="04"/>
+    <s v="Lower secondary"/>
+    <s v="Number"/>
+    <n v="4804"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="05"/>
+    <s v="Upper secondary"/>
+    <s v="Number"/>
+    <n v="5907"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="07"/>
+    <s v="Technical/vocational"/>
+    <s v="Number"/>
+    <n v="4810"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="22"/>
+    <s v="Advanced certificate/completed apprenticeship"/>
+    <s v="Number"/>
+    <n v="1743"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="23"/>
+    <s v="Higher certificate"/>
+    <s v="Number"/>
+    <n v="1736"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="24"/>
+    <s v="Ordinary bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="2589"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="Honours bachelor degree/professional qualification or both"/>
+    <s v="Number"/>
+    <n v="3499"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="26"/>
+    <s v="Postgraduate diploma or degree"/>
+    <s v="Number"/>
+    <n v="3092"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="18"/>
+    <s v="Doctorate (PhD)"/>
+    <s v="Number"/>
+    <n v="271"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="19"/>
+    <s v="Economic status - total at school, university, etc."/>
+    <s v="Number"/>
+    <n v="14691"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Economic status - other"/>
+    <s v="Number"/>
+    <n v="1506"/>
+  </r>
+  <r>
+    <s v="F5089C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="71760"/>
+  </r>
+</pivotCacheRecords>
 </file>