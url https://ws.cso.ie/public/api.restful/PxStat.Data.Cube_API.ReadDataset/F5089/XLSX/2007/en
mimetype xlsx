--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe149aa9065a43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5ba704df75c4d91bb75911d64514aea.psmdcp" Id="Rc180554b19f84c1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9928eb1feca24b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9524edde658f4cf1beeb4a308453ae9f.psmdcp" Id="Rdfeb6fbc898d4f58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>