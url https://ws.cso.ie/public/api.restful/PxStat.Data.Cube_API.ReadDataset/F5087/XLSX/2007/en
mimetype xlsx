--- v0 (2025-10-04)
+++ v1 (2026-10-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb2397e7c1074717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19c1b9b65f144ad78fcbc8efc57161bb.psmdcp" Id="R345727f3fa7a4187" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd628b3fc16d346e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea9be209420b4971bdb325ea1ea58b8d.psmdcp" Id="Rf22cf5373af7443d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>F5087</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Population aged 15 years and over usually resident and present in the State</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/26/2023 11:00:00 AM</x:t>
+    <x:t>26/10/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F5087/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>C2022P5</x:t>
   </x:si>
   <x:si>
     <x:t>Profile 5 - Diversity, Migration, Ethnicity, Irish Travellers &amp; Religion</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Bernie Casey</x:t>
   </x:si>
@@ -517,379 +517,174 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...327 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Census Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02688V03255" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="13">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+      </items>
+    </pivotField>
+    <pivotField name="Ethnicity" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="13">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02704V03272" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="10">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+      </items>
+    </pivotField>
+    <pivotField name="Principal Economic Status" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="10">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L391" totalsRowShown="0">
   <x:autoFilter ref="A1:L391"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Census Year"/>
     <x:tableColumn id="5" name="C02688V03255"/>
     <x:tableColumn id="6" name="Ethnicity"/>
     <x:tableColumn id="7" name="C02199V02655"/>
     <x:tableColumn id="8" name="Sex"/>
     <x:tableColumn id="9" name="C02704V03272"/>
     <x:tableColumn id="10" name="Principal Economic Status"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1162,51 +957,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F5087/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1393,51 +1188,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L391"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="69.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="45.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="10.424911" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="50.282054" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="8.282054" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
@@ -16287,51 +16082,51 @@
       <x:c r="I391" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L391" s="0">
         <x:v>608</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -16348,51 +16143,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L391" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="F5087C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Census Year">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02688V03255">
       <x:sharedItems count="13">
         <x:s v="-"/>
@@ -16836,27 +16631,5488 @@
         <x:n v="1192"/>
         <x:n v="6204"/>
         <x:n v="4512"/>
         <x:n v="13338"/>
         <x:n v="1488"/>
         <x:n v="16625"/>
         <x:n v="5853"/>
         <x:n v="724"/>
         <x:n v="120798"/>
         <x:n v="62486"/>
         <x:n v="862"/>
         <x:n v="3468"/>
         <x:n v="3822"/>
         <x:n v="14691"/>
         <x:n v="11442"/>
         <x:n v="18435"/>
         <x:n v="4984"/>
         <x:n v="608"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="4080771"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="2293738"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="33494"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="68097"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="105277"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="447261"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="269984"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="648884"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="188561"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="25475"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="2002315"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="1227870"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="18921"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="37195"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="59137"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="217407"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="27271"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="311915"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="91755"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="10844"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="2078456"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="1065868"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="14573"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="30902"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="46140"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="229854"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="242713"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="336969"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="96806"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All ethnic or cultural backgrounds"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="14631"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="3131062"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="1704366"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="18752"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="41846"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="73870"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="330972"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="207500"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="581020"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="154191"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="18545"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="1531330"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="909950"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="11512"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="23031"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="43276"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="162302"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="19782"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="279413"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="74273"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="7791"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="1599732"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="794416"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="7240"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="18815"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="30594"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="168670"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="187718"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="301607"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="79918"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="011"/>
+    <s v="White Irish"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="10754"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="20969"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="3518"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="1170"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="805"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="3545"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="2777"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="3710"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="987"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="3882"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="575"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="10047"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="1884"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="684"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="471"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="2070"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="1234"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="615"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="492"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="2288"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="309"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="10922"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="1634"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="486"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="334"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="1475"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="1543"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="3095"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="495"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="1594"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="012"/>
+    <s v="White Irish Traveller"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="266"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="11836"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="7254"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="393"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="437"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="603"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="975"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="1179"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="232"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="613"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="150"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="6309"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="4383"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="204"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="256"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="305"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="486"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="170"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="115"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="316"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="5527"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="2871"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="189"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="181"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="298"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="489"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="1009"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="117"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="297"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0122"/>
+    <s v="Roma"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="423745"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="290771"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="4744"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="10047"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="12242"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="36141"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="25555"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="27174"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="14192"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="2879"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="205630"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="153547"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="2056"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="4427"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="5606"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="16471"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="2848"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="13091"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="6541"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="1043"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="218115"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="137224"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="2688"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="5620"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="6636"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="19670"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="22707"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="14083"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="7651"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="013"/>
+    <s v="Any other White background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="1836"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="50224"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="26213"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="1707"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="1433"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="1906"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="14126"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="2536"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="485"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="1246"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="572"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="24065"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="13225"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="882"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="755"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="957"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="6814"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="345"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="237"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="574"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="276"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="26159"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="12988"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="825"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="678"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="949"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="7312"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="2191"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="248"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="672"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="021"/>
+    <s v="Black or Black Irish - African"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="296"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="6849"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="4351"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="168"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="163"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="235"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="1171"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="421"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="164"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="3450"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="2370"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="102"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="609"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="3399"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="1981"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="133"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="562"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="372"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="022"/>
+    <s v="Black or Black Irish - any other Black background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="21454"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="12442"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="282"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="397"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="464"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="4878"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="1892"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="785"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="212"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="102"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="9663"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="6264"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="136"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="179"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="199"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="2159"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="225"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="372"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="11791"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="6178"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="146"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="218"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="265"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="2719"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="1667"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="413"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="124"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="031"/>
+    <s v="Asian or Asian Irish - Chinese"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="69723"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="47045"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="2086"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="1187"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="1530"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="9555"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="6480"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="708"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="760"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="372"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="38239"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="28474"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="1062"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="733"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="861"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="5215"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="886"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="420"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="437"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="151"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="31484"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="18571"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="1024"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="454"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="669"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="4340"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="5594"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="288"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="323"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0311"/>
+    <s v="Asian or Asian Irish - Indian/Pakistani/Bangladeshi"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="221"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="36385"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="23587"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="645"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="638"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="763"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="6231"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="2969"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="741"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="565"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="246"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="15076"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="10302"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="328"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="275"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="318"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="2872"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="328"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="276"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="266"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="111"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="21309"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="13285"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="317"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="363"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="445"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="3359"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="2641"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="465"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="299"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="032"/>
+    <s v="Asian or Asian Irish - any other Asian background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="135"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="14288"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="5770"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="566"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="350"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="597"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="3682"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="2046"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="378"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="721"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="178"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="8032"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="4208"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="323"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="239"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="371"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="1840"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="215"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="255"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="476"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="6256"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="1562"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="243"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="111"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="226"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="1842"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="1831"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="123"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="245"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="0321"/>
+    <s v="Arab"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="43772"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="26205"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="927"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="1122"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="1188"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="8724"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="2766"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="1194"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="1178"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="468"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="20808"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="13533"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="464"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="543"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="560"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="4067"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="320"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="560"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="568"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="193"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="22964"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="12672"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="463"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="579"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="628"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="4657"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="2446"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="634"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="610"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="275"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="250464"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="142216"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="2054"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="9672"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="8334"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="28029"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="12930"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="35060"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="10837"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="1332"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="129666"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="79730"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="1192"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="6204"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="4512"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="13338"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="1488"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="16625"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="5853"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="724"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="801"/>
+    <s v="All persons aged 15 years and over"/>
+    <s v="Number"/>
+    <n v="120798"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="501"/>
+    <s v="Persons at work"/>
+    <s v="Number"/>
+    <n v="62486"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="201"/>
+    <s v="Unemployed looking for first regular job"/>
+    <s v="Number"/>
+    <n v="862"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="203"/>
+    <s v="Short-term unemployed (less than 12 months)"/>
+    <s v="Number"/>
+    <n v="3468"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="204"/>
+    <s v="Long-term unemployed (12 months and more)"/>
+    <s v="Number"/>
+    <n v="3822"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="301"/>
+    <s v="Student or pupil"/>
+    <s v="Number"/>
+    <n v="14691"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="302"/>
+    <s v="Looking after home/family"/>
+    <s v="Number"/>
+    <n v="11442"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="303"/>
+    <s v="Retired"/>
+    <s v="Number"/>
+    <n v="18435"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="304"/>
+    <s v="Unable to work due to permanent sickness or disability"/>
+    <s v="Number"/>
+    <n v="4984"/>
+  </r>
+  <r>
+    <s v="F5087C01"/>
+    <s v="Population Aged 15 Years and Over Usually Resident and Present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="602"/>
+    <s v="Others not in labour force"/>
+    <s v="Number"/>
+    <n v="608"/>
+  </r>
+</pivotCacheRecords>
 </file>