--- v0 (2025-10-04)
+++ v1 (2026-06-15)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d551fa877104741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3a3d7a3b22747bf87eec16afb3ea85a.psmdcp" Id="R3116bcda25e34010" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde35c1d584584d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c721b4185b8a4ffca95da4a219c688f0.psmdcp" Id="R590fceac5e9d46ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>F5073</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Irish Travellers aged 15 years and over usually resident and present in the State</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/26/2023 11:00:00 AM</x:t>
+    <x:t>26/10/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F5073/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>C2022P5</x:t>
   </x:si>
   <x:si>
     <x:t>Profile 5 - Diversity, Migration, Ethnicity, Irish Travellers &amp; Religion</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Bernie Casey</x:t>
   </x:si>
@@ -484,347 +484,166 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...295 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Census Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02325V02801" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="Detailed Marital Status" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02076V03371" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField name="Age Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L541" totalsRowShown="0">
   <x:autoFilter ref="A1:L541"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Census Year"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="C02325V02801"/>
     <x:tableColumn id="8" name="Detailed Marital Status"/>
     <x:tableColumn id="9" name="C02076V03371"/>
     <x:tableColumn id="10" name="Age Group"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1097,51 +916,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F5073/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1328,51 +1147,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L541"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="71.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="36.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="16.567768" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="8.282054" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
@@ -21922,51 +21741,51 @@
       <x:c r="I541" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L541" s="0">
         <x:v>265</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -21983,51 +21802,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L541" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="F5073C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="3">
         <x:s v="2011"/>
         <x:s v="2016"/>
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Census Year">
       <x:sharedItems count="3">
         <x:s v="2011"/>
         <x:s v="2016"/>
         <x:s v="2022"/>
       </x:sharedItems>
@@ -22486,27 +22305,7588 @@
         <x:n v="4611"/>
         <x:n v="394"/>
         <x:n v="539"/>
         <x:n v="634"/>
         <x:n v="626"/>
         <x:n v="428"/>
         <x:n v="344"/>
         <x:n v="273"/>
         <x:n v="1094"/>
         <x:n v="115"/>
         <x:n v="138"/>
         <x:n v="133"/>
         <x:n v="127"/>
         <x:n v="101"/>
         <x:n v="578"/>
         <x:n v="28"/>
         <x:n v="29"/>
         <x:n v="265"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="3279"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="17360"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="2772"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="2356"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="1999"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="1662"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="1526"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="1127"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="835"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="618"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="452"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="734"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="3018"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="6884"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="1450"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="837"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="546"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="381"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="244"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="146"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="250"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="8510"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="1204"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="1350"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="1226"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="1034"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="1038"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="747"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="548"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="434"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="313"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="366"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="1389"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="112"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="163"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="212"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="207"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="204"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="182"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="131"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="577"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="254"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="1675"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="8375"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="1346"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="1117"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="929"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="780"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="702"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="546"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="406"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="289"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="248"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="337"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="1581"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="3544"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="745"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="420"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="266"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="196"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="110"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="4222"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="566"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="650"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="596"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="517"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="525"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="380"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="293"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="219"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="179"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="206"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="470"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="139"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="63"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="1604"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="8985"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="1426"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="1239"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="1070"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="882"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="824"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="581"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="429"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="329"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="204"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="397"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="1437"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="3340"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="705"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="417"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="280"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="185"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="134"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="159"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="4288"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="638"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="700"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="630"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="517"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="513"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="367"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="255"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="215"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="134"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="160"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="919"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="116"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="146"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="148"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="144"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="114"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="438"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="191"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="3074"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="18674"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="2631"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="2423"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="2280"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="1859"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="1563"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="1395"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="1111"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="801"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="605"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="932"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="2864"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="7437"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="1456"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="970"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="681"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="492"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="337"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="227"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="167"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="201"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="9238"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="1091"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="1301"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="1409"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="1185"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="989"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="927"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="715"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="510"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="396"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="514"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="1344"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="146"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="163"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="161"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="191"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="181"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="173"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="118"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="655"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="278"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="1554"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="9021"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="1292"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="1171"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="1046"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="913"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="739"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="656"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="513"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="391"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="295"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="451"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="1479"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="3779"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="752"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="497"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="322"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="245"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="165"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="110"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="4604"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="515"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="619"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="677"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="604"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="502"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="477"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="361"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="268"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="210"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="298"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="485"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="153"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="1520"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="9653"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="1339"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="1252"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="1234"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="946"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="824"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="739"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="598"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="410"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="310"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="481"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="1385"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="3658"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="704"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="473"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="359"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="247"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="172"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="117"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="128"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="4634"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="576"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="682"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="732"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="581"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="487"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="450"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="354"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="242"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="186"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="216"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="859"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="122"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="129"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="122"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="117"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="502"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="203"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="3352"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="20969"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="2639"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="2331"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="2358"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="2125"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="1851"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="1459"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="1416"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="1089"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="863"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="1486"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="3275"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="9377"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="1820"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="1078"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="922"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="678"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="513"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="337"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="278"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="157"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="112"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="207"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="9200"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="719"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="1079"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="1232"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="1219"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="1088"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="873"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="890"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="696"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="547"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="782"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="1637"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="96"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="164"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="193"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="195"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="216"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="192"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="184"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="161"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="110"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="124"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="755"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="94"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="373"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="1701"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="10047"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="1299"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="1151"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="1085"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="988"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="857"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="687"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="647"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="516"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="396"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="720"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="1676"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="4738"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="945"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="559"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="431"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="328"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="245"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="168"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="126"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="112"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="4589"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="325"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="540"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="598"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="593"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="544"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="445"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="456"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="352"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="274"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="438"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="543"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="63"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="177"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="108"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="1651"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="10922"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="1340"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="1180"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="1273"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="1137"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="994"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="772"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="769"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="573"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="467"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All marital status"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="766"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="1599"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="4639"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="875"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="519"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="491"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="350"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="268"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="169"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="152"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="01"/>
+    <s v="Single"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="4611"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="394"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="539"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="634"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="626"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="544"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="428"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="434"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="344"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="273"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="041"/>
+    <s v="Married (incl. same-sex civil partnership)"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="344"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="1094"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="115"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="138"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="133"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="153"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="127"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="126"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="101"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="14"/>
+    <s v="Separated (including divorced)"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="320"/>
+    <s v="15 years and over"/>
+    <s v="Number"/>
+    <n v="578"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="Number"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="Number"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="Number"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="F5073C01"/>
+    <s v="Irish Travellers aged 15 years and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="16"/>
+    <s v="Widowed"/>
+    <s v="575"/>
+    <s v="65 years and over"/>
+    <s v="Number"/>
+    <n v="265"/>
+  </r>
+</pivotCacheRecords>
 </file>