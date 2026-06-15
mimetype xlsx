--- v0 (2025-10-05)
+++ v1 (2026-06-15)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5566b3a470bd4792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9507392a2a2a4489a28385c3587afb82.psmdcp" Id="R3fce0518d0dc456c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2992a7e133374399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96ce3930e41947c5a7c6e65bef6ffb13.psmdcp" Id="Raa804848e27744ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>F5065</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Non-Irish citizens usually resident and present in the State by country of citizenship</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/26/2023 11:00:00 AM</x:t>
+    <x:t>26/10/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>A Citizenship question was asked for the first time on the Census 2022 form. Previously a question was asked on Nationality.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F5065/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>C2022P5</x:t>
   </x:si>
   <x:si>
     <x:t>Profile 5 - Diversity, Migration, Ethnicity, Irish Travellers &amp; Religion</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -1450,1611 +1450,476 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...1559 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Census Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04149V04916" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="179">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+        <item x="70"/>
+        <item x="71"/>
+        <item x="72"/>
+        <item x="73"/>
+        <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
+        <item x="79"/>
+        <item x="80"/>
+        <item x="81"/>
+        <item x="82"/>
+        <item x="83"/>
+        <item x="84"/>
+        <item x="85"/>
+        <item x="86"/>
+        <item x="87"/>
+        <item x="88"/>
+        <item x="89"/>
+        <item x="90"/>
+        <item x="91"/>
+        <item x="92"/>
+        <item x="93"/>
+        <item x="94"/>
+        <item x="95"/>
+        <item x="96"/>
+        <item x="97"/>
+        <item x="98"/>
+        <item x="99"/>
+        <item x="100"/>
+        <item x="101"/>
+        <item x="102"/>
+        <item x="103"/>
+        <item x="104"/>
+        <item x="105"/>
+        <item x="106"/>
+        <item x="107"/>
+        <item x="108"/>
+        <item x="109"/>
+        <item x="110"/>
+        <item x="111"/>
+        <item x="112"/>
+        <item x="113"/>
+        <item x="114"/>
+        <item x="115"/>
+        <item x="116"/>
+        <item x="117"/>
+        <item x="118"/>
+        <item x="119"/>
+        <item x="120"/>
+        <item x="121"/>
+        <item x="122"/>
+        <item x="123"/>
+        <item x="124"/>
+        <item x="125"/>
+        <item x="126"/>
+        <item x="127"/>
+        <item x="128"/>
+        <item x="129"/>
+        <item x="130"/>
+        <item x="131"/>
+        <item x="132"/>
+        <item x="133"/>
+        <item x="134"/>
+        <item x="135"/>
+        <item x="136"/>
+        <item x="137"/>
+        <item x="138"/>
+        <item x="139"/>
+        <item x="140"/>
+        <item x="141"/>
+        <item x="142"/>
+        <item x="143"/>
+        <item x="144"/>
+        <item x="145"/>
+        <item x="146"/>
+        <item x="147"/>
+        <item x="148"/>
+        <item x="149"/>
+        <item x="150"/>
+        <item x="151"/>
+        <item x="152"/>
+        <item x="153"/>
+        <item x="154"/>
+        <item x="155"/>
+        <item x="156"/>
+        <item x="157"/>
+        <item x="158"/>
+        <item x="159"/>
+        <item x="160"/>
+        <item x="161"/>
+        <item x="162"/>
+        <item x="163"/>
+        <item x="164"/>
+        <item x="165"/>
+        <item x="166"/>
+        <item x="167"/>
+        <item x="168"/>
+        <item x="169"/>
+        <item x="170"/>
+        <item x="171"/>
+        <item x="172"/>
+        <item x="173"/>
+        <item x="174"/>
+        <item x="175"/>
+        <item x="176"/>
+        <item x="177"/>
+        <item x="178"/>
+      </items>
+    </pivotField>
+    <pivotField name="Citizenship" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="179">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+        <item x="66"/>
+        <item x="67"/>
+        <item x="68"/>
+        <item x="69"/>
+        <item x="70"/>
+        <item x="71"/>
+        <item x="72"/>
+        <item x="73"/>
+        <item x="74"/>
+        <item x="75"/>
+        <item x="76"/>
+        <item x="77"/>
+        <item x="78"/>
+        <item x="79"/>
+        <item x="80"/>
+        <item x="81"/>
+        <item x="82"/>
+        <item x="83"/>
+        <item x="84"/>
+        <item x="85"/>
+        <item x="86"/>
+        <item x="87"/>
+        <item x="88"/>
+        <item x="89"/>
+        <item x="90"/>
+        <item x="91"/>
+        <item x="92"/>
+        <item x="93"/>
+        <item x="94"/>
+        <item x="95"/>
+        <item x="96"/>
+        <item x="97"/>
+        <item x="98"/>
+        <item x="99"/>
+        <item x="100"/>
+        <item x="101"/>
+        <item x="102"/>
+        <item x="103"/>
+        <item x="104"/>
+        <item x="105"/>
+        <item x="106"/>
+        <item x="107"/>
+        <item x="108"/>
+        <item x="109"/>
+        <item x="110"/>
+        <item x="111"/>
+        <item x="112"/>
+        <item x="113"/>
+        <item x="114"/>
+        <item x="115"/>
+        <item x="116"/>
+        <item x="117"/>
+        <item x="118"/>
+        <item x="119"/>
+        <item x="120"/>
+        <item x="121"/>
+        <item x="122"/>
+        <item x="123"/>
+        <item x="124"/>
+        <item x="125"/>
+        <item x="126"/>
+        <item x="127"/>
+        <item x="128"/>
+        <item x="129"/>
+        <item x="130"/>
+        <item x="131"/>
+        <item x="132"/>
+        <item x="133"/>
+        <item x="134"/>
+        <item x="135"/>
+        <item x="136"/>
+        <item x="137"/>
+        <item x="138"/>
+        <item x="139"/>
+        <item x="140"/>
+        <item x="141"/>
+        <item x="142"/>
+        <item x="143"/>
+        <item x="144"/>
+        <item x="145"/>
+        <item x="146"/>
+        <item x="147"/>
+        <item x="148"/>
+        <item x="149"/>
+        <item x="150"/>
+        <item x="151"/>
+        <item x="152"/>
+        <item x="153"/>
+        <item x="154"/>
+        <item x="155"/>
+        <item x="156"/>
+        <item x="157"/>
+        <item x="158"/>
+        <item x="159"/>
+        <item x="160"/>
+        <item x="161"/>
+        <item x="162"/>
+        <item x="163"/>
+        <item x="164"/>
+        <item x="165"/>
+        <item x="166"/>
+        <item x="167"/>
+        <item x="168"/>
+        <item x="169"/>
+        <item x="170"/>
+        <item x="171"/>
+        <item x="172"/>
+        <item x="173"/>
+        <item x="174"/>
+        <item x="175"/>
+        <item x="176"/>
+        <item x="177"/>
+        <item x="178"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J538" totalsRowShown="0">
   <x:autoFilter ref="A1:J538"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Census Year"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="C04149V04916"/>
     <x:tableColumn id="8" name="Citizenship"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -3325,51 +2190,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F5065/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -3558,51 +2423,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J538"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="53.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="53.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -20808,51 +19673,51 @@
       <x:c r="G538" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H538" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I538" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J538" s="0">
         <x:v>8941</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -20869,51 +19734,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J538" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="F5065C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Non-Irish citizens usually resident and present in the State"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Census Year">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02199V02655">
       <x:sharedItems count="3">
         <x:s v="-"/>
@@ -21655,27 +20520,6472 @@
         <x:n v="8123"/>
         <x:n v="749"/>
         <x:n v="14491"/>
         <x:n v="2174"/>
         <x:n v="594"/>
         <x:n v="273"/>
         <x:n v="1523"/>
         <x:n v="699"/>
         <x:n v="320"/>
         <x:n v="107"/>
         <x:n v="79"/>
         <x:n v="159"/>
         <x:n v="87"/>
         <x:n v="105"/>
         <x:n v="1718"/>
         <x:n v="504"/>
         <x:n v="460"/>
         <x:n v="8941"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Number"/>
+    <n v="631785"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="Number"/>
+    <n v="1079"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="Number"/>
+    <n v="1581"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="Number"/>
+    <n v="3994"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="13649"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="Number"/>
+    <n v="207"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="Number"/>
+    <n v="4530"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="Number"/>
+    <n v="935"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="Number"/>
+    <n v="1892"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="Number"/>
+    <n v="1061"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="13893"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="12390"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="Number"/>
+    <n v="2067"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="Number"/>
+    <n v="8503"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="18319"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="18300"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="31177"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="Number"/>
+    <n v="114"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="Number"/>
+    <n v="385"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="NL"/>
+    <s v="Netherlands (the)"/>
+    <s v="Number"/>
+    <n v="4670"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="93680"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="Number"/>
+    <n v="8310"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="43323"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="Number"/>
+    <n v="8600"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="Number"/>
+    <n v="353"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="17953"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="Number"/>
+    <n v="1944"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Number"/>
+    <n v="83347"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="BY"/>
+    <s v="Belarus"/>
+    <s v="Number"/>
+    <n v="410"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="BA"/>
+    <s v="Bosnia and Herzegovina"/>
+    <s v="Number"/>
+    <n v="260"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="XK"/>
+    <s v="Kosovo"/>
+    <s v="Number"/>
+    <n v="201"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="MD"/>
+    <s v="Moldova (the Republic of)"/>
+    <s v="Number"/>
+    <n v="3119"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="NO"/>
+    <s v="Norway"/>
+    <s v="Number"/>
+    <n v="606"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="RU"/>
+    <s v="Russian Federation (the)"/>
+    <s v="Number"/>
+    <n v="2939"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="RS"/>
+    <s v="Serbia"/>
+    <s v="Number"/>
+    <n v="587"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="Number"/>
+    <n v="836"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="TR"/>
+    <s v="Turkiye"/>
+    <s v="Number"/>
+    <n v="2984"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="11791"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="AD"/>
+    <s v="Andorra"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="AL"/>
+    <s v="Albania"/>
+    <s v="Number"/>
+    <n v="1131"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IS"/>
+    <s v="Iceland"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="LI"/>
+    <s v="Liechtenstein"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ME"/>
+    <s v="Montenegro"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="MK"/>
+    <s v="North Macedonia"/>
+    <s v="Number"/>
+    <n v="106"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="SM"/>
+    <s v="San Marino"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="DZ"/>
+    <s v="Algeria"/>
+    <s v="Number"/>
+    <n v="1028"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="AO"/>
+    <s v="Angola"/>
+    <s v="Number"/>
+    <n v="206"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="BW"/>
+    <s v="Botswana"/>
+    <s v="Number"/>
+    <n v="454"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="CM"/>
+    <s v="Cameroon"/>
+    <s v="Number"/>
+    <n v="344"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="EG"/>
+    <s v="Egypt"/>
+    <s v="Number"/>
+    <n v="2440"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ET"/>
+    <s v="Ethiopia"/>
+    <s v="Number"/>
+    <n v="263"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GH"/>
+    <s v="Ghana"/>
+    <s v="Number"/>
+    <n v="653"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="KE"/>
+    <s v="Kenya"/>
+    <s v="Number"/>
+    <n v="518"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="LY"/>
+    <s v="Libya"/>
+    <s v="Number"/>
+    <n v="537"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="MW"/>
+    <s v="Malawi"/>
+    <s v="Number"/>
+    <n v="773"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="MU"/>
+    <s v="Mauritius"/>
+    <s v="Number"/>
+    <n v="1802"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="MA"/>
+    <s v="Morocco"/>
+    <s v="Number"/>
+    <n v="571"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="NG"/>
+    <s v="Nigeria"/>
+    <s v="Number"/>
+    <n v="8368"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="SO"/>
+    <s v="Somalia"/>
+    <s v="Number"/>
+    <n v="1185"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZA"/>
+    <s v="South Africa"/>
+    <s v="Number"/>
+    <n v="8250"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="SD"/>
+    <s v="Sudan (the)"/>
+    <s v="Number"/>
+    <n v="1719"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZW"/>
+    <s v="Zimbabwe"/>
+    <s v="Number"/>
+    <n v="2732"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="BF"/>
+    <s v="Burkina Faso"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="BI"/>
+    <s v="Burundi"/>
+    <s v="Number"/>
+    <n v="63"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="BJ"/>
+    <s v="Benin"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="CI"/>
+    <s v="Côte d'Ivoire"/>
+    <s v="Number"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="CV"/>
+    <s v="Cabo Verde"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ER"/>
+    <s v="Eritrea"/>
+    <s v="Number"/>
+    <n v="130"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GN"/>
+    <s v="Guinea"/>
+    <s v="Number"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GM"/>
+    <s v="Gambia (the)"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="LS"/>
+    <s v="Lesotho"/>
+    <s v="Number"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="LR"/>
+    <s v="Liberia"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="MG"/>
+    <s v="Madagascar"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ML"/>
+    <s v="Mali"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="MR"/>
+    <s v="Mauritania"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="MZ"/>
+    <s v="Mozambique"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="NA"/>
+    <s v="Namibia"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="NE"/>
+    <s v="Niger (the)"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="RW"/>
+    <s v="Rwanda"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="SC"/>
+    <s v="Seychelles"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="SN"/>
+    <s v="Senegal"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="SZ"/>
+    <s v="Eswatini"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="SS"/>
+    <s v="South Sudan"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="SL"/>
+    <s v="Sierra Leone"/>
+    <s v="Number"/>
+    <n v="121"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="TD"/>
+    <s v="Chad"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="TN"/>
+    <s v="Tunisia"/>
+    <s v="Number"/>
+    <n v="240"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="TG"/>
+    <s v="Togo"/>
+    <s v="Number"/>
+    <n v="94"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="TZ"/>
+    <s v="Tanzania, the United Republic of"/>
+    <s v="Number"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="UG"/>
+    <s v="Uganda"/>
+    <s v="Number"/>
+    <n v="290"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZM"/>
+    <s v="Zambia"/>
+    <s v="Number"/>
+    <n v="133"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="AF"/>
+    <s v="Afghanistan"/>
+    <s v="Number"/>
+    <n v="1699"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="BD"/>
+    <s v="Bangladesh"/>
+    <s v="Number"/>
+    <n v="1722"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="13050"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="PH"/>
+    <s v="Philippines (the)"/>
+    <s v="Number"/>
+    <n v="7736"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GE"/>
+    <s v="Georgia"/>
+    <s v="Number"/>
+    <n v="1180"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="45449"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IR"/>
+    <s v="Iran (Islamic Republic of)"/>
+    <s v="Number"/>
+    <n v="829"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IQ"/>
+    <s v="Iraq"/>
+    <s v="Number"/>
+    <n v="746"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IL"/>
+    <s v="Israel"/>
+    <s v="Number"/>
+    <n v="579"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="JP"/>
+    <s v="Japan"/>
+    <s v="Number"/>
+    <n v="1124"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="KW"/>
+    <s v="Kuwait"/>
+    <s v="Number"/>
+    <n v="525"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="MY"/>
+    <s v="Malaysia"/>
+    <s v="Number"/>
+    <n v="3407"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="MN"/>
+    <s v="Mongolia"/>
+    <s v="Number"/>
+    <n v="697"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="NP"/>
+    <s v="Nepal"/>
+    <s v="Number"/>
+    <n v="671"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OM"/>
+    <s v="Oman"/>
+    <s v="Number"/>
+    <n v="392"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="PK"/>
+    <s v="Pakistan"/>
+    <s v="Number"/>
+    <n v="9309"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="SA"/>
+    <s v="Saudi Arabia"/>
+    <s v="Number"/>
+    <n v="1023"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="SG"/>
+    <s v="Singapore"/>
+    <s v="Number"/>
+    <n v="353"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="KR"/>
+    <s v="Korea (the Republic of) South Korea"/>
+    <s v="Number"/>
+    <n v="871"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="LK"/>
+    <s v="Sri Lanka"/>
+    <s v="Number"/>
+    <n v="489"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="SY"/>
+    <s v="Syrian Arab Republic (the)"/>
+    <s v="Number"/>
+    <n v="3267"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="TW"/>
+    <s v="Taiwan (Province of China)"/>
+    <s v="Number"/>
+    <n v="588"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="TH"/>
+    <s v="Thailand"/>
+    <s v="Number"/>
+    <n v="1075"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="VN"/>
+    <s v="Viet Nam"/>
+    <s v="Number"/>
+    <n v="730"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="AE"/>
+    <s v="United Arab Emirates (the)"/>
+    <s v="Number"/>
+    <n v="113"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="AM"/>
+    <s v="Armenia"/>
+    <s v="Number"/>
+    <n v="113"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="AZ"/>
+    <s v="Azerbaijan"/>
+    <s v="Number"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="BH"/>
+    <s v="Bahrain"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="BN"/>
+    <s v="Brunei Darussalam"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="BT"/>
+    <s v="Bhutan"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ID"/>
+    <s v="Indonesia"/>
+    <s v="Number"/>
+    <n v="325"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="JO"/>
+    <s v="Jordan"/>
+    <s v="Number"/>
+    <n v="347"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="KG"/>
+    <s v="Kyrgyzstan"/>
+    <s v="Number"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="KH"/>
+    <s v="Cambodia"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="KZ"/>
+    <s v="Kazakhstan"/>
+    <s v="Number"/>
+    <n v="174"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="LA"/>
+    <s v="Lao People's Democratic Republic (the)"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="LB"/>
+    <s v="Lebanon"/>
+    <s v="Number"/>
+    <n v="335"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="MV"/>
+    <s v="Maldives"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="QA"/>
+    <s v="Qatar"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="TJ"/>
+    <s v="Tajikistan"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="TM"/>
+    <s v="Turkmenistan"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="YE"/>
+    <s v="Yemen"/>
+    <s v="Number"/>
+    <n v="94"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="UZ"/>
+    <s v="Uzbekistan"/>
+    <s v="Number"/>
+    <n v="63"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="13412"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="AR"/>
+    <s v="Argentina"/>
+    <s v="Number"/>
+    <n v="1348"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="27338"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="CA"/>
+    <s v="Canada"/>
+    <s v="Number"/>
+    <n v="3528"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="CL"/>
+    <s v="Chile"/>
+    <s v="Number"/>
+    <n v="1046"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="CO"/>
+    <s v="Colombia"/>
+    <s v="Number"/>
+    <n v="425"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="MX"/>
+    <s v="Mexico"/>
+    <s v="Number"/>
+    <n v="2635"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="VE"/>
+    <s v="Venezuela (Bolivarian Republic of)"/>
+    <s v="Number"/>
+    <n v="1316"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="AG"/>
+    <s v="Antigua and Barbuda"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="BB"/>
+    <s v="Barbados"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="BO"/>
+    <s v="Bolivia (Plurinational State of)"/>
+    <s v="Number"/>
+    <n v="572"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="BS"/>
+    <s v="Bahamas (the)"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="BZ"/>
+    <s v="Belize"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="CR"/>
+    <s v="Costa Rica"/>
+    <s v="Number"/>
+    <n v="189"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="CU"/>
+    <s v="Cuba"/>
+    <s v="Number"/>
+    <n v="96"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="DM"/>
+    <s v="Dominica"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="DO"/>
+    <s v="Dominican Republic (the)"/>
+    <s v="Number"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="EC"/>
+    <s v="Ecuador"/>
+    <s v="Number"/>
+    <n v="108"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GY"/>
+    <s v="Guyana"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GD"/>
+    <s v="Grenada"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GT"/>
+    <s v="Guatemala"/>
+    <s v="Number"/>
+    <n v="118"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="HN"/>
+    <s v="Honduras"/>
+    <s v="Number"/>
+    <n v="115"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="HT"/>
+    <s v="Haiti"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="JM"/>
+    <s v="Jamaica"/>
+    <s v="Number"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="NI"/>
+    <s v="Nicaragua"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="PA"/>
+    <s v="Panama"/>
+    <s v="Number"/>
+    <n v="151"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="PE"/>
+    <s v="Peru"/>
+    <s v="Number"/>
+    <n v="231"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="PY"/>
+    <s v="Paraguay"/>
+    <s v="Number"/>
+    <n v="96"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="SV"/>
+    <s v="El Salvador"/>
+    <s v="Number"/>
+    <n v="246"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="TT"/>
+    <s v="Trinidad and Tobago"/>
+    <s v="Number"/>
+    <n v="138"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="VC"/>
+    <s v="Saint Vincent and the Grenadines"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="UY"/>
+    <s v="Uruguay"/>
+    <s v="Number"/>
+    <n v="208"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="3481"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="NZ"/>
+    <s v="New Zealand"/>
+    <s v="Number"/>
+    <n v="1241"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="TO"/>
+    <s v="Tonga"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="FJ"/>
+    <s v="Fiji"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="SR"/>
+    <s v="Suriname"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="CF"/>
+    <s v="Central African Republic"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GA"/>
+    <s v="Gabon"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="GQ"/>
+    <s v="Equatorial Guinea"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="PG"/>
+    <s v="Papua New Guinea"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="CD"/>
+    <s v="Democratic Rep of Congo"/>
+    <s v="Number"/>
+    <n v="954"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="TL"/>
+    <s v="Timor-Leste"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="MM"/>
+    <s v="Myanmar"/>
+    <s v="Number"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="KP"/>
+    <s v="Korea (the Democratic People's Republic of) North Korea"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ROW1"/>
+    <s v="Rest of the World (1)"/>
+    <s v="Number"/>
+    <n v="17844"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Number"/>
+    <n v="314707"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="Number"/>
+    <n v="458"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="Number"/>
+    <n v="845"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="Number"/>
+    <n v="2012"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="7479"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="Number"/>
+    <n v="110"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="Number"/>
+    <n v="2226"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="Number"/>
+    <n v="497"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="Number"/>
+    <n v="741"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="Number"/>
+    <n v="339"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="6765"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="5298"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="Number"/>
+    <n v="1128"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="Number"/>
+    <n v="4186"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="9762"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="8067"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="14398"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="Number"/>
+    <n v="197"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="NL"/>
+    <s v="Netherlands (the)"/>
+    <s v="Number"/>
+    <n v="2564"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="46577"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="Number"/>
+    <n v="4631"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="23414"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="Number"/>
+    <n v="4234"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="Number"/>
+    <n v="171"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="7656"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="Number"/>
+    <n v="815"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Number"/>
+    <n v="44783"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="BY"/>
+    <s v="Belarus"/>
+    <s v="Number"/>
+    <n v="156"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="BA"/>
+    <s v="Bosnia and Herzegovina"/>
+    <s v="Number"/>
+    <n v="139"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="XK"/>
+    <s v="Kosovo"/>
+    <s v="Number"/>
+    <n v="132"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="MD"/>
+    <s v="Moldova (the Republic of)"/>
+    <s v="Number"/>
+    <n v="1697"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="NO"/>
+    <s v="Norway"/>
+    <s v="Number"/>
+    <n v="288"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="RU"/>
+    <s v="Russian Federation (the)"/>
+    <s v="Number"/>
+    <n v="1208"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="RS"/>
+    <s v="Serbia"/>
+    <s v="Number"/>
+    <n v="304"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="Number"/>
+    <n v="344"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="TR"/>
+    <s v="Turkiye"/>
+    <s v="Number"/>
+    <n v="1792"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="4630"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="AD"/>
+    <s v="Andorra"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="AL"/>
+    <s v="Albania"/>
+    <s v="Number"/>
+    <n v="654"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IS"/>
+    <s v="Iceland"/>
+    <s v="Number"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="LI"/>
+    <s v="Liechtenstein"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ME"/>
+    <s v="Montenegro"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="MK"/>
+    <s v="North Macedonia"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="SM"/>
+    <s v="San Marino"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="DZ"/>
+    <s v="Algeria"/>
+    <s v="Number"/>
+    <n v="684"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="AO"/>
+    <s v="Angola"/>
+    <s v="Number"/>
+    <n v="106"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="BW"/>
+    <s v="Botswana"/>
+    <s v="Number"/>
+    <n v="163"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="CM"/>
+    <s v="Cameroon"/>
+    <s v="Number"/>
+    <n v="178"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="EG"/>
+    <s v="Egypt"/>
+    <s v="Number"/>
+    <n v="1427"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ET"/>
+    <s v="Ethiopia"/>
+    <s v="Number"/>
+    <n v="124"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GH"/>
+    <s v="Ghana"/>
+    <s v="Number"/>
+    <n v="375"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="KE"/>
+    <s v="Kenya"/>
+    <s v="Number"/>
+    <n v="191"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="LY"/>
+    <s v="Libya"/>
+    <s v="Number"/>
+    <n v="315"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="MW"/>
+    <s v="Malawi"/>
+    <s v="Number"/>
+    <n v="350"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="MU"/>
+    <s v="Mauritius"/>
+    <s v="Number"/>
+    <n v="976"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="MA"/>
+    <s v="Morocco"/>
+    <s v="Number"/>
+    <n v="321"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="NG"/>
+    <s v="Nigeria"/>
+    <s v="Number"/>
+    <n v="4429"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="SO"/>
+    <s v="Somalia"/>
+    <s v="Number"/>
+    <n v="672"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZA"/>
+    <s v="South Africa"/>
+    <s v="Number"/>
+    <n v="4041"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="SD"/>
+    <s v="Sudan (the)"/>
+    <s v="Number"/>
+    <n v="908"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZW"/>
+    <s v="Zimbabwe"/>
+    <s v="Number"/>
+    <n v="1216"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="BF"/>
+    <s v="Burkina Faso"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="BI"/>
+    <s v="Burundi"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="BJ"/>
+    <s v="Benin"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="CI"/>
+    <s v="Côte d'Ivoire"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="CV"/>
+    <s v="Cabo Verde"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ER"/>
+    <s v="Eritrea"/>
+    <s v="Number"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GN"/>
+    <s v="Guinea"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GM"/>
+    <s v="Gambia (the)"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="LS"/>
+    <s v="Lesotho"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="LR"/>
+    <s v="Liberia"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="MG"/>
+    <s v="Madagascar"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ML"/>
+    <s v="Mali"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="MR"/>
+    <s v="Mauritania"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="MZ"/>
+    <s v="Mozambique"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="NA"/>
+    <s v="Namibia"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="NE"/>
+    <s v="Niger (the)"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="RW"/>
+    <s v="Rwanda"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="SC"/>
+    <s v="Seychelles"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="SN"/>
+    <s v="Senegal"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="SZ"/>
+    <s v="Eswatini"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="SS"/>
+    <s v="South Sudan"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="SL"/>
+    <s v="Sierra Leone"/>
+    <s v="Number"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="TD"/>
+    <s v="Chad"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="TN"/>
+    <s v="Tunisia"/>
+    <s v="Number"/>
+    <n v="145"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="TG"/>
+    <s v="Togo"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="TZ"/>
+    <s v="Tanzania, the United Republic of"/>
+    <s v="Number"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="UG"/>
+    <s v="Uganda"/>
+    <s v="Number"/>
+    <n v="127"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZM"/>
+    <s v="Zambia"/>
+    <s v="Number"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="AF"/>
+    <s v="Afghanistan"/>
+    <s v="Number"/>
+    <n v="1029"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="BD"/>
+    <s v="Bangladesh"/>
+    <s v="Number"/>
+    <n v="1015"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="6095"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="PH"/>
+    <s v="Philippines (the)"/>
+    <s v="Number"/>
+    <n v="3130"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GE"/>
+    <s v="Georgia"/>
+    <s v="Number"/>
+    <n v="675"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="24498"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IR"/>
+    <s v="Iran (Islamic Republic of)"/>
+    <s v="Number"/>
+    <n v="440"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IQ"/>
+    <s v="Iraq"/>
+    <s v="Number"/>
+    <n v="400"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IL"/>
+    <s v="Israel"/>
+    <s v="Number"/>
+    <n v="294"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="JP"/>
+    <s v="Japan"/>
+    <s v="Number"/>
+    <n v="289"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="KW"/>
+    <s v="Kuwait"/>
+    <s v="Number"/>
+    <n v="303"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="MY"/>
+    <s v="Malaysia"/>
+    <s v="Number"/>
+    <n v="1591"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="MN"/>
+    <s v="Mongolia"/>
+    <s v="Number"/>
+    <n v="289"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="NP"/>
+    <s v="Nepal"/>
+    <s v="Number"/>
+    <n v="420"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OM"/>
+    <s v="Oman"/>
+    <s v="Number"/>
+    <n v="189"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="PK"/>
+    <s v="Pakistan"/>
+    <s v="Number"/>
+    <n v="5640"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="SA"/>
+    <s v="Saudi Arabia"/>
+    <s v="Number"/>
+    <n v="506"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="SG"/>
+    <s v="Singapore"/>
+    <s v="Number"/>
+    <n v="115"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="KR"/>
+    <s v="Korea (the Republic of) South Korea"/>
+    <s v="Number"/>
+    <n v="258"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="LK"/>
+    <s v="Sri Lanka"/>
+    <s v="Number"/>
+    <n v="268"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="SY"/>
+    <s v="Syrian Arab Republic (the)"/>
+    <s v="Number"/>
+    <n v="1737"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="TW"/>
+    <s v="Taiwan (Province of China)"/>
+    <s v="Number"/>
+    <n v="201"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="TH"/>
+    <s v="Thailand"/>
+    <s v="Number"/>
+    <n v="266"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="VN"/>
+    <s v="Viet Nam"/>
+    <s v="Number"/>
+    <n v="300"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="AE"/>
+    <s v="United Arab Emirates (the)"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="AM"/>
+    <s v="Armenia"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="AZ"/>
+    <s v="Azerbaijan"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="BH"/>
+    <s v="Bahrain"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="BN"/>
+    <s v="Brunei Darussalam"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="BT"/>
+    <s v="Bhutan"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ID"/>
+    <s v="Indonesia"/>
+    <s v="Number"/>
+    <n v="115"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="JO"/>
+    <s v="Jordan"/>
+    <s v="Number"/>
+    <n v="193"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="KG"/>
+    <s v="Kyrgyzstan"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="KH"/>
+    <s v="Cambodia"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="KZ"/>
+    <s v="Kazakhstan"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="LA"/>
+    <s v="Lao People's Democratic Republic (the)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="LB"/>
+    <s v="Lebanon"/>
+    <s v="Number"/>
+    <n v="185"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="MV"/>
+    <s v="Maldives"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="QA"/>
+    <s v="Qatar"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="TJ"/>
+    <s v="Tajikistan"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="TM"/>
+    <s v="Turkmenistan"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="YE"/>
+    <s v="Yemen"/>
+    <s v="Number"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="UZ"/>
+    <s v="Uzbekistan"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="5289"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="AR"/>
+    <s v="Argentina"/>
+    <s v="Number"/>
+    <n v="599"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="12847"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="CA"/>
+    <s v="Canada"/>
+    <s v="Number"/>
+    <n v="1354"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="CL"/>
+    <s v="Chile"/>
+    <s v="Number"/>
+    <n v="452"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="CO"/>
+    <s v="Colombia"/>
+    <s v="Number"/>
+    <n v="152"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="MX"/>
+    <s v="Mexico"/>
+    <s v="Number"/>
+    <n v="1112"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="VE"/>
+    <s v="Venezuela (Bolivarian Republic of)"/>
+    <s v="Number"/>
+    <n v="617"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="AG"/>
+    <s v="Antigua and Barbuda"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="BB"/>
+    <s v="Barbados"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="BO"/>
+    <s v="Bolivia (Plurinational State of)"/>
+    <s v="Number"/>
+    <n v="252"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="BS"/>
+    <s v="Bahamas (the)"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="BZ"/>
+    <s v="Belize"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="CR"/>
+    <s v="Costa Rica"/>
+    <s v="Number"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="CU"/>
+    <s v="Cuba"/>
+    <s v="Number"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="DM"/>
+    <s v="Dominica"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="DO"/>
+    <s v="Dominican Republic (the)"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="EC"/>
+    <s v="Ecuador"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GY"/>
+    <s v="Guyana"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GD"/>
+    <s v="Grenada"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GT"/>
+    <s v="Guatemala"/>
+    <s v="Number"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="HN"/>
+    <s v="Honduras"/>
+    <s v="Number"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="HT"/>
+    <s v="Haiti"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="JM"/>
+    <s v="Jamaica"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="NI"/>
+    <s v="Nicaragua"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="PA"/>
+    <s v="Panama"/>
+    <s v="Number"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="PE"/>
+    <s v="Peru"/>
+    <s v="Number"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="PY"/>
+    <s v="Paraguay"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="SV"/>
+    <s v="El Salvador"/>
+    <s v="Number"/>
+    <n v="133"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="TT"/>
+    <s v="Trinidad and Tobago"/>
+    <s v="Number"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="VC"/>
+    <s v="Saint Vincent and the Grenadines"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="UY"/>
+    <s v="Uruguay"/>
+    <s v="Number"/>
+    <n v="103"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="1763"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="NZ"/>
+    <s v="New Zealand"/>
+    <s v="Number"/>
+    <n v="737"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="TO"/>
+    <s v="Tonga"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="FJ"/>
+    <s v="Fiji"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="SR"/>
+    <s v="Suriname"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="CF"/>
+    <s v="Central African Republic"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GA"/>
+    <s v="Gabon"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="GQ"/>
+    <s v="Equatorial Guinea"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="PG"/>
+    <s v="Papua New Guinea"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="CD"/>
+    <s v="Democratic Rep of Congo"/>
+    <s v="Number"/>
+    <n v="494"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="TL"/>
+    <s v="Timor-Leste"/>
+    <s v="Number"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="MM"/>
+    <s v="Myanmar"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="KP"/>
+    <s v="Korea (the Democratic People's Republic of) North Korea"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ROW1"/>
+    <s v="Rest of the World (1)"/>
+    <s v="Number"/>
+    <n v="8903"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Number"/>
+    <n v="317078"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="Number"/>
+    <n v="621"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="Number"/>
+    <n v="736"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="Number"/>
+    <n v="1982"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="6170"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="Number"/>
+    <n v="97"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="Number"/>
+    <n v="2304"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="Number"/>
+    <n v="438"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="Number"/>
+    <n v="1151"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="Number"/>
+    <n v="722"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="7128"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="7092"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="Number"/>
+    <n v="939"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="Number"/>
+    <n v="4317"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="8557"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="10233"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="16779"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="Number"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="Number"/>
+    <n v="188"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="NL"/>
+    <s v="Netherlands (the)"/>
+    <s v="Number"/>
+    <n v="2106"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="47103"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="Number"/>
+    <n v="3679"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="19909"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="Number"/>
+    <n v="4366"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="Number"/>
+    <n v="182"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="10297"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="Number"/>
+    <n v="1129"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Number"/>
+    <n v="38564"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="BY"/>
+    <s v="Belarus"/>
+    <s v="Number"/>
+    <n v="254"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="BA"/>
+    <s v="Bosnia and Herzegovina"/>
+    <s v="Number"/>
+    <n v="121"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="XK"/>
+    <s v="Kosovo"/>
+    <s v="Number"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="MD"/>
+    <s v="Moldova (the Republic of)"/>
+    <s v="Number"/>
+    <n v="1422"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="NO"/>
+    <s v="Norway"/>
+    <s v="Number"/>
+    <n v="318"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="RU"/>
+    <s v="Russian Federation (the)"/>
+    <s v="Number"/>
+    <n v="1731"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="RS"/>
+    <s v="Serbia"/>
+    <s v="Number"/>
+    <n v="283"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="Number"/>
+    <n v="492"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="TR"/>
+    <s v="Turkiye"/>
+    <s v="Number"/>
+    <n v="1192"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="7161"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="AD"/>
+    <s v="Andorra"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="AL"/>
+    <s v="Albania"/>
+    <s v="Number"/>
+    <n v="477"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IS"/>
+    <s v="Iceland"/>
+    <s v="Number"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="LI"/>
+    <s v="Liechtenstein"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ME"/>
+    <s v="Montenegro"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="MK"/>
+    <s v="North Macedonia"/>
+    <s v="Number"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="SM"/>
+    <s v="San Marino"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="DZ"/>
+    <s v="Algeria"/>
+    <s v="Number"/>
+    <n v="344"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="AO"/>
+    <s v="Angola"/>
+    <s v="Number"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="BW"/>
+    <s v="Botswana"/>
+    <s v="Number"/>
+    <n v="291"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="CM"/>
+    <s v="Cameroon"/>
+    <s v="Number"/>
+    <n v="166"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="EG"/>
+    <s v="Egypt"/>
+    <s v="Number"/>
+    <n v="1013"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ET"/>
+    <s v="Ethiopia"/>
+    <s v="Number"/>
+    <n v="139"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GH"/>
+    <s v="Ghana"/>
+    <s v="Number"/>
+    <n v="278"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="KE"/>
+    <s v="Kenya"/>
+    <s v="Number"/>
+    <n v="327"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="LY"/>
+    <s v="Libya"/>
+    <s v="Number"/>
+    <n v="222"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="MW"/>
+    <s v="Malawi"/>
+    <s v="Number"/>
+    <n v="423"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="MU"/>
+    <s v="Mauritius"/>
+    <s v="Number"/>
+    <n v="826"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="MA"/>
+    <s v="Morocco"/>
+    <s v="Number"/>
+    <n v="250"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="NG"/>
+    <s v="Nigeria"/>
+    <s v="Number"/>
+    <n v="3939"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="SO"/>
+    <s v="Somalia"/>
+    <s v="Number"/>
+    <n v="513"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZA"/>
+    <s v="South Africa"/>
+    <s v="Number"/>
+    <n v="4209"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="SD"/>
+    <s v="Sudan (the)"/>
+    <s v="Number"/>
+    <n v="811"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZW"/>
+    <s v="Zimbabwe"/>
+    <s v="Number"/>
+    <n v="1516"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="BF"/>
+    <s v="Burkina Faso"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="BI"/>
+    <s v="Burundi"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="BJ"/>
+    <s v="Benin"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="CI"/>
+    <s v="Côte d'Ivoire"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="CV"/>
+    <s v="Cabo Verde"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ER"/>
+    <s v="Eritrea"/>
+    <s v="Number"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GN"/>
+    <s v="Guinea"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GM"/>
+    <s v="Gambia (the)"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="LS"/>
+    <s v="Lesotho"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="LR"/>
+    <s v="Liberia"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="MG"/>
+    <s v="Madagascar"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ML"/>
+    <s v="Mali"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="MR"/>
+    <s v="Mauritania"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="MZ"/>
+    <s v="Mozambique"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="NA"/>
+    <s v="Namibia"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="NE"/>
+    <s v="Niger (the)"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="RW"/>
+    <s v="Rwanda"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="SC"/>
+    <s v="Seychelles"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="SN"/>
+    <s v="Senegal"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="SZ"/>
+    <s v="Eswatini"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="SS"/>
+    <s v="South Sudan"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="SL"/>
+    <s v="Sierra Leone"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="TD"/>
+    <s v="Chad"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="TN"/>
+    <s v="Tunisia"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="TG"/>
+    <s v="Togo"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="TZ"/>
+    <s v="Tanzania, the United Republic of"/>
+    <s v="Number"/>
+    <n v="63"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="UG"/>
+    <s v="Uganda"/>
+    <s v="Number"/>
+    <n v="163"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZM"/>
+    <s v="Zambia"/>
+    <s v="Number"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="AF"/>
+    <s v="Afghanistan"/>
+    <s v="Number"/>
+    <n v="670"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="BD"/>
+    <s v="Bangladesh"/>
+    <s v="Number"/>
+    <n v="707"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="6955"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="PH"/>
+    <s v="Philippines (the)"/>
+    <s v="Number"/>
+    <n v="4606"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GE"/>
+    <s v="Georgia"/>
+    <s v="Number"/>
+    <n v="505"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="20951"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IR"/>
+    <s v="Iran (Islamic Republic of)"/>
+    <s v="Number"/>
+    <n v="389"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IQ"/>
+    <s v="Iraq"/>
+    <s v="Number"/>
+    <n v="346"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IL"/>
+    <s v="Israel"/>
+    <s v="Number"/>
+    <n v="285"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="JP"/>
+    <s v="Japan"/>
+    <s v="Number"/>
+    <n v="835"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="KW"/>
+    <s v="Kuwait"/>
+    <s v="Number"/>
+    <n v="222"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="MY"/>
+    <s v="Malaysia"/>
+    <s v="Number"/>
+    <n v="1816"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="MN"/>
+    <s v="Mongolia"/>
+    <s v="Number"/>
+    <n v="408"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="NP"/>
+    <s v="Nepal"/>
+    <s v="Number"/>
+    <n v="251"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OM"/>
+    <s v="Oman"/>
+    <s v="Number"/>
+    <n v="203"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="PK"/>
+    <s v="Pakistan"/>
+    <s v="Number"/>
+    <n v="3669"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="SA"/>
+    <s v="Saudi Arabia"/>
+    <s v="Number"/>
+    <n v="517"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="SG"/>
+    <s v="Singapore"/>
+    <s v="Number"/>
+    <n v="238"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="KR"/>
+    <s v="Korea (the Republic of) South Korea"/>
+    <s v="Number"/>
+    <n v="613"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="LK"/>
+    <s v="Sri Lanka"/>
+    <s v="Number"/>
+    <n v="221"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="SY"/>
+    <s v="Syrian Arab Republic (the)"/>
+    <s v="Number"/>
+    <n v="1530"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="TW"/>
+    <s v="Taiwan (Province of China)"/>
+    <s v="Number"/>
+    <n v="387"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="TH"/>
+    <s v="Thailand"/>
+    <s v="Number"/>
+    <n v="809"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="VN"/>
+    <s v="Viet Nam"/>
+    <s v="Number"/>
+    <n v="430"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="AE"/>
+    <s v="United Arab Emirates (the)"/>
+    <s v="Number"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="AM"/>
+    <s v="Armenia"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="AZ"/>
+    <s v="Azerbaijan"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="BH"/>
+    <s v="Bahrain"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="BN"/>
+    <s v="Brunei Darussalam"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="BT"/>
+    <s v="Bhutan"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ID"/>
+    <s v="Indonesia"/>
+    <s v="Number"/>
+    <n v="210"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="JO"/>
+    <s v="Jordan"/>
+    <s v="Number"/>
+    <n v="154"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="KG"/>
+    <s v="Kyrgyzstan"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="KH"/>
+    <s v="Cambodia"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="KZ"/>
+    <s v="Kazakhstan"/>
+    <s v="Number"/>
+    <n v="115"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="LA"/>
+    <s v="Lao People's Democratic Republic (the)"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="LB"/>
+    <s v="Lebanon"/>
+    <s v="Number"/>
+    <n v="150"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="MV"/>
+    <s v="Maldives"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="QA"/>
+    <s v="Qatar"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="TJ"/>
+    <s v="Tajikistan"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="TM"/>
+    <s v="Turkmenistan"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="YE"/>
+    <s v="Yemen"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="UZ"/>
+    <s v="Uzbekistan"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="8123"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="AR"/>
+    <s v="Argentina"/>
+    <s v="Number"/>
+    <n v="749"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="14491"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="CA"/>
+    <s v="Canada"/>
+    <s v="Number"/>
+    <n v="2174"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="CL"/>
+    <s v="Chile"/>
+    <s v="Number"/>
+    <n v="594"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="CO"/>
+    <s v="Colombia"/>
+    <s v="Number"/>
+    <n v="273"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="MX"/>
+    <s v="Mexico"/>
+    <s v="Number"/>
+    <n v="1523"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="VE"/>
+    <s v="Venezuela (Bolivarian Republic of)"/>
+    <s v="Number"/>
+    <n v="699"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="AG"/>
+    <s v="Antigua and Barbuda"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="BB"/>
+    <s v="Barbados"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="BO"/>
+    <s v="Bolivia (Plurinational State of)"/>
+    <s v="Number"/>
+    <n v="320"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="BS"/>
+    <s v="Bahamas (the)"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="BZ"/>
+    <s v="Belize"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="CR"/>
+    <s v="Costa Rica"/>
+    <s v="Number"/>
+    <n v="107"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="CU"/>
+    <s v="Cuba"/>
+    <s v="Number"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="DM"/>
+    <s v="Dominica"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="DO"/>
+    <s v="Dominican Republic (the)"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="EC"/>
+    <s v="Ecuador"/>
+    <s v="Number"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GY"/>
+    <s v="Guyana"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GD"/>
+    <s v="Grenada"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GT"/>
+    <s v="Guatemala"/>
+    <s v="Number"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="HN"/>
+    <s v="Honduras"/>
+    <s v="Number"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="HT"/>
+    <s v="Haiti"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="JM"/>
+    <s v="Jamaica"/>
+    <s v="Number"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="NI"/>
+    <s v="Nicaragua"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="PA"/>
+    <s v="Panama"/>
+    <s v="Number"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="PE"/>
+    <s v="Peru"/>
+    <s v="Number"/>
+    <n v="159"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="PY"/>
+    <s v="Paraguay"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="SV"/>
+    <s v="El Salvador"/>
+    <s v="Number"/>
+    <n v="113"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="TT"/>
+    <s v="Trinidad and Tobago"/>
+    <s v="Number"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="VC"/>
+    <s v="Saint Vincent and the Grenadines"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="UY"/>
+    <s v="Uruguay"/>
+    <s v="Number"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="1718"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="NZ"/>
+    <s v="New Zealand"/>
+    <s v="Number"/>
+    <n v="504"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="TO"/>
+    <s v="Tonga"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="FJ"/>
+    <s v="Fiji"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="SR"/>
+    <s v="Suriname"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="CF"/>
+    <s v="Central African Republic"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GA"/>
+    <s v="Gabon"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="GQ"/>
+    <s v="Equatorial Guinea"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="PG"/>
+    <s v="Papua New Guinea"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="CD"/>
+    <s v="Democratic Rep of Congo"/>
+    <s v="Number"/>
+    <n v="460"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="TL"/>
+    <s v="Timor-Leste"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="MM"/>
+    <s v="Myanmar"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="KP"/>
+    <s v="Korea (the Democratic People's Republic of) North Korea"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5065C01"/>
+    <s v="Non-Irish citizens usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ROW1"/>
+    <s v="Rest of the World (1)"/>
+    <s v="Number"/>
+    <n v="8941"/>
+  </r>
+</pivotCacheRecords>
 </file>