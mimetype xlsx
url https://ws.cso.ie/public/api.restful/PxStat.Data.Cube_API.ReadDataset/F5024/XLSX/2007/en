--- v0 (2025-10-04)
+++ v1 (2026-06-15)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56fde235ea274296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/290a7c39fa65492c8a7304ba14cbe831.psmdcp" Id="R1db04e037b334ab4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0096c9b392b4e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e7875f240d2640cb81f45b0c7047a28a.psmdcp" Id="R46af0657a9764740" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>F5024</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Population aged one year and over usually resident and present in the State</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/26/2023 11:00:00 AM</x:t>
+    <x:t>26/10/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>A Citizenship question was asked for the first time on the Census 2022 form. Previously a question was asked on Nationality.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F5024/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>C2022P5</x:t>
   </x:si>
   <x:si>
     <x:t>Profile 5 - Diversity, Migration, Ethnicity, Irish Travellers &amp; Religion</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -796,755 +796,268 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...703 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="CensusYear" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04149V04916A" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="Citizenship" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04149V04916" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="66">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+      </items>
+    </pivotField>
+    <pivotField name="Usual Residence One year ago" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="66">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
+        <item x="48"/>
+        <item x="49"/>
+        <item x="50"/>
+        <item x="51"/>
+        <item x="52"/>
+        <item x="53"/>
+        <item x="54"/>
+        <item x="55"/>
+        <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L793" totalsRowShown="0">
   <x:autoFilter ref="A1:L793"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="CensusYear"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="C04149V04916A"/>
     <x:tableColumn id="8" name="Citizenship"/>
     <x:tableColumn id="9" name="C04149V04916"/>
     <x:tableColumn id="10" name="Usual Residence One year ago"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1817,51 +1330,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F5024/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -2050,51 +1563,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L793"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="66.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="17.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="33.710625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="48.710625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="8.282054" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
@@ -32220,51 +31733,51 @@
       <x:c r="I793" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J793" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K793" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L793" s="0">
         <x:v>23</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -32281,51 +31794,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L793" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="F5024C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Population aged 1 year and over usually resident and present in the State"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="CensusYear">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02199V02655">
       <x:sharedItems count="3">
         <x:s v="-"/>
@@ -32942,27 +32455,11116 @@
         <x:n v="383"/>
         <x:n v="393"/>
         <x:n v="776"/>
         <x:n v="583"/>
         <x:n v="935"/>
         <x:n v="303"/>
         <x:n v="134"/>
         <x:n v="2829"/>
         <x:n v="1419"/>
         <x:n v="1651"/>
         <x:n v="175"/>
         <x:n v="833"/>
         <x:n v="843"/>
         <x:n v="1030"/>
         <x:n v="714"/>
         <x:n v="80160"/>
         <x:n v="747"/>
         <x:n v="78547"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="-1"/>
+    <s v="All countries"/>
+    <s v="Number"/>
+    <n v="5027603"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="AE"/>
+    <s v="United Arab Emirates (the)"/>
+    <s v="Number"/>
+    <n v="1391"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="AF"/>
+    <s v="Afghanistan"/>
+    <s v="Number"/>
+    <n v="515"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="AR"/>
+    <s v="Argentina"/>
+    <s v="Number"/>
+    <n v="614"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="Number"/>
+    <n v="232"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="3054"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="Number"/>
+    <n v="545"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="Number"/>
+    <n v="432"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="5606"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="CA"/>
+    <s v="Canada"/>
+    <s v="Number"/>
+    <n v="2160"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="Number"/>
+    <n v="378"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="1823"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="Number"/>
+    <n v="133"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="Number"/>
+    <n v="361"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="2039"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="Number"/>
+    <n v="211"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="Number"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="EG"/>
+    <s v="Egypt"/>
+    <s v="Number"/>
+    <n v="200"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="5209"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="Number"/>
+    <n v="172"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="2736"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="GB-SCT"/>
+    <s v="Scotland"/>
+    <s v="Number"/>
+    <n v="840"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="Number"/>
+    <n v="428"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="902"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="Number"/>
+    <n v="503"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="IE004"/>
+    <s v="Ireland - county other than county of usual residence"/>
+    <s v="Number"/>
+    <n v="76683"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="IE005"/>
+    <s v="Ireland - elsewhere in county"/>
+    <s v="Number"/>
+    <n v="188415"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="IE006"/>
+    <s v="Ireland - same address"/>
+    <s v="Number"/>
+    <n v="4672993"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="IL"/>
+    <s v="Israel"/>
+    <s v="Number"/>
+    <n v="146"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="9935"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="2250"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="JP"/>
+    <s v="Japan"/>
+    <s v="Number"/>
+    <n v="243"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="KR"/>
+    <s v="Korea (the Republic of) South Korea"/>
+    <s v="Number"/>
+    <n v="125"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="409"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="Number"/>
+    <n v="127"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="418"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="MD"/>
+    <s v="Moldova (the Republic of)"/>
+    <s v="Number"/>
+    <n v="980"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="Number"/>
+    <n v="257"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="MX"/>
+    <s v="Mexico"/>
+    <s v="Number"/>
+    <n v="734"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="MY"/>
+    <s v="Malaysia"/>
+    <s v="Number"/>
+    <n v="434"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="NG"/>
+    <s v="Nigeria"/>
+    <s v="Number"/>
+    <n v="864"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="NL"/>
+    <s v="Netherlands (the)"/>
+    <s v="Number"/>
+    <n v="989"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="NZ"/>
+    <s v="New Zealand"/>
+    <s v="Number"/>
+    <n v="486"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="PH"/>
+    <s v="Philippines (the)"/>
+    <s v="Number"/>
+    <n v="802"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="PK"/>
+    <s v="Pakistan"/>
+    <s v="Number"/>
+    <n v="851"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="1919"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="Number"/>
+    <n v="1404"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="2419"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="RU"/>
+    <s v="Russian Federation (the)"/>
+    <s v="Number"/>
+    <n v="399"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="SA"/>
+    <s v="Saudi Arabia"/>
+    <s v="Number"/>
+    <n v="600"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="Number"/>
+    <n v="506"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="SG"/>
+    <s v="Singapore"/>
+    <s v="Number"/>
+    <n v="380"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="Number"/>
+    <n v="285"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="TH"/>
+    <s v="Thailand"/>
+    <s v="Number"/>
+    <n v="195"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="TR"/>
+    <s v="Turkiye"/>
+    <s v="Number"/>
+    <n v="886"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="4364"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="4206"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="GB-ENWA"/>
+    <s v="England and Wales"/>
+    <s v="Number"/>
+    <n v="9529"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="GB-NIR"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="2398"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="ZA"/>
+    <s v="South Africa"/>
+    <s v="Number"/>
+    <n v="1868"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="OAF1"/>
+    <s v="Other Africa"/>
+    <s v="Number"/>
+    <n v="1881"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="OAS1"/>
+    <s v="Other Asia"/>
+    <s v="Number"/>
+    <n v="2657"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="OTHEUR"/>
+    <s v="Other Europe"/>
+    <s v="Number"/>
+    <n v="490"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="944"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="OAM1"/>
+    <s v="Other America"/>
+    <s v="Number"/>
+    <n v="1550"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-1"/>
+    <s v="All countries"/>
+    <s v="Number"/>
+    <n v="4233153"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="AE"/>
+    <s v="United Arab Emirates (the)"/>
+    <s v="Number"/>
+    <n v="716"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="AF"/>
+    <s v="Afghanistan"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="AR"/>
+    <s v="Argentina"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="2560"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="Number"/>
+    <n v="240"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="107"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="CA"/>
+    <s v="Canada"/>
+    <s v="Number"/>
+    <n v="1431"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="Number"/>
+    <n v="165"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="147"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="470"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="Number"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="EG"/>
+    <s v="Egypt"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="707"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="449"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="GB-SCT"/>
+    <s v="Scotland"/>
+    <s v="Number"/>
+    <n v="488"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="IE004"/>
+    <s v="Ireland - county other than county of usual residence"/>
+    <s v="Number"/>
+    <n v="60859"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="IE005"/>
+    <s v="Ireland - elsewhere in county"/>
+    <s v="Number"/>
+    <n v="144658"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="IE006"/>
+    <s v="Ireland - same address"/>
+    <s v="Number"/>
+    <n v="4005499"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="IL"/>
+    <s v="Israel"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="153"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="170"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="JP"/>
+    <s v="Japan"/>
+    <s v="Number"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="KR"/>
+    <s v="Korea (the Republic of) South Korea"/>
+    <s v="Number"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="Number"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="MD"/>
+    <s v="Moldova (the Republic of)"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="MX"/>
+    <s v="Mexico"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="MY"/>
+    <s v="Malaysia"/>
+    <s v="Number"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="NG"/>
+    <s v="Nigeria"/>
+    <s v="Number"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="NL"/>
+    <s v="Netherlands (the)"/>
+    <s v="Number"/>
+    <n v="418"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="NZ"/>
+    <s v="New Zealand"/>
+    <s v="Number"/>
+    <n v="347"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="PH"/>
+    <s v="Philippines (the)"/>
+    <s v="Number"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="PK"/>
+    <s v="Pakistan"/>
+    <s v="Number"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="171"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="Number"/>
+    <n v="123"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="RU"/>
+    <s v="Russian Federation (the)"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="SA"/>
+    <s v="Saudi Arabia"/>
+    <s v="Number"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="Number"/>
+    <n v="151"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="SG"/>
+    <s v="Singapore"/>
+    <s v="Number"/>
+    <n v="159"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="TH"/>
+    <s v="Thailand"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="TR"/>
+    <s v="Turkiye"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="1844"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="GB-ENWA"/>
+    <s v="England and Wales"/>
+    <s v="Number"/>
+    <n v="5898"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="GB-NIR"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="2006"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="ZA"/>
+    <s v="South Africa"/>
+    <s v="Number"/>
+    <n v="253"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="OAF1"/>
+    <s v="Other Africa"/>
+    <s v="Number"/>
+    <n v="220"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="OAS1"/>
+    <s v="Other Asia"/>
+    <s v="Number"/>
+    <n v="608"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="OTHEUR"/>
+    <s v="Other Europe"/>
+    <s v="Number"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="353"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="OAM1"/>
+    <s v="Other America"/>
+    <s v="Number"/>
+    <n v="186"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="-1"/>
+    <s v="All countries"/>
+    <s v="Number"/>
+    <n v="629429"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="AE"/>
+    <s v="United Arab Emirates (the)"/>
+    <s v="Number"/>
+    <n v="664"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="AF"/>
+    <s v="Afghanistan"/>
+    <s v="Number"/>
+    <n v="459"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="AR"/>
+    <s v="Argentina"/>
+    <s v="Number"/>
+    <n v="588"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="Number"/>
+    <n v="177"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="489"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="Number"/>
+    <n v="299"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="Number"/>
+    <n v="392"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="5175"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="CA"/>
+    <s v="Canada"/>
+    <s v="Number"/>
+    <n v="723"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="Number"/>
+    <n v="210"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="1653"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="Number"/>
+    <n v="94"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="Number"/>
+    <n v="306"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="1548"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="Number"/>
+    <n v="160"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="Number"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="EG"/>
+    <s v="Egypt"/>
+    <s v="Number"/>
+    <n v="181"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="4432"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="Number"/>
+    <n v="137"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="2260"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="GB-SCT"/>
+    <s v="Scotland"/>
+    <s v="Number"/>
+    <n v="344"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="Number"/>
+    <n v="382"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="871"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="Number"/>
+    <n v="456"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="IE004"/>
+    <s v="Ireland - county other than county of usual residence"/>
+    <s v="Number"/>
+    <n v="15415"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="IE005"/>
+    <s v="Ireland - elsewhere in county"/>
+    <s v="Number"/>
+    <n v="42387"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="IE006"/>
+    <s v="Ireland - same address"/>
+    <s v="Number"/>
+    <n v="505607"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="IL"/>
+    <s v="Israel"/>
+    <s v="Number"/>
+    <n v="131"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="9687"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="2053"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="JP"/>
+    <s v="Japan"/>
+    <s v="Number"/>
+    <n v="176"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="KR"/>
+    <s v="Korea (the Republic of) South Korea"/>
+    <s v="Number"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="360"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="Number"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="396"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="MD"/>
+    <s v="Moldova (the Republic of)"/>
+    <s v="Number"/>
+    <n v="949"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="Number"/>
+    <n v="200"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="MX"/>
+    <s v="Mexico"/>
+    <s v="Number"/>
+    <n v="656"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="MY"/>
+    <s v="Malaysia"/>
+    <s v="Number"/>
+    <n v="365"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="NG"/>
+    <s v="Nigeria"/>
+    <s v="Number"/>
+    <n v="760"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="NL"/>
+    <s v="Netherlands (the)"/>
+    <s v="Number"/>
+    <n v="566"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="NZ"/>
+    <s v="New Zealand"/>
+    <s v="Number"/>
+    <n v="135"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="PH"/>
+    <s v="Philippines (the)"/>
+    <s v="Number"/>
+    <n v="713"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="PK"/>
+    <s v="Pakistan"/>
+    <s v="Number"/>
+    <n v="781"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="1715"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="Number"/>
+    <n v="1259"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="2270"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="RU"/>
+    <s v="Russian Federation (the)"/>
+    <s v="Number"/>
+    <n v="359"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="SA"/>
+    <s v="Saudi Arabia"/>
+    <s v="Number"/>
+    <n v="507"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="Number"/>
+    <n v="349"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="SG"/>
+    <s v="Singapore"/>
+    <s v="Number"/>
+    <n v="219"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="Number"/>
+    <n v="254"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="TH"/>
+    <s v="Thailand"/>
+    <s v="Number"/>
+    <n v="97"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="TR"/>
+    <s v="Turkiye"/>
+    <s v="Number"/>
+    <n v="841"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="4247"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="2337"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="GB-ENWA"/>
+    <s v="England and Wales"/>
+    <s v="Number"/>
+    <n v="3559"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="GB-NIR"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="381"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="ZA"/>
+    <s v="South Africa"/>
+    <s v="Number"/>
+    <n v="1596"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="OAF1"/>
+    <s v="Other Africa"/>
+    <s v="Number"/>
+    <n v="1600"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="OAS1"/>
+    <s v="Other Asia"/>
+    <s v="Number"/>
+    <n v="2011"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="OTHEUR"/>
+    <s v="Other Europe"/>
+    <s v="Number"/>
+    <n v="386"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="554"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="OAM1"/>
+    <s v="Other America"/>
+    <s v="Number"/>
+    <n v="1324"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="-1"/>
+    <s v="All countries"/>
+    <s v="Number"/>
+    <n v="165021"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="AE"/>
+    <s v="United Arab Emirates (the)"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="AF"/>
+    <s v="Afghanistan"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="AR"/>
+    <s v="Argentina"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="324"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="CA"/>
+    <s v="Canada"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="EG"/>
+    <s v="Egypt"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="GB-SCT"/>
+    <s v="Scotland"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="IE004"/>
+    <s v="Ireland - county other than county of usual residence"/>
+    <s v="Number"/>
+    <n v="409"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="IE005"/>
+    <s v="Ireland - elsewhere in county"/>
+    <s v="Number"/>
+    <n v="1370"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="IE006"/>
+    <s v="Ireland - same address"/>
+    <s v="Number"/>
+    <n v="161887"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="IL"/>
+    <s v="Israel"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="JP"/>
+    <s v="Japan"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="KR"/>
+    <s v="Korea (the Republic of) South Korea"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="MD"/>
+    <s v="Moldova (the Republic of)"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="MX"/>
+    <s v="Mexico"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="MY"/>
+    <s v="Malaysia"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="NG"/>
+    <s v="Nigeria"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="NL"/>
+    <s v="Netherlands (the)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="NZ"/>
+    <s v="New Zealand"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="PH"/>
+    <s v="Philippines (the)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="PK"/>
+    <s v="Pakistan"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="RU"/>
+    <s v="Russian Federation (the)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="SA"/>
+    <s v="Saudi Arabia"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="SG"/>
+    <s v="Singapore"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="TH"/>
+    <s v="Thailand"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="TR"/>
+    <s v="Turkiye"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="GB-ENWA"/>
+    <s v="England and Wales"/>
+    <s v="Number"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="GB-NIR"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="ZA"/>
+    <s v="South Africa"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="OAF1"/>
+    <s v="Other Africa"/>
+    <s v="Number"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="OAS1"/>
+    <s v="Other Asia"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="OTHEUR"/>
+    <s v="Other Europe"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="OAM1"/>
+    <s v="Other America"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="-1"/>
+    <s v="All countries"/>
+    <s v="Number"/>
+    <n v="2486615"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="AE"/>
+    <s v="United Arab Emirates (the)"/>
+    <s v="Number"/>
+    <n v="650"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="AF"/>
+    <s v="Afghanistan"/>
+    <s v="Number"/>
+    <n v="273"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="AR"/>
+    <s v="Argentina"/>
+    <s v="Number"/>
+    <n v="306"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="Number"/>
+    <n v="113"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="1494"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="Number"/>
+    <n v="255"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="Number"/>
+    <n v="251"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="2803"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="CA"/>
+    <s v="Canada"/>
+    <s v="Number"/>
+    <n v="1071"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="Number"/>
+    <n v="196"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="807"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="Number"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="Number"/>
+    <n v="174"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="903"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="Number"/>
+    <n v="122"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="EG"/>
+    <s v="Egypt"/>
+    <s v="Number"/>
+    <n v="98"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="2305"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="Number"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="1280"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="GB-SCT"/>
+    <s v="Scotland"/>
+    <s v="Number"/>
+    <n v="421"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="Number"/>
+    <n v="238"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="522"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="Number"/>
+    <n v="258"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="IE004"/>
+    <s v="Ireland - county other than county of usual residence"/>
+    <s v="Number"/>
+    <n v="37398"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="IE005"/>
+    <s v="Ireland - elsewhere in county"/>
+    <s v="Number"/>
+    <n v="92280"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="IE006"/>
+    <s v="Ireland - same address"/>
+    <s v="Number"/>
+    <n v="2313102"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="IL"/>
+    <s v="Israel"/>
+    <s v="Number"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="5114"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="1116"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="JP"/>
+    <s v="Japan"/>
+    <s v="Number"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="KR"/>
+    <s v="Korea (the Republic of) South Korea"/>
+    <s v="Number"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="216"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="208"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="MD"/>
+    <s v="Moldova (the Republic of)"/>
+    <s v="Number"/>
+    <n v="564"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="Number"/>
+    <n v="138"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="MX"/>
+    <s v="Mexico"/>
+    <s v="Number"/>
+    <n v="384"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="MY"/>
+    <s v="Malaysia"/>
+    <s v="Number"/>
+    <n v="186"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="NG"/>
+    <s v="Nigeria"/>
+    <s v="Number"/>
+    <n v="440"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="NL"/>
+    <s v="Netherlands (the)"/>
+    <s v="Number"/>
+    <n v="527"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="NZ"/>
+    <s v="New Zealand"/>
+    <s v="Number"/>
+    <n v="239"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="PH"/>
+    <s v="Philippines (the)"/>
+    <s v="Number"/>
+    <n v="375"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="PK"/>
+    <s v="Pakistan"/>
+    <s v="Number"/>
+    <n v="428"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="1062"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="Number"/>
+    <n v="757"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="1431"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="RU"/>
+    <s v="Russian Federation (the)"/>
+    <s v="Number"/>
+    <n v="186"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="SA"/>
+    <s v="Saudi Arabia"/>
+    <s v="Number"/>
+    <n v="259"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="Number"/>
+    <n v="286"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="SG"/>
+    <s v="Singapore"/>
+    <s v="Number"/>
+    <n v="190"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="Number"/>
+    <n v="138"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="TH"/>
+    <s v="Thailand"/>
+    <s v="Number"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="TR"/>
+    <s v="Turkiye"/>
+    <s v="Number"/>
+    <n v="542"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="1472"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="1854"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="GB-ENWA"/>
+    <s v="England and Wales"/>
+    <s v="Number"/>
+    <n v="4766"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="GB-NIR"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="1202"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="ZA"/>
+    <s v="South Africa"/>
+    <s v="Number"/>
+    <n v="904"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="OAF1"/>
+    <s v="Other Africa"/>
+    <s v="Number"/>
+    <n v="895"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="OAS1"/>
+    <s v="Other Asia"/>
+    <s v="Number"/>
+    <n v="1335"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="OTHEUR"/>
+    <s v="Other Europe"/>
+    <s v="Number"/>
+    <n v="268"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="494"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="OAM1"/>
+    <s v="Other America"/>
+    <s v="Number"/>
+    <n v="726"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-1"/>
+    <s v="All countries"/>
+    <s v="Number"/>
+    <n v="2088248"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="AE"/>
+    <s v="United Arab Emirates (the)"/>
+    <s v="Number"/>
+    <n v="325"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="AF"/>
+    <s v="Afghanistan"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="AR"/>
+    <s v="Argentina"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="1253"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="Number"/>
+    <n v="99"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="CA"/>
+    <s v="Canada"/>
+    <s v="Number"/>
+    <n v="774"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="Number"/>
+    <n v="94"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="241"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="EG"/>
+    <s v="Egypt"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="342"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="206"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="GB-SCT"/>
+    <s v="Scotland"/>
+    <s v="Number"/>
+    <n v="222"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="IE004"/>
+    <s v="Ireland - county other than county of usual residence"/>
+    <s v="Number"/>
+    <n v="29532"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="IE005"/>
+    <s v="Ireland - elsewhere in county"/>
+    <s v="Number"/>
+    <n v="70757"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="IE006"/>
+    <s v="Ireland - same address"/>
+    <s v="Number"/>
+    <n v="1976901"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="IL"/>
+    <s v="Israel"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="JP"/>
+    <s v="Japan"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="KR"/>
+    <s v="Korea (the Republic of) South Korea"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="MD"/>
+    <s v="Moldova (the Republic of)"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="MX"/>
+    <s v="Mexico"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="MY"/>
+    <s v="Malaysia"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="NG"/>
+    <s v="Nigeria"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="NL"/>
+    <s v="Netherlands (the)"/>
+    <s v="Number"/>
+    <n v="246"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="NZ"/>
+    <s v="New Zealand"/>
+    <s v="Number"/>
+    <n v="162"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="PH"/>
+    <s v="Philippines (the)"/>
+    <s v="Number"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="PK"/>
+    <s v="Pakistan"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="98"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="Number"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="RU"/>
+    <s v="Russian Federation (the)"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="SA"/>
+    <s v="Saudi Arabia"/>
+    <s v="Number"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="Number"/>
+    <n v="96"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="SG"/>
+    <s v="Singapore"/>
+    <s v="Number"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="TH"/>
+    <s v="Thailand"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="TR"/>
+    <s v="Turkiye"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="927"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="GB-ENWA"/>
+    <s v="England and Wales"/>
+    <s v="Number"/>
+    <n v="2819"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="GB-NIR"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="989"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="ZA"/>
+    <s v="South Africa"/>
+    <s v="Number"/>
+    <n v="135"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="OAF1"/>
+    <s v="Other Africa"/>
+    <s v="Number"/>
+    <n v="106"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="OAS1"/>
+    <s v="Other Asia"/>
+    <s v="Number"/>
+    <n v="332"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="OTHEUR"/>
+    <s v="Other Europe"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="179"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="OAM1"/>
+    <s v="Other America"/>
+    <s v="Number"/>
+    <n v="99"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="-1"/>
+    <s v="All countries"/>
+    <s v="Number"/>
+    <n v="313506"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="AE"/>
+    <s v="United Arab Emirates (the)"/>
+    <s v="Number"/>
+    <n v="320"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="AF"/>
+    <s v="Afghanistan"/>
+    <s v="Number"/>
+    <n v="242"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="AR"/>
+    <s v="Argentina"/>
+    <s v="Number"/>
+    <n v="294"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="Number"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="239"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="Number"/>
+    <n v="153"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="Number"/>
+    <n v="232"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="2580"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="CA"/>
+    <s v="Canada"/>
+    <s v="Number"/>
+    <n v="294"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="Number"/>
+    <n v="101"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="713"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="Number"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="Number"/>
+    <n v="146"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="649"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="Number"/>
+    <n v="94"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="EG"/>
+    <s v="Egypt"/>
+    <s v="Number"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="1933"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="Number"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="1059"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="GB-SCT"/>
+    <s v="Scotland"/>
+    <s v="Number"/>
+    <n v="197"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="Number"/>
+    <n v="213"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="504"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="Number"/>
+    <n v="232"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="IE004"/>
+    <s v="Ireland - county other than county of usual residence"/>
+    <s v="Number"/>
+    <n v="7686"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="IE005"/>
+    <s v="Ireland - elsewhere in county"/>
+    <s v="Number"/>
+    <n v="20900"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="IE006"/>
+    <s v="Ireland - same address"/>
+    <s v="Number"/>
+    <n v="252861"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="IL"/>
+    <s v="Israel"/>
+    <s v="Number"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="4987"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="1009"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="JP"/>
+    <s v="Japan"/>
+    <s v="Number"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="KR"/>
+    <s v="Korea (the Republic of) South Korea"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="194"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="194"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="MD"/>
+    <s v="Moldova (the Republic of)"/>
+    <s v="Number"/>
+    <n v="548"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="Number"/>
+    <n v="109"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="MX"/>
+    <s v="Mexico"/>
+    <s v="Number"/>
+    <n v="342"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="MY"/>
+    <s v="Malaysia"/>
+    <s v="Number"/>
+    <n v="153"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="NG"/>
+    <s v="Nigeria"/>
+    <s v="Number"/>
+    <n v="386"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="NL"/>
+    <s v="Netherlands (the)"/>
+    <s v="Number"/>
+    <n v="280"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="NZ"/>
+    <s v="New Zealand"/>
+    <s v="Number"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="PH"/>
+    <s v="Philippines (the)"/>
+    <s v="Number"/>
+    <n v="330"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="PK"/>
+    <s v="Pakistan"/>
+    <s v="Number"/>
+    <n v="388"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="939"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="Number"/>
+    <n v="676"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="1335"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="RU"/>
+    <s v="Russian Federation (the)"/>
+    <s v="Number"/>
+    <n v="163"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="SA"/>
+    <s v="Saudi Arabia"/>
+    <s v="Number"/>
+    <n v="204"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="Number"/>
+    <n v="187"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="SG"/>
+    <s v="Singapore"/>
+    <s v="Number"/>
+    <n v="110"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="Number"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="TH"/>
+    <s v="Thailand"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="TR"/>
+    <s v="Turkiye"/>
+    <s v="Number"/>
+    <n v="516"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="1418"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="918"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="GB-ENWA"/>
+    <s v="England and Wales"/>
+    <s v="Number"/>
+    <n v="1908"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="GB-NIR"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="206"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="ZA"/>
+    <s v="South Africa"/>
+    <s v="Number"/>
+    <n v="763"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="OAF1"/>
+    <s v="Other Africa"/>
+    <s v="Number"/>
+    <n v="757"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="OAS1"/>
+    <s v="Other Asia"/>
+    <s v="Number"/>
+    <n v="981"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="OTHEUR"/>
+    <s v="Other Europe"/>
+    <s v="Number"/>
+    <n v="207"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="296"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="OAM1"/>
+    <s v="Other America"/>
+    <s v="Number"/>
+    <n v="610"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="-1"/>
+    <s v="All countries"/>
+    <s v="Number"/>
+    <n v="84861"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="AE"/>
+    <s v="United Arab Emirates (the)"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="AF"/>
+    <s v="Afghanistan"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="AR"/>
+    <s v="Argentina"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="161"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="CA"/>
+    <s v="Canada"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="EG"/>
+    <s v="Egypt"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="GB-SCT"/>
+    <s v="Scotland"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="IE004"/>
+    <s v="Ireland - county other than county of usual residence"/>
+    <s v="Number"/>
+    <n v="180"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="IE005"/>
+    <s v="Ireland - elsewhere in county"/>
+    <s v="Number"/>
+    <n v="623"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="IE006"/>
+    <s v="Ireland - same address"/>
+    <s v="Number"/>
+    <n v="83340"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="IL"/>
+    <s v="Israel"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="JP"/>
+    <s v="Japan"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="KR"/>
+    <s v="Korea (the Republic of) South Korea"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="MD"/>
+    <s v="Moldova (the Republic of)"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="MX"/>
+    <s v="Mexico"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="MY"/>
+    <s v="Malaysia"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="NG"/>
+    <s v="Nigeria"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="NL"/>
+    <s v="Netherlands (the)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="NZ"/>
+    <s v="New Zealand"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="PH"/>
+    <s v="Philippines (the)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="PK"/>
+    <s v="Pakistan"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="RU"/>
+    <s v="Russian Federation (the)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="SA"/>
+    <s v="Saudi Arabia"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="SG"/>
+    <s v="Singapore"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="TH"/>
+    <s v="Thailand"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="TR"/>
+    <s v="Turkiye"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="GB-ENWA"/>
+    <s v="England and Wales"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="GB-NIR"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="ZA"/>
+    <s v="South Africa"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="OAF1"/>
+    <s v="Other Africa"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="OAS1"/>
+    <s v="Other Asia"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="OTHEUR"/>
+    <s v="Other Europe"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="OAM1"/>
+    <s v="Other America"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="-1"/>
+    <s v="All countries"/>
+    <s v="Number"/>
+    <n v="2540988"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="AE"/>
+    <s v="United Arab Emirates (the)"/>
+    <s v="Number"/>
+    <n v="741"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="AF"/>
+    <s v="Afghanistan"/>
+    <s v="Number"/>
+    <n v="242"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="AR"/>
+    <s v="Argentina"/>
+    <s v="Number"/>
+    <n v="308"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="Number"/>
+    <n v="119"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="1560"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="Number"/>
+    <n v="290"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="Number"/>
+    <n v="181"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="2803"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="CA"/>
+    <s v="Canada"/>
+    <s v="Number"/>
+    <n v="1089"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="Number"/>
+    <n v="182"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="1016"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="Number"/>
+    <n v="187"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="1136"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="Number"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="EG"/>
+    <s v="Egypt"/>
+    <s v="Number"/>
+    <n v="102"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="2904"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="Number"/>
+    <n v="94"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="1456"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="GB-SCT"/>
+    <s v="Scotland"/>
+    <s v="Number"/>
+    <n v="419"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="Number"/>
+    <n v="190"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="380"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="Number"/>
+    <n v="245"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="IE004"/>
+    <s v="Ireland - county other than county of usual residence"/>
+    <s v="Number"/>
+    <n v="39285"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="IE005"/>
+    <s v="Ireland - elsewhere in county"/>
+    <s v="Number"/>
+    <n v="96135"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="IE006"/>
+    <s v="Ireland - same address"/>
+    <s v="Number"/>
+    <n v="2359891"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="IL"/>
+    <s v="Israel"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="4821"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="1134"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="JP"/>
+    <s v="Japan"/>
+    <s v="Number"/>
+    <n v="123"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="KR"/>
+    <s v="Korea (the Republic of) South Korea"/>
+    <s v="Number"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="193"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="Number"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="210"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="MD"/>
+    <s v="Moldova (the Republic of)"/>
+    <s v="Number"/>
+    <n v="416"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="Number"/>
+    <n v="119"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="MX"/>
+    <s v="Mexico"/>
+    <s v="Number"/>
+    <n v="350"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="MY"/>
+    <s v="Malaysia"/>
+    <s v="Number"/>
+    <n v="248"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="NG"/>
+    <s v="Nigeria"/>
+    <s v="Number"/>
+    <n v="424"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="NL"/>
+    <s v="Netherlands (the)"/>
+    <s v="Number"/>
+    <n v="462"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="NZ"/>
+    <s v="New Zealand"/>
+    <s v="Number"/>
+    <n v="247"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="PH"/>
+    <s v="Philippines (the)"/>
+    <s v="Number"/>
+    <n v="427"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="PK"/>
+    <s v="Pakistan"/>
+    <s v="Number"/>
+    <n v="423"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="857"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="Number"/>
+    <n v="647"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="988"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="RU"/>
+    <s v="Russian Federation (the)"/>
+    <s v="Number"/>
+    <n v="213"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="SA"/>
+    <s v="Saudi Arabia"/>
+    <s v="Number"/>
+    <n v="341"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="Number"/>
+    <n v="220"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="SG"/>
+    <s v="Singapore"/>
+    <s v="Number"/>
+    <n v="190"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="Number"/>
+    <n v="147"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="TH"/>
+    <s v="Thailand"/>
+    <s v="Number"/>
+    <n v="109"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="TR"/>
+    <s v="Turkiye"/>
+    <s v="Number"/>
+    <n v="344"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="2892"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="2352"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="GB-ENWA"/>
+    <s v="England and Wales"/>
+    <s v="Number"/>
+    <n v="4763"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="GB-NIR"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="1196"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="ZA"/>
+    <s v="South Africa"/>
+    <s v="Number"/>
+    <n v="964"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="OAF1"/>
+    <s v="Other Africa"/>
+    <s v="Number"/>
+    <n v="986"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="OAS1"/>
+    <s v="Other Asia"/>
+    <s v="Number"/>
+    <n v="1322"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="OTHEUR"/>
+    <s v="Other Europe"/>
+    <s v="Number"/>
+    <n v="222"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="450"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="All citizenship"/>
+    <s v="OAM1"/>
+    <s v="Other America"/>
+    <s v="Number"/>
+    <n v="824"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-1"/>
+    <s v="All countries"/>
+    <s v="Number"/>
+    <n v="2144905"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="AE"/>
+    <s v="United Arab Emirates (the)"/>
+    <s v="Number"/>
+    <n v="391"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="AF"/>
+    <s v="Afghanistan"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="AR"/>
+    <s v="Argentina"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="1307"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="Number"/>
+    <n v="141"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="CA"/>
+    <s v="Canada"/>
+    <s v="Number"/>
+    <n v="657"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="Number"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="229"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="EG"/>
+    <s v="Egypt"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="365"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="243"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="GB-SCT"/>
+    <s v="Scotland"/>
+    <s v="Number"/>
+    <n v="266"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="IE004"/>
+    <s v="Ireland - county other than county of usual residence"/>
+    <s v="Number"/>
+    <n v="31327"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="IE005"/>
+    <s v="Ireland - elsewhere in county"/>
+    <s v="Number"/>
+    <n v="73901"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="IE006"/>
+    <s v="Ireland - same address"/>
+    <s v="Number"/>
+    <n v="2028598"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="IL"/>
+    <s v="Israel"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="JP"/>
+    <s v="Japan"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="KR"/>
+    <s v="Korea (the Republic of) South Korea"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="MD"/>
+    <s v="Moldova (the Republic of)"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="MX"/>
+    <s v="Mexico"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="MY"/>
+    <s v="Malaysia"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="NG"/>
+    <s v="Nigeria"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="NL"/>
+    <s v="Netherlands (the)"/>
+    <s v="Number"/>
+    <n v="172"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="NZ"/>
+    <s v="New Zealand"/>
+    <s v="Number"/>
+    <n v="185"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="PH"/>
+    <s v="Philippines (the)"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="PK"/>
+    <s v="Pakistan"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="Number"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="RU"/>
+    <s v="Russian Federation (the)"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="SA"/>
+    <s v="Saudi Arabia"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="SG"/>
+    <s v="Singapore"/>
+    <s v="Number"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="TH"/>
+    <s v="Thailand"/>
+    <s v="Number"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="TR"/>
+    <s v="Turkiye"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="917"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="GB-ENWA"/>
+    <s v="England and Wales"/>
+    <s v="Number"/>
+    <n v="3079"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="GB-NIR"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="1017"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="ZA"/>
+    <s v="South Africa"/>
+    <s v="Number"/>
+    <n v="118"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="OAF1"/>
+    <s v="Other Africa"/>
+    <s v="Number"/>
+    <n v="114"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="OAS1"/>
+    <s v="Other Asia"/>
+    <s v="Number"/>
+    <n v="276"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="OTHEUR"/>
+    <s v="Other Europe"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="174"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="OAM1"/>
+    <s v="Other America"/>
+    <s v="Number"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="-1"/>
+    <s v="All countries"/>
+    <s v="Number"/>
+    <n v="315923"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="AE"/>
+    <s v="United Arab Emirates (the)"/>
+    <s v="Number"/>
+    <n v="344"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="AF"/>
+    <s v="Afghanistan"/>
+    <s v="Number"/>
+    <n v="217"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="AR"/>
+    <s v="Argentina"/>
+    <s v="Number"/>
+    <n v="294"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="250"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="Number"/>
+    <n v="146"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="Number"/>
+    <n v="160"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="2595"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="CA"/>
+    <s v="Canada"/>
+    <s v="Number"/>
+    <n v="429"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="Number"/>
+    <n v="109"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="940"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="Number"/>
+    <n v="160"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="899"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="Number"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="EG"/>
+    <s v="Egypt"/>
+    <s v="Number"/>
+    <n v="94"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="2499"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="Number"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="1201"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="GB-SCT"/>
+    <s v="Scotland"/>
+    <s v="Number"/>
+    <n v="147"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="Number"/>
+    <n v="169"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="367"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="Number"/>
+    <n v="224"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="IE004"/>
+    <s v="Ireland - county other than county of usual residence"/>
+    <s v="Number"/>
+    <n v="7729"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="IE005"/>
+    <s v="Ireland - elsewhere in county"/>
+    <s v="Number"/>
+    <n v="21487"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="IE006"/>
+    <s v="Ireland - same address"/>
+    <s v="Number"/>
+    <n v="252746"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="IL"/>
+    <s v="Israel"/>
+    <s v="Number"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="4700"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="1044"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="JP"/>
+    <s v="Japan"/>
+    <s v="Number"/>
+    <n v="104"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="KR"/>
+    <s v="Korea (the Republic of) South Korea"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="166"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="202"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="MD"/>
+    <s v="Moldova (the Republic of)"/>
+    <s v="Number"/>
+    <n v="401"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="Number"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="MX"/>
+    <s v="Mexico"/>
+    <s v="Number"/>
+    <n v="314"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="MY"/>
+    <s v="Malaysia"/>
+    <s v="Number"/>
+    <n v="212"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="NG"/>
+    <s v="Nigeria"/>
+    <s v="Number"/>
+    <n v="374"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="NL"/>
+    <s v="Netherlands (the)"/>
+    <s v="Number"/>
+    <n v="286"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="NZ"/>
+    <s v="New Zealand"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="PH"/>
+    <s v="Philippines (the)"/>
+    <s v="Number"/>
+    <n v="383"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="PK"/>
+    <s v="Pakistan"/>
+    <s v="Number"/>
+    <n v="393"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="776"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="Number"/>
+    <n v="583"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="935"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="RU"/>
+    <s v="Russian Federation (the)"/>
+    <s v="Number"/>
+    <n v="196"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="SA"/>
+    <s v="Saudi Arabia"/>
+    <s v="Number"/>
+    <n v="303"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="Number"/>
+    <n v="162"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="SG"/>
+    <s v="Singapore"/>
+    <s v="Number"/>
+    <n v="109"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="Number"/>
+    <n v="134"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="TH"/>
+    <s v="Thailand"/>
+    <s v="Number"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="TR"/>
+    <s v="Turkiye"/>
+    <s v="Number"/>
+    <n v="325"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="2829"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="1419"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="GB-ENWA"/>
+    <s v="England and Wales"/>
+    <s v="Number"/>
+    <n v="1651"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="GB-NIR"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="175"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="ZA"/>
+    <s v="South Africa"/>
+    <s v="Number"/>
+    <n v="833"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="OAF1"/>
+    <s v="Other Africa"/>
+    <s v="Number"/>
+    <n v="843"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="OAS1"/>
+    <s v="Other Asia"/>
+    <s v="Number"/>
+    <n v="1030"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="OTHEUR"/>
+    <s v="Other Europe"/>
+    <s v="Number"/>
+    <n v="179"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="258"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="OAM1"/>
+    <s v="Other America"/>
+    <s v="Number"/>
+    <n v="714"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="-1"/>
+    <s v="All countries"/>
+    <s v="Number"/>
+    <n v="80160"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="AE"/>
+    <s v="United Arab Emirates (the)"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="AF"/>
+    <s v="Afghanistan"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="AR"/>
+    <s v="Argentina"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="163"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="CA"/>
+    <s v="Canada"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="CH"/>
+    <s v="Switzerland"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="EG"/>
+    <s v="Egypt"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="GB-SCT"/>
+    <s v="Scotland"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="IE004"/>
+    <s v="Ireland - county other than county of usual residence"/>
+    <s v="Number"/>
+    <n v="229"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="IE005"/>
+    <s v="Ireland - elsewhere in county"/>
+    <s v="Number"/>
+    <n v="747"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="IE006"/>
+    <s v="Ireland - same address"/>
+    <s v="Number"/>
+    <n v="78547"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="IL"/>
+    <s v="Israel"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="JP"/>
+    <s v="Japan"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="KR"/>
+    <s v="Korea (the Republic of) South Korea"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="MD"/>
+    <s v="Moldova (the Republic of)"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="MX"/>
+    <s v="Mexico"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="MY"/>
+    <s v="Malaysia"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="NG"/>
+    <s v="Nigeria"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="NL"/>
+    <s v="Netherlands (the)"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="NZ"/>
+    <s v="New Zealand"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="PH"/>
+    <s v="Philippines (the)"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="PK"/>
+    <s v="Pakistan"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="RU"/>
+    <s v="Russian Federation (the)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="SA"/>
+    <s v="Saudi Arabia"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="SG"/>
+    <s v="Singapore"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="TH"/>
+    <s v="Thailand"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="TR"/>
+    <s v="Turkiye"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="GB-ENWA"/>
+    <s v="England and Wales"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="GB-NIR"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="ZA"/>
+    <s v="South Africa"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="OAF1"/>
+    <s v="Other Africa"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="OAS1"/>
+    <s v="Other Asia"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="OTHEUR"/>
+    <s v="Other Europe"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F5024C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZZ95"/>
+    <s v="No citizenship/citizenship not stated"/>
+    <s v="OAM1"/>
+    <s v="Other America"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+</pivotCacheRecords>
 </file>