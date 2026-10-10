--- v0 (2025-10-04)
+++ v1 (2026-10-10)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691bb7ebd3074e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c564dedcf1e4602a176a68646ad5376.psmdcp" Id="Rf656f24aa0c14b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d98322136d54bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3027bd73b5b648879a413211f3270e79.psmdcp" Id="R812d8c6857a94ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>F5023</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Population Aged One Year and Over Usually Resident and Present in the State Born Outside the State</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/26/2023 11:00:00 AM</x:t>
+    <x:t>26/10/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>A Citizenship question was asked for the first time on the Census 2022 form. Previously a question was asked on Nationality.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F5023/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>C2022P5</x:t>
   </x:si>
   <x:si>
     <x:t>Profile 5 - Diversity, Migration, Ethnicity, Irish Travellers &amp; Religion</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -598,475 +598,192 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...423 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Census Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C01936V02368" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="14">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year of Taking Up Residence" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="14">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04149V04916" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="26">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+      </items>
+    </pivotField>
+    <pivotField name="Citizenship" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="26">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J365" totalsRowShown="0">
   <x:autoFilter ref="A1:J365"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Census Year"/>
     <x:tableColumn id="5" name="C01936V02368"/>
     <x:tableColumn id="6" name="Year of Taking Up Residence"/>
     <x:tableColumn id="7" name="C04149V04916"/>
     <x:tableColumn id="8" name="Citizenship"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1337,51 +1054,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F5023/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1570,51 +1287,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J365"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="85.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="29.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="53.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -13284,51 +13001,51 @@
       <x:c r="G365" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H365" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I365" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J365" s="0">
         <x:v>4209</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -13345,51 +13062,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J365" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="F5023C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Census Year">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C01936V02368">
       <x:sharedItems count="14">
         <x:s v="-"/>
@@ -13764,27 +13481,4396 @@
         <x:n v="41094"/>
         <x:n v="21895"/>
         <x:n v="6031"/>
         <x:n v="8142"/>
         <x:n v="18214"/>
         <x:n v="24196"/>
         <x:n v="16378"/>
         <x:n v="5638"/>
         <x:n v="16851"/>
         <x:n v="20065"/>
         <x:n v="849"/>
         <x:n v="3025"/>
         <x:n v="12798"/>
         <x:n v="4385"/>
         <x:n v="2165"/>
         <x:n v="3371"/>
         <x:n v="3618"/>
         <x:n v="4209"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All years"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Number"/>
+    <n v="1016306"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All years"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="401892"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All years"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="13120"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All years"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="13444"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All years"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="11937"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All years"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="17743"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All years"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="16880"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All years"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="29148"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All years"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="87405"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All years"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="41030"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All years"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="17567"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All years"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="11527"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All years"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Number"/>
+    <n v="82323"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All years"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="Number"/>
+    <n v="61320"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All years"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="Number"/>
+    <n v="33168"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All years"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="11440"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All years"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="43991"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All years"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="Number"/>
+    <n v="40285"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All years"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="3088"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All years"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="12749"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All years"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="26841"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All years"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="Number"/>
+    <n v="12719"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All years"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="4410"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All years"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="Number"/>
+    <n v="11997"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All years"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="Number"/>
+    <n v="5330"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All years"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="Number"/>
+    <n v="4952"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="195101"/>
+    <s v="Before 1951"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Number"/>
+    <n v="859"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="195101"/>
+    <s v="Before 1951"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="750"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="195101"/>
+    <s v="Before 1951"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="195101"/>
+    <s v="Before 1951"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="195101"/>
+    <s v="Before 1951"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="195101"/>
+    <s v="Before 1951"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="195101"/>
+    <s v="Before 1951"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="195101"/>
+    <s v="Before 1951"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="195101"/>
+    <s v="Before 1951"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="195101"/>
+    <s v="Before 1951"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="195101"/>
+    <s v="Before 1951"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="195101"/>
+    <s v="Before 1951"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="195101"/>
+    <s v="Before 1951"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Number"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="195101"/>
+    <s v="Before 1951"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="195101"/>
+    <s v="Before 1951"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="195101"/>
+    <s v="Before 1951"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="195101"/>
+    <s v="Before 1951"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="195101"/>
+    <s v="Before 1951"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="195101"/>
+    <s v="Before 1951"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="195101"/>
+    <s v="Before 1951"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="195101"/>
+    <s v="Before 1951"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="195101"/>
+    <s v="Before 1951"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="195101"/>
+    <s v="Before 1951"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="195101"/>
+    <s v="Before 1951"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="195101"/>
+    <s v="Before 1951"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="195101"/>
+    <s v="Before 1951"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1951359"/>
+    <s v="1951 to 1960"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Number"/>
+    <n v="1864"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1951359"/>
+    <s v="1951 to 1960"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="1570"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1951359"/>
+    <s v="1951 to 1960"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1951359"/>
+    <s v="1951 to 1960"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1951359"/>
+    <s v="1951 to 1960"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1951359"/>
+    <s v="1951 to 1960"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1951359"/>
+    <s v="1951 to 1960"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1951359"/>
+    <s v="1951 to 1960"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1951359"/>
+    <s v="1951 to 1960"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1951359"/>
+    <s v="1951 to 1960"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1951359"/>
+    <s v="1951 to 1960"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1951359"/>
+    <s v="1951 to 1960"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1951359"/>
+    <s v="1951 to 1960"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Number"/>
+    <n v="209"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1951359"/>
+    <s v="1951 to 1960"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1951359"/>
+    <s v="1951 to 1960"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1951359"/>
+    <s v="1951 to 1960"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1951359"/>
+    <s v="1951 to 1960"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1951359"/>
+    <s v="1951 to 1960"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1951359"/>
+    <s v="1951 to 1960"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1951359"/>
+    <s v="1951 to 1960"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1951359"/>
+    <s v="1951 to 1960"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1951359"/>
+    <s v="1951 to 1960"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1951359"/>
+    <s v="1951 to 1960"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1951359"/>
+    <s v="1951 to 1960"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1951359"/>
+    <s v="1951 to 1960"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1951359"/>
+    <s v="1951 to 1960"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1961369"/>
+    <s v="1961 to 1970"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Number"/>
+    <n v="9549"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1961369"/>
+    <s v="1961 to 1970"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="7945"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1961369"/>
+    <s v="1961 to 1970"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1961369"/>
+    <s v="1961 to 1970"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1961369"/>
+    <s v="1961 to 1970"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="94"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1961369"/>
+    <s v="1961 to 1970"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1961369"/>
+    <s v="1961 to 1970"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1961369"/>
+    <s v="1961 to 1970"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1961369"/>
+    <s v="1961 to 1970"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1961369"/>
+    <s v="1961 to 1970"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1961369"/>
+    <s v="1961 to 1970"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1961369"/>
+    <s v="1961 to 1970"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1961369"/>
+    <s v="1961 to 1970"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Number"/>
+    <n v="1187"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1961369"/>
+    <s v="1961 to 1970"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="Number"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1961369"/>
+    <s v="1961 to 1970"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1961369"/>
+    <s v="1961 to 1970"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1961369"/>
+    <s v="1961 to 1970"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1961369"/>
+    <s v="1961 to 1970"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1961369"/>
+    <s v="1961 to 1970"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1961369"/>
+    <s v="1961 to 1970"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1961369"/>
+    <s v="1961 to 1970"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1961369"/>
+    <s v="1961 to 1970"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1961369"/>
+    <s v="1961 to 1970"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1961369"/>
+    <s v="1961 to 1970"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1961369"/>
+    <s v="1961 to 1970"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1961369"/>
+    <s v="1961 to 1970"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1971379"/>
+    <s v="1971 to 1980"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Number"/>
+    <n v="23898"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1971379"/>
+    <s v="1971 to 1980"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="19731"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1971379"/>
+    <s v="1971 to 1980"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1971379"/>
+    <s v="1971 to 1980"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="108"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1971379"/>
+    <s v="1971 to 1980"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="209"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1971379"/>
+    <s v="1971 to 1980"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1971379"/>
+    <s v="1971 to 1980"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1971379"/>
+    <s v="1971 to 1980"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1971379"/>
+    <s v="1971 to 1980"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1971379"/>
+    <s v="1971 to 1980"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1971379"/>
+    <s v="1971 to 1980"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1971379"/>
+    <s v="1971 to 1980"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1971379"/>
+    <s v="1971 to 1980"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Number"/>
+    <n v="3133"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1971379"/>
+    <s v="1971 to 1980"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="Number"/>
+    <n v="259"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1971379"/>
+    <s v="1971 to 1980"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1971379"/>
+    <s v="1971 to 1980"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1971379"/>
+    <s v="1971 to 1980"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1971379"/>
+    <s v="1971 to 1980"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1971379"/>
+    <s v="1971 to 1980"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1971379"/>
+    <s v="1971 to 1980"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="144"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1971379"/>
+    <s v="1971 to 1980"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1971379"/>
+    <s v="1971 to 1980"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1971379"/>
+    <s v="1971 to 1980"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1971379"/>
+    <s v="1971 to 1980"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1971379"/>
+    <s v="1971 to 1980"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1971379"/>
+    <s v="1971 to 1980"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1981389"/>
+    <s v="1981 to 1990"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Number"/>
+    <n v="20166"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1981389"/>
+    <s v="1981 to 1990"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="14718"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1981389"/>
+    <s v="1981 to 1990"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1981389"/>
+    <s v="1981 to 1990"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="209"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1981389"/>
+    <s v="1981 to 1990"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="527"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1981389"/>
+    <s v="1981 to 1990"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1981389"/>
+    <s v="1981 to 1990"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1981389"/>
+    <s v="1981 to 1990"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1981389"/>
+    <s v="1981 to 1990"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1981389"/>
+    <s v="1981 to 1990"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1981389"/>
+    <s v="1981 to 1990"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1981389"/>
+    <s v="1981 to 1990"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1981389"/>
+    <s v="1981 to 1990"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Number"/>
+    <n v="3612"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1981389"/>
+    <s v="1981 to 1990"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="Number"/>
+    <n v="412"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1981389"/>
+    <s v="1981 to 1990"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1981389"/>
+    <s v="1981 to 1990"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1981389"/>
+    <s v="1981 to 1990"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1981389"/>
+    <s v="1981 to 1990"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="Number"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1981389"/>
+    <s v="1981 to 1990"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1981389"/>
+    <s v="1981 to 1990"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="148"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1981389"/>
+    <s v="1981 to 1990"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1981389"/>
+    <s v="1981 to 1990"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="Number"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1981389"/>
+    <s v="1981 to 1990"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1981389"/>
+    <s v="1981 to 1990"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1981389"/>
+    <s v="1981 to 1990"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1981389"/>
+    <s v="1981 to 1990"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1991399"/>
+    <s v="1991 to 2000"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Number"/>
+    <n v="66196"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1991399"/>
+    <s v="1991 to 2000"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="42858"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1991399"/>
+    <s v="1991 to 2000"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1991399"/>
+    <s v="1991 to 2000"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="1178"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1991399"/>
+    <s v="1991 to 2000"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="1302"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1991399"/>
+    <s v="1991 to 2000"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="511"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1991399"/>
+    <s v="1991 to 2000"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="306"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1991399"/>
+    <s v="1991 to 2000"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="333"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1991399"/>
+    <s v="1991 to 2000"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="297"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1991399"/>
+    <s v="1991 to 2000"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="500"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1991399"/>
+    <s v="1991 to 2000"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="687"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1991399"/>
+    <s v="1991 to 2000"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1991399"/>
+    <s v="1991 to 2000"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Number"/>
+    <n v="13983"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1991399"/>
+    <s v="1991 to 2000"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="Number"/>
+    <n v="1849"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1991399"/>
+    <s v="1991 to 2000"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="Number"/>
+    <n v="268"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1991399"/>
+    <s v="1991 to 2000"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="218"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1991399"/>
+    <s v="1991 to 2000"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1991399"/>
+    <s v="1991 to 2000"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="Number"/>
+    <n v="326"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1991399"/>
+    <s v="1991 to 2000"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="173"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1991399"/>
+    <s v="1991 to 2000"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="531"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1991399"/>
+    <s v="1991 to 2000"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1991399"/>
+    <s v="1991 to 2000"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="Number"/>
+    <n v="138"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1991399"/>
+    <s v="1991 to 2000"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="236"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1991399"/>
+    <s v="1991 to 2000"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="Number"/>
+    <n v="194"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1991399"/>
+    <s v="1991 to 2000"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="Number"/>
+    <n v="133"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1991399"/>
+    <s v="1991 to 2000"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="Number"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2001305"/>
+    <s v="2001 to 2006"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Number"/>
+    <n v="108707"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2001305"/>
+    <s v="2001 to 2006"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="48603"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2001305"/>
+    <s v="2001 to 2006"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="174"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2001305"/>
+    <s v="2001 to 2006"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="1151"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2001305"/>
+    <s v="2001 to 2006"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="1382"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2001305"/>
+    <s v="2001 to 2006"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="938"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2001305"/>
+    <s v="2001 to 2006"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="3058"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2001305"/>
+    <s v="2001 to 2006"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="6346"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2001305"/>
+    <s v="2001 to 2006"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="20496"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2001305"/>
+    <s v="2001 to 2006"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="1261"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2001305"/>
+    <s v="2001 to 2006"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="890"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2001305"/>
+    <s v="2001 to 2006"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="131"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2001305"/>
+    <s v="2001 to 2006"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Number"/>
+    <n v="12668"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2001305"/>
+    <s v="2001 to 2006"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="Number"/>
+    <n v="6012"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2001305"/>
+    <s v="2001 to 2006"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="Number"/>
+    <n v="852"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2001305"/>
+    <s v="2001 to 2006"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="904"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2001305"/>
+    <s v="2001 to 2006"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="335"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2001305"/>
+    <s v="2001 to 2006"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="Number"/>
+    <n v="975"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2001305"/>
+    <s v="2001 to 2006"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="253"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2001305"/>
+    <s v="2001 to 2006"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="668"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2001305"/>
+    <s v="2001 to 2006"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="273"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2001305"/>
+    <s v="2001 to 2006"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="Number"/>
+    <n v="256"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2001305"/>
+    <s v="2001 to 2006"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="372"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2001305"/>
+    <s v="2001 to 2006"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="Number"/>
+    <n v="386"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2001305"/>
+    <s v="2001 to 2006"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="Number"/>
+    <n v="219"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2001305"/>
+    <s v="2001 to 2006"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="Number"/>
+    <n v="104"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="200730"/>
+    <s v="2007 to 2011"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Number"/>
+    <n v="69949"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="200730"/>
+    <s v="2007 to 2011"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="27331"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="200730"/>
+    <s v="2007 to 2011"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="97"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="200730"/>
+    <s v="2007 to 2011"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="903"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="200730"/>
+    <s v="2007 to 2011"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="1218"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="200730"/>
+    <s v="2007 to 2011"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="1150"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="200730"/>
+    <s v="2007 to 2011"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="1968"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="200730"/>
+    <s v="2007 to 2011"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="2949"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="200730"/>
+    <s v="2007 to 2011"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="12563"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="200730"/>
+    <s v="2007 to 2011"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="2753"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="200730"/>
+    <s v="2007 to 2011"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="823"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="200730"/>
+    <s v="2007 to 2011"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="63"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="200730"/>
+    <s v="2007 to 2011"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Number"/>
+    <n v="6949"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="200730"/>
+    <s v="2007 to 2011"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="Number"/>
+    <n v="4995"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="200730"/>
+    <s v="2007 to 2011"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="Number"/>
+    <n v="1023"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="200730"/>
+    <s v="2007 to 2011"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="417"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="200730"/>
+    <s v="2007 to 2011"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="574"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="200730"/>
+    <s v="2007 to 2011"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="Number"/>
+    <n v="1093"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="200730"/>
+    <s v="2007 to 2011"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="181"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="200730"/>
+    <s v="2007 to 2011"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="733"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="200730"/>
+    <s v="2007 to 2011"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="742"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="200730"/>
+    <s v="2007 to 2011"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="Number"/>
+    <n v="381"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="200730"/>
+    <s v="2007 to 2011"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="244"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="200730"/>
+    <s v="2007 to 2011"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="Number"/>
+    <n v="564"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="200730"/>
+    <s v="2007 to 2011"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="Number"/>
+    <n v="162"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="200730"/>
+    <s v="2007 to 2011"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="Number"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201205"/>
+    <s v="2012 to 2016"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Number"/>
+    <n v="93066"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201205"/>
+    <s v="2012 to 2016"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="24769"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201205"/>
+    <s v="2012 to 2016"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="3717"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201205"/>
+    <s v="2012 to 2016"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="1727"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201205"/>
+    <s v="2012 to 2016"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="1408"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201205"/>
+    <s v="2012 to 2016"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="3034"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201205"/>
+    <s v="2012 to 2016"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="1141"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201205"/>
+    <s v="2012 to 2016"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="1961"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201205"/>
+    <s v="2012 to 2016"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="7165"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201205"/>
+    <s v="2012 to 2016"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="6334"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201205"/>
+    <s v="2012 to 2016"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="2469"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201205"/>
+    <s v="2012 to 2016"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="352"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201205"/>
+    <s v="2012 to 2016"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Number"/>
+    <n v="8625"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201205"/>
+    <s v="2012 to 2016"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="Number"/>
+    <n v="7887"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201205"/>
+    <s v="2012 to 2016"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="Number"/>
+    <n v="2946"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201205"/>
+    <s v="2012 to 2016"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="834"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201205"/>
+    <s v="2012 to 2016"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="4125"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201205"/>
+    <s v="2012 to 2016"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="Number"/>
+    <n v="4566"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201205"/>
+    <s v="2012 to 2016"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="464"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201205"/>
+    <s v="2012 to 2016"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="1746"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201205"/>
+    <s v="2012 to 2016"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="3162"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201205"/>
+    <s v="2012 to 2016"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="Number"/>
+    <n v="1654"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201205"/>
+    <s v="2012 to 2016"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="414"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201205"/>
+    <s v="2012 to 2016"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="Number"/>
+    <n v="2135"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201205"/>
+    <s v="2012 to 2016"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="Number"/>
+    <n v="313"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201205"/>
+    <s v="2012 to 2016"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="Number"/>
+    <n v="118"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201719"/>
+    <s v="2017 to 2019 Pre Covid"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Number"/>
+    <n v="95511"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201719"/>
+    <s v="2017 to 2019 Pre Covid"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="16642"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201719"/>
+    <s v="2017 to 2019 Pre Covid"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="3450"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201719"/>
+    <s v="2017 to 2019 Pre Covid"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="1798"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201719"/>
+    <s v="2017 to 2019 Pre Covid"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="1481"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201719"/>
+    <s v="2017 to 2019 Pre Covid"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="3085"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201719"/>
+    <s v="2017 to 2019 Pre Covid"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="789"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201719"/>
+    <s v="2017 to 2019 Pre Covid"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="1114"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201719"/>
+    <s v="2017 to 2019 Pre Covid"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="3041"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201719"/>
+    <s v="2017 to 2019 Pre Covid"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="4761"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201719"/>
+    <s v="2017 to 2019 Pre Covid"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="2589"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201719"/>
+    <s v="2017 to 2019 Pre Covid"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="400"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201719"/>
+    <s v="2017 to 2019 Pre Covid"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Number"/>
+    <n v="7540"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201719"/>
+    <s v="2017 to 2019 Pre Covid"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="Number"/>
+    <n v="8007"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201719"/>
+    <s v="2017 to 2019 Pre Covid"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="Number"/>
+    <n v="6020"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201719"/>
+    <s v="2017 to 2019 Pre Covid"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="1441"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201719"/>
+    <s v="2017 to 2019 Pre Covid"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="10210"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201719"/>
+    <s v="2017 to 2019 Pre Covid"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="Number"/>
+    <n v="7033"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201719"/>
+    <s v="2017 to 2019 Pre Covid"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="644"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201719"/>
+    <s v="2017 to 2019 Pre Covid"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="2469"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201719"/>
+    <s v="2017 to 2019 Pre Covid"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="5967"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201719"/>
+    <s v="2017 to 2019 Pre Covid"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="Number"/>
+    <n v="2741"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201719"/>
+    <s v="2017 to 2019 Pre Covid"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="503"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201719"/>
+    <s v="2017 to 2019 Pre Covid"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="Number"/>
+    <n v="3209"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201719"/>
+    <s v="2017 to 2019 Pre Covid"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="Number"/>
+    <n v="430"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201719"/>
+    <s v="2017 to 2019 Pre Covid"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="Number"/>
+    <n v="147"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202022"/>
+    <s v="2020 to 2022 During/post Covid"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Number"/>
+    <n v="87696"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202022"/>
+    <s v="2020 to 2022 During/post Covid"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="12914"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202022"/>
+    <s v="2020 to 2022 During/post Covid"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="1271"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202022"/>
+    <s v="2020 to 2022 During/post Covid"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="2441"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202022"/>
+    <s v="2020 to 2022 During/post Covid"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="1639"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202022"/>
+    <s v="2020 to 2022 During/post Covid"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="2681"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202022"/>
+    <s v="2020 to 2022 During/post Covid"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="623"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202022"/>
+    <s v="2020 to 2022 During/post Covid"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="646"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202022"/>
+    <s v="2020 to 2022 During/post Covid"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="2671"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202022"/>
+    <s v="2020 to 2022 During/post Covid"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="3497"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202022"/>
+    <s v="2020 to 2022 During/post Covid"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="3956"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202022"/>
+    <s v="2020 to 2022 During/post Covid"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="2413"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202022"/>
+    <s v="2020 to 2022 During/post Covid"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Number"/>
+    <n v="6123"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202022"/>
+    <s v="2020 to 2022 During/post Covid"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="Number"/>
+    <n v="7601"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202022"/>
+    <s v="2020 to 2022 During/post Covid"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="Number"/>
+    <n v="5644"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202022"/>
+    <s v="2020 to 2022 During/post Covid"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="1973"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202022"/>
+    <s v="2020 to 2022 During/post Covid"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="11844"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202022"/>
+    <s v="2020 to 2022 During/post Covid"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="Number"/>
+    <n v="6144"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202022"/>
+    <s v="2020 to 2022 During/post Covid"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="472"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202022"/>
+    <s v="2020 to 2022 During/post Covid"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="3190"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202022"/>
+    <s v="2020 to 2022 During/post Covid"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="3840"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202022"/>
+    <s v="2020 to 2022 During/post Covid"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="Number"/>
+    <n v="3071"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202022"/>
+    <s v="2020 to 2022 During/post Covid"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="389"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202022"/>
+    <s v="2020 to 2022 During/post Covid"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="Number"/>
+    <n v="2072"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202022"/>
+    <s v="2020 to 2022 During/post Covid"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="Number"/>
+    <n v="366"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="202022"/>
+    <s v="2020 to 2022 During/post Covid"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="Number"/>
+    <n v="215"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201722"/>
+    <s v="All years 2017 - 2022"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Number"/>
+    <n v="183207"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201722"/>
+    <s v="All years 2017 - 2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="29556"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201722"/>
+    <s v="All years 2017 - 2022"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="4721"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201722"/>
+    <s v="All years 2017 - 2022"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="4239"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201722"/>
+    <s v="All years 2017 - 2022"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="3120"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201722"/>
+    <s v="All years 2017 - 2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="5766"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201722"/>
+    <s v="All years 2017 - 2022"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="1412"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201722"/>
+    <s v="All years 2017 - 2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="1760"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201722"/>
+    <s v="All years 2017 - 2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="5712"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201722"/>
+    <s v="All years 2017 - 2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="8258"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201722"/>
+    <s v="All years 2017 - 2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="6545"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201722"/>
+    <s v="All years 2017 - 2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="2813"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201722"/>
+    <s v="All years 2017 - 2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Number"/>
+    <n v="13663"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201722"/>
+    <s v="All years 2017 - 2022"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="Number"/>
+    <n v="15608"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201722"/>
+    <s v="All years 2017 - 2022"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="Number"/>
+    <n v="11664"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201722"/>
+    <s v="All years 2017 - 2022"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="3414"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201722"/>
+    <s v="All years 2017 - 2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="22054"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201722"/>
+    <s v="All years 2017 - 2022"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="Number"/>
+    <n v="13177"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201722"/>
+    <s v="All years 2017 - 2022"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="1116"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201722"/>
+    <s v="All years 2017 - 2022"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="5659"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201722"/>
+    <s v="All years 2017 - 2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="9807"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201722"/>
+    <s v="All years 2017 - 2022"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="Number"/>
+    <n v="5812"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201722"/>
+    <s v="All years 2017 - 2022"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="892"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201722"/>
+    <s v="All years 2017 - 2022"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="Number"/>
+    <n v="5281"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201722"/>
+    <s v="All years 2017 - 2022"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="Number"/>
+    <n v="796"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="201722"/>
+    <s v="All years 2017 - 2022"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="Number"/>
+    <n v="362"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9998"/>
+    <s v="Not stated"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Number"/>
+    <n v="438845"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9998"/>
+    <s v="Not stated"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="184061"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9998"/>
+    <s v="Not stated"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="4382"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9998"/>
+    <s v="Not stated"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="3900"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9998"/>
+    <s v="Not stated"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="2656"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9998"/>
+    <s v="Not stated"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="6152"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9998"/>
+    <s v="Not stated"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="8984"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9998"/>
+    <s v="Not stated"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="15786"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9998"/>
+    <s v="Not stated"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="41094"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9998"/>
+    <s v="Not stated"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="21895"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9998"/>
+    <s v="Not stated"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="6031"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9998"/>
+    <s v="Not stated"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="8142"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9998"/>
+    <s v="Not stated"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Number"/>
+    <n v="18214"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9998"/>
+    <s v="Not stated"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="Number"/>
+    <n v="24196"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9998"/>
+    <s v="Not stated"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="Number"/>
+    <n v="16378"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9998"/>
+    <s v="Not stated"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="5638"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9998"/>
+    <s v="Not stated"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="16851"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9998"/>
+    <s v="Not stated"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="Number"/>
+    <n v="20065"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9998"/>
+    <s v="Not stated"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="849"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9998"/>
+    <s v="Not stated"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="3025"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9998"/>
+    <s v="Not stated"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="12798"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9998"/>
+    <s v="Not stated"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="Number"/>
+    <n v="4385"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9998"/>
+    <s v="Not stated"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="2165"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9998"/>
+    <s v="Not stated"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="Number"/>
+    <n v="3371"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9998"/>
+    <s v="Not stated"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="Number"/>
+    <n v="3618"/>
+  </r>
+  <r>
+    <s v="F5023C01"/>
+    <s v="Population aged 1 year and over usual resident and present in the State born outside the State"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="9998"/>
+    <s v="Not stated"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="Number"/>
+    <n v="4209"/>
+  </r>
+</pivotCacheRecords>
 </file>