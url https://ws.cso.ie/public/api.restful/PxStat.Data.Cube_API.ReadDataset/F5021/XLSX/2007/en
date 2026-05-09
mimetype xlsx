--- v0 (2025-10-07)
+++ v1 (2026-05-09)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde2719ef9a1d40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/332c0b46ba8c4181b409ef6fa517d256.psmdcp" Id="R7ab11c4465e848cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R536fa05f243b4a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65c154b4110e4fb38ed3daa097c43404.psmdcp" Id="Ra0e3687e4a704d4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>F5021</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Population Aged One Year and Over Usually Resident and Present in the State and Who Were Living Outside the State One Year Ago</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/26/2023 11:00:00 AM</x:t>
+    <x:t>26/10/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>A Citizenship question was asked for the first time on the Census 2022 form. Previously a question was asked on Nationality.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F5021/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>C2022P5</x:t>
   </x:si>
   <x:si>
     <x:t>Profile 5 - Diversity, Migration, Ethnicity, Irish Travellers &amp; Religion</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -577,443 +577,184 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...391 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Census Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02255V02727" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="10">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+      </items>
+    </pivotField>
+    <pivotField name="Composition of Private Household" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="10">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04149V04916" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="26">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+      </items>
+    </pivotField>
+    <pivotField name="Citizenship" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="26">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J261" totalsRowShown="0">
   <x:autoFilter ref="A1:J261"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Census Year"/>
     <x:tableColumn id="5" name="C02255V02727"/>
     <x:tableColumn id="6" name="Composition of Private Household"/>
     <x:tableColumn id="7" name="C04149V04916"/>
     <x:tableColumn id="8" name="Citizenship"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1284,51 +1025,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F5021/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1517,51 +1258,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J261"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="109.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="72.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="53.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -9903,51 +9644,51 @@
       <x:c r="G261" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I261" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J261" s="0">
         <x:v>238</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -9964,51 +9705,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J261" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="F5021C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Census Year">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02255V02727">
       <x:sharedItems count="10">
         <x:s v="-1"/>
@@ -10312,27 +10053,3148 @@
         <x:n v="10073"/>
         <x:n v="1764"/>
         <x:n v="134"/>
         <x:n v="143"/>
         <x:n v="24"/>
         <x:n v="22"/>
         <x:n v="235"/>
         <x:n v="397"/>
         <x:n v="2257"/>
         <x:n v="640"/>
         <x:n v="879"/>
         <x:n v="182"/>
         <x:n v="456"/>
         <x:n v="645"/>
         <x:n v="342"/>
         <x:n v="306"/>
         <x:n v="77"/>
         <x:n v="238"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-1"/>
+    <s v="All persons in private households"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Number"/>
+    <n v="89512"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-1"/>
+    <s v="All persons in private households"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="22137"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-1"/>
+    <s v="All persons in private households"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="972"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-1"/>
+    <s v="All persons in private households"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="2213"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-1"/>
+    <s v="All persons in private households"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="1336"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-1"/>
+    <s v="All persons in private households"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="2385"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-1"/>
+    <s v="All persons in private households"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="454"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-1"/>
+    <s v="All persons in private households"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="460"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-1"/>
+    <s v="All persons in private households"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="1858"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-1"/>
+    <s v="All persons in private households"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="3056"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-1"/>
+    <s v="All persons in private households"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="4174"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-1"/>
+    <s v="All persons in private households"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="4128"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-1"/>
+    <s v="All persons in private households"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Number"/>
+    <n v="3716"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-1"/>
+    <s v="All persons in private households"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="Number"/>
+    <n v="6880"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-1"/>
+    <s v="All persons in private households"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="Number"/>
+    <n v="4450"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-1"/>
+    <s v="All persons in private households"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="1718"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-1"/>
+    <s v="All persons in private households"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="10593"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-1"/>
+    <s v="All persons in private households"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="Number"/>
+    <n v="5364"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-1"/>
+    <s v="All persons in private households"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="364"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-1"/>
+    <s v="All persons in private households"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="2143"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-1"/>
+    <s v="All persons in private households"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="4689"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-1"/>
+    <s v="All persons in private households"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="Number"/>
+    <n v="3081"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-1"/>
+    <s v="All persons in private households"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="398"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-1"/>
+    <s v="All persons in private households"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="Number"/>
+    <n v="1588"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-1"/>
+    <s v="All persons in private households"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="Number"/>
+    <n v="739"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-1"/>
+    <s v="All persons in private households"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="Number"/>
+    <n v="616"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="One person"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Number"/>
+    <n v="5066"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="One person"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="1711"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="One person"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="One person"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="214"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="One person"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="157"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="One person"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="178"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="One person"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="One person"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="One person"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="One person"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="One person"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="208"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="One person"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="One person"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Number"/>
+    <n v="304"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="One person"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="Number"/>
+    <n v="489"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="One person"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="Number"/>
+    <n v="226"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="One person"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="One person"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="295"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="One person"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="Number"/>
+    <n v="274"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="One person"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="One person"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="213"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="One person"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="119"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="One person"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="Number"/>
+    <n v="132"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="One person"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="One person"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="Number"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="One person"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="One person"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="49"/>
+    <s v="Married couple (or cohabiting couple)"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Number"/>
+    <n v="11162"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="49"/>
+    <s v="Married couple (or cohabiting couple)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="3051"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="49"/>
+    <s v="Married couple (or cohabiting couple)"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="98"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="49"/>
+    <s v="Married couple (or cohabiting couple)"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="260"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="49"/>
+    <s v="Married couple (or cohabiting couple)"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="216"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="49"/>
+    <s v="Married couple (or cohabiting couple)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="360"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="49"/>
+    <s v="Married couple (or cohabiting couple)"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="49"/>
+    <s v="Married couple (or cohabiting couple)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="49"/>
+    <s v="Married couple (or cohabiting couple)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="247"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="49"/>
+    <s v="Married couple (or cohabiting couple)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="209"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="49"/>
+    <s v="Married couple (or cohabiting couple)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="458"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="49"/>
+    <s v="Married couple (or cohabiting couple)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="49"/>
+    <s v="Married couple (or cohabiting couple)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Number"/>
+    <n v="860"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="49"/>
+    <s v="Married couple (or cohabiting couple)"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="Number"/>
+    <n v="990"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="49"/>
+    <s v="Married couple (or cohabiting couple)"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="Number"/>
+    <n v="503"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="49"/>
+    <s v="Married couple (or cohabiting couple)"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="49"/>
+    <s v="Married couple (or cohabiting couple)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="1268"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="49"/>
+    <s v="Married couple (or cohabiting couple)"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="Number"/>
+    <n v="513"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="49"/>
+    <s v="Married couple (or cohabiting couple)"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="49"/>
+    <s v="Married couple (or cohabiting couple)"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="378"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="49"/>
+    <s v="Married couple (or cohabiting couple)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="706"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="49"/>
+    <s v="Married couple (or cohabiting couple)"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="Number"/>
+    <n v="334"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="49"/>
+    <s v="Married couple (or cohabiting couple)"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="49"/>
+    <s v="Married couple (or cohabiting couple)"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="Number"/>
+    <n v="284"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="49"/>
+    <s v="Married couple (or cohabiting couple)"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="Number"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="49"/>
+    <s v="Married couple (or cohabiting couple)"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Married couple (or cohabiting couple) with children"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Number"/>
+    <n v="21746"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Married couple (or cohabiting couple) with children"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="8217"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Married couple (or cohabiting couple) with children"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="156"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Married couple (or cohabiting couple) with children"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="253"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Married couple (or cohabiting couple) with children"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="195"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Married couple (or cohabiting couple) with children"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="296"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Married couple (or cohabiting couple) with children"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Married couple (or cohabiting couple) with children"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Married couple (or cohabiting couple) with children"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="305"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Married couple (or cohabiting couple) with children"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="573"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Married couple (or cohabiting couple) with children"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="406"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Married couple (or cohabiting couple) with children"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="205"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Married couple (or cohabiting couple) with children"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Number"/>
+    <n v="966"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Married couple (or cohabiting couple) with children"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="Number"/>
+    <n v="1304"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Married couple (or cohabiting couple) with children"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="Number"/>
+    <n v="1432"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Married couple (or cohabiting couple) with children"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="234"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Married couple (or cohabiting couple) with children"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="3503"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Married couple (or cohabiting couple) with children"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="Number"/>
+    <n v="1565"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Married couple (or cohabiting couple) with children"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="139"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Married couple (or cohabiting couple) with children"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="446"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Married couple (or cohabiting couple) with children"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="483"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Married couple (or cohabiting couple) with children"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="Number"/>
+    <n v="321"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Married couple (or cohabiting couple) with children"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="99"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Married couple (or cohabiting couple) with children"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="Number"/>
+    <n v="332"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Married couple (or cohabiting couple) with children"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="Number"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="50"/>
+    <s v="Married couple (or cohabiting couple) with children"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="Number"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="525"/>
+    <s v="Married couple (or cohabiting couple) with relatives and other persons"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Number"/>
+    <n v="6172"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="525"/>
+    <s v="Married couple (or cohabiting couple) with relatives and other persons"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="713"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="525"/>
+    <s v="Married couple (or cohabiting couple) with relatives and other persons"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="118"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="525"/>
+    <s v="Married couple (or cohabiting couple) with relatives and other persons"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="103"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="525"/>
+    <s v="Married couple (or cohabiting couple) with relatives and other persons"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="525"/>
+    <s v="Married couple (or cohabiting couple) with relatives and other persons"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="219"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="525"/>
+    <s v="Married couple (or cohabiting couple) with relatives and other persons"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="525"/>
+    <s v="Married couple (or cohabiting couple) with relatives and other persons"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="525"/>
+    <s v="Married couple (or cohabiting couple) with relatives and other persons"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="203"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="525"/>
+    <s v="Married couple (or cohabiting couple) with relatives and other persons"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="372"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="525"/>
+    <s v="Married couple (or cohabiting couple) with relatives and other persons"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="421"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="525"/>
+    <s v="Married couple (or cohabiting couple) with relatives and other persons"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="168"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="525"/>
+    <s v="Married couple (or cohabiting couple) with relatives and other persons"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Number"/>
+    <n v="175"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="525"/>
+    <s v="Married couple (or cohabiting couple) with relatives and other persons"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="Number"/>
+    <n v="522"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="525"/>
+    <s v="Married couple (or cohabiting couple) with relatives and other persons"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="Number"/>
+    <n v="107"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="525"/>
+    <s v="Married couple (or cohabiting couple) with relatives and other persons"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="122"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="525"/>
+    <s v="Married couple (or cohabiting couple) with relatives and other persons"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="661"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="525"/>
+    <s v="Married couple (or cohabiting couple) with relatives and other persons"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="Number"/>
+    <n v="371"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="525"/>
+    <s v="Married couple (or cohabiting couple) with relatives and other persons"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="525"/>
+    <s v="Married couple (or cohabiting couple) with relatives and other persons"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="525"/>
+    <s v="Married couple (or cohabiting couple) with relatives and other persons"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="904"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="525"/>
+    <s v="Married couple (or cohabiting couple) with relatives and other persons"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="Number"/>
+    <n v="373"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="525"/>
+    <s v="Married couple (or cohabiting couple) with relatives and other persons"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="525"/>
+    <s v="Married couple (or cohabiting couple) with relatives and other persons"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="Number"/>
+    <n v="217"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="525"/>
+    <s v="Married couple (or cohabiting couple) with relatives and other persons"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="Number"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="525"/>
+    <s v="Married couple (or cohabiting couple) with relatives and other persons"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="526"/>
+    <s v="Married couple (or cohabiting couple) with children, relatives and other persons"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Number"/>
+    <n v="6360"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="526"/>
+    <s v="Married couple (or cohabiting couple) with children, relatives and other persons"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="1170"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="526"/>
+    <s v="Married couple (or cohabiting couple) with children, relatives and other persons"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="526"/>
+    <s v="Married couple (or cohabiting couple) with children, relatives and other persons"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="103"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="526"/>
+    <s v="Married couple (or cohabiting couple) with children, relatives and other persons"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="147"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="526"/>
+    <s v="Married couple (or cohabiting couple) with children, relatives and other persons"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="191"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="526"/>
+    <s v="Married couple (or cohabiting couple) with children, relatives and other persons"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="526"/>
+    <s v="Married couple (or cohabiting couple) with children, relatives and other persons"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="526"/>
+    <s v="Married couple (or cohabiting couple) with children, relatives and other persons"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="216"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="526"/>
+    <s v="Married couple (or cohabiting couple) with children, relatives and other persons"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="490"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="526"/>
+    <s v="Married couple (or cohabiting couple) with children, relatives and other persons"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="421"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="526"/>
+    <s v="Married couple (or cohabiting couple) with children, relatives and other persons"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="512"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="526"/>
+    <s v="Married couple (or cohabiting couple) with children, relatives and other persons"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Number"/>
+    <n v="239"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="526"/>
+    <s v="Married couple (or cohabiting couple) with children, relatives and other persons"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="Number"/>
+    <n v="375"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="526"/>
+    <s v="Married couple (or cohabiting couple) with children, relatives and other persons"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="Number"/>
+    <n v="181"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="526"/>
+    <s v="Married couple (or cohabiting couple) with children, relatives and other persons"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="116"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="526"/>
+    <s v="Married couple (or cohabiting couple) with children, relatives and other persons"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="997"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="526"/>
+    <s v="Married couple (or cohabiting couple) with children, relatives and other persons"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="Number"/>
+    <n v="323"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="526"/>
+    <s v="Married couple (or cohabiting couple) with children, relatives and other persons"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="526"/>
+    <s v="Married couple (or cohabiting couple) with children, relatives and other persons"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="526"/>
+    <s v="Married couple (or cohabiting couple) with children, relatives and other persons"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="236"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="526"/>
+    <s v="Married couple (or cohabiting couple) with children, relatives and other persons"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="Number"/>
+    <n v="152"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="526"/>
+    <s v="Married couple (or cohabiting couple) with children, relatives and other persons"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="526"/>
+    <s v="Married couple (or cohabiting couple) with children, relatives and other persons"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="Number"/>
+    <n v="129"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="526"/>
+    <s v="Married couple (or cohabiting couple) with children, relatives and other persons"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="526"/>
+    <s v="Married couple (or cohabiting couple) with children, relatives and other persons"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="285"/>
+    <s v="One parent with children, relatives and other persons"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Number"/>
+    <n v="5257"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="285"/>
+    <s v="One parent with children, relatives and other persons"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="2202"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="285"/>
+    <s v="One parent with children, relatives and other persons"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="285"/>
+    <s v="One parent with children, relatives and other persons"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="285"/>
+    <s v="One parent with children, relatives and other persons"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="285"/>
+    <s v="One parent with children, relatives and other persons"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="114"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="285"/>
+    <s v="One parent with children, relatives and other persons"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="285"/>
+    <s v="One parent with children, relatives and other persons"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="285"/>
+    <s v="One parent with children, relatives and other persons"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="145"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="285"/>
+    <s v="One parent with children, relatives and other persons"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="192"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="285"/>
+    <s v="One parent with children, relatives and other persons"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="202"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="285"/>
+    <s v="One parent with children, relatives and other persons"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="298"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="285"/>
+    <s v="One parent with children, relatives and other persons"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Number"/>
+    <n v="227"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="285"/>
+    <s v="One parent with children, relatives and other persons"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="Number"/>
+    <n v="297"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="285"/>
+    <s v="One parent with children, relatives and other persons"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="Number"/>
+    <n v="327"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="285"/>
+    <s v="One parent with children, relatives and other persons"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="285"/>
+    <s v="One parent with children, relatives and other persons"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="203"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="285"/>
+    <s v="One parent with children, relatives and other persons"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="Number"/>
+    <n v="219"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="285"/>
+    <s v="One parent with children, relatives and other persons"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="285"/>
+    <s v="One parent with children, relatives and other persons"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="285"/>
+    <s v="One parent with children, relatives and other persons"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="136"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="285"/>
+    <s v="One parent with children, relatives and other persons"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="Number"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="285"/>
+    <s v="One parent with children, relatives and other persons"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="285"/>
+    <s v="One parent with children, relatives and other persons"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="Number"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="285"/>
+    <s v="One parent with children, relatives and other persons"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="Number"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="285"/>
+    <s v="One parent with children, relatives and other persons"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Two or more family units with or without other persons"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Number"/>
+    <n v="3894"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Two or more family units with or without other persons"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="1190"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Two or more family units with or without other persons"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Two or more family units with or without other persons"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Two or more family units with or without other persons"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Two or more family units with or without other persons"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Two or more family units with or without other persons"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Two or more family units with or without other persons"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Two or more family units with or without other persons"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Two or more family units with or without other persons"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="266"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Two or more family units with or without other persons"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Two or more family units with or without other persons"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="413"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Two or more family units with or without other persons"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Number"/>
+    <n v="208"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Two or more family units with or without other persons"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="Number"/>
+    <n v="214"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Two or more family units with or without other persons"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="Number"/>
+    <n v="97"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Two or more family units with or without other persons"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Two or more family units with or without other persons"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="350"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Two or more family units with or without other persons"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="Number"/>
+    <n v="154"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Two or more family units with or without other persons"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Two or more family units with or without other persons"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Two or more family units with or without other persons"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="326"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Two or more family units with or without other persons"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="Number"/>
+    <n v="94"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Two or more family units with or without other persons"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Two or more family units with or without other persons"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Two or more family units with or without other persons"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="Number"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="30"/>
+    <s v="Two or more family units with or without other persons"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44"/>
+    <s v="Non-family households"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Number"/>
+    <n v="19782"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44"/>
+    <s v="Non-family households"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="2119"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44"/>
+    <s v="Non-family households"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="285"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44"/>
+    <s v="Non-family households"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="862"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44"/>
+    <s v="Non-family households"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="337"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44"/>
+    <s v="Non-family households"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="847"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44"/>
+    <s v="Non-family households"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44"/>
+    <s v="Non-family households"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="98"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44"/>
+    <s v="Non-family households"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="475"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44"/>
+    <s v="Non-family households"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="630"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44"/>
+    <s v="Non-family households"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="1602"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44"/>
+    <s v="Non-family households"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="157"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44"/>
+    <s v="Non-family households"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Number"/>
+    <n v="453"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44"/>
+    <s v="Non-family households"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="Number"/>
+    <n v="2049"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44"/>
+    <s v="Non-family households"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="Number"/>
+    <n v="698"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44"/>
+    <s v="Non-family households"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="831"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44"/>
+    <s v="Non-family households"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="2860"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44"/>
+    <s v="Non-family households"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="Number"/>
+    <n v="1300"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44"/>
+    <s v="Non-family households"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44"/>
+    <s v="Non-family households"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="554"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44"/>
+    <s v="Non-family households"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="1494"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44"/>
+    <s v="Non-family households"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="Number"/>
+    <n v="1284"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44"/>
+    <s v="Non-family households"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44"/>
+    <s v="Non-family households"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="Number"/>
+    <n v="314"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44"/>
+    <s v="Non-family households"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="Number"/>
+    <n v="218"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="44"/>
+    <s v="Non-family households"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="Number"/>
+    <n v="121"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Persons not enumerated in a private household"/>
+    <s v="-"/>
+    <s v="All citizenships"/>
+    <s v="Number"/>
+    <n v="10073"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Persons not enumerated in a private household"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="1764"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Persons not enumerated in a private household"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="Number"/>
+    <n v="134"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Persons not enumerated in a private household"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="Number"/>
+    <n v="321"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Persons not enumerated in a private household"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="Number"/>
+    <n v="147"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Persons not enumerated in a private household"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="Number"/>
+    <n v="143"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Persons not enumerated in a private household"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Persons not enumerated in a private household"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Persons not enumerated in a private household"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="Number"/>
+    <n v="98"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Persons not enumerated in a private household"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="Number"/>
+    <n v="235"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Persons not enumerated in a private household"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="Number"/>
+    <n v="397"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Persons not enumerated in a private household"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="Number"/>
+    <n v="2257"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Persons not enumerated in a private household"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="Number"/>
+    <n v="284"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Persons not enumerated in a private household"/>
+    <s v="EUR48XEU2020"/>
+    <s v="European countries excl Ireland"/>
+    <s v="Number"/>
+    <n v="640"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Persons not enumerated in a private household"/>
+    <s v="AFR1"/>
+    <s v="Africa(1)"/>
+    <s v="Number"/>
+    <n v="879"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Persons not enumerated in a private household"/>
+    <s v="CN"/>
+    <s v="China"/>
+    <s v="Number"/>
+    <n v="182"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Persons not enumerated in a private household"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="Number"/>
+    <n v="456"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Persons not enumerated in a private household"/>
+    <s v="OAS1"/>
+    <s v="Other Asia(1)"/>
+    <s v="Number"/>
+    <n v="645"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Persons not enumerated in a private household"/>
+    <s v="AU"/>
+    <s v="Australia"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Persons not enumerated in a private household"/>
+    <s v="US"/>
+    <s v="United States of America (the)"/>
+    <s v="Number"/>
+    <n v="342"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Persons not enumerated in a private household"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="Number"/>
+    <n v="285"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Persons not enumerated in a private household"/>
+    <s v="OAM1"/>
+    <s v="Other America(1)"/>
+    <s v="Number"/>
+    <n v="306"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Persons not enumerated in a private household"/>
+    <s v="OTC1"/>
+    <s v="Other countries"/>
+    <s v="Number"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Persons not enumerated in a private household"/>
+    <s v="ZZ70"/>
+    <s v="Multiple/Dual citizenship"/>
+    <s v="Number"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Persons not enumerated in a private household"/>
+    <s v="ZZ80"/>
+    <s v="No citizenship"/>
+    <s v="Number"/>
+    <n v="129"/>
+  </r>
+  <r>
+    <s v="F5021C01"/>
+    <s v="Population aged 1 year and over usually resident and present in the State who were living outside the State one year ago"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="53"/>
+    <s v="Persons not enumerated in a private household"/>
+    <s v="ZZ90"/>
+    <s v="Citizenship not stated"/>
+    <s v="Number"/>
+    <n v="238"/>
+  </r>
+</pivotCacheRecords>
 </file>