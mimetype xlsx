--- v1 (2026-05-09)
+++ v2 (2026-07-08)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R536fa05f243b4a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65c154b4110e4fb38ed3daa097c43404.psmdcp" Id="Ra0e3687e4a704d4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc65d7d44ae544dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/286ea8adc6f246ee94507a36865bfae7.psmdcp" Id="R51d6c184130d480e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>