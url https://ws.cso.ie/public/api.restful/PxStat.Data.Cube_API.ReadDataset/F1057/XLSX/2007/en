--- v0 (2025-11-02)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1089224518244949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05d0131184f546929b07ba5951f3526e.psmdcp" Id="R3aba31c0dda340f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R364757249154481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd16eb79798240688c908ace72c19b7e.psmdcp" Id="R6438ba0bb2ef46be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>F1057</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Percentage and Population Usually Resident and Present in the State who Moved within the State in the Previous Year 2011 to 2022</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>6/29/2023 11:00:00 AM</x:t>
+    <x:t>29/06/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F1057/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>C2022P1</x:t>
   </x:si>
   <x:si>
     <x:t>Profile 1 - Population Distribution and Movement</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Bernie Casey</x:t>
   </x:si>
@@ -571,443 +571,184 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...391 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Census Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03788V04538" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="27">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+      </items>
+    </pivotField>
+    <pivotField name="Usual Residence" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="27">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J1216" totalsRowShown="0">
   <x:autoFilter ref="A1:J1216"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Census Year"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="C03788V04538"/>
     <x:tableColumn id="8" name="Usual Residence"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1278,51 +1019,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F1057/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1509,51 +1250,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J1216"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="89.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="37.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="17.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -40455,51 +40196,51 @@
       <x:c r="G1216" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H1216" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I1216" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J1216" s="0">
         <x:v>63.2</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -40516,51 +40257,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J1216" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="5">
         <x:s v="F1057C01"/>
         <x:s v="F1057C02"/>
         <x:s v="F1057C03"/>
         <x:s v="F1057C04"/>
         <x:s v="F1057C05"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="5">
         <x:s v="All Persons Who Moved"/>
         <x:s v="Persons Who Moved to Different County"/>
         <x:s v="Persons Who Moved within same County"/>
         <x:s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
         <x:s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="3">
         <x:s v="2011"/>
         <x:s v="2016"/>
         <x:s v="2022"/>
@@ -41637,27 +41378,14608 @@
         <x:n v="74.1"/>
         <x:n v="63.4"/>
         <x:n v="56.6"/>
         <x:n v="62.9"/>
         <x:n v="60.4"/>
         <x:n v="72"/>
         <x:n v="53.9"/>
         <x:n v="58.3"/>
         <x:n v="61.1"/>
         <x:n v="67.7"/>
         <x:n v="62.7"/>
         <x:n v="66.4"/>
         <x:n v="53.1"/>
         <x:n v="58.1"/>
         <x:n v="71.7"/>
         <x:n v="62.1"/>
         <x:n v="66.5"/>
         <x:n v="63.2"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="273239"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="3362"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="3480"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="5865"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="30614"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="6110"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="94800"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="16582"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="6818"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="12536"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="4384"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="3787"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="1462"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="11914"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="2205"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="6545"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="6577"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="8978"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="2470"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="3856"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="2866"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="3761"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="7563"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="6212"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="5201"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="7389"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="7902"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="134040"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="1668"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="1679"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="2836"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="15109"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="3021"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="46657"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="8014"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="3313"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="6360"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="2124"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="1867"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="712"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="5816"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="1104"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="3340"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="3134"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="4391"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="1194"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="1849"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="1364"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="1799"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="3634"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="3052"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="2538"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="3623"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="3842"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="139199"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="1694"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="1801"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="3029"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="15505"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="3089"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="48143"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="8568"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="3505"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="6176"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="2260"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="1920"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="750"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="6098"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="1101"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="3205"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="3443"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="4587"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="1276"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="2007"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="1502"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="1962"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="3929"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="3160"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="2663"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="3766"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="4060"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="263551"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="2965"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="3093"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="5326"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="29822"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="5542"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="94182"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="15830"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="6333"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="12531"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="4353"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="3667"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="1447"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="10669"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="1818"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="5945"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="5966"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="8966"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="2478"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="3397"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="2851"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="3548"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="7117"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="5858"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="4944"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="7055"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="7848"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="130565"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="1479"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="1527"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="2622"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="14782"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="2674"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="46646"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="7785"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="3096"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="6305"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="2035"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="1811"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="717"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="5465"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="934"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="3000"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="2929"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="4370"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="1200"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="1687"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="1388"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="1727"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="3581"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="2947"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="2484"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="3469"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="3905"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="132986"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="1486"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="1566"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="2704"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="15040"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="2868"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="47536"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="8045"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="3237"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="6226"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="2318"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="1856"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="730"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="5204"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="884"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="2945"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="3037"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="4596"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="1278"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="1710"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="1463"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="1821"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="3536"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="2911"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="2460"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="3586"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="3943"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="265098"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="3195"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="3316"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="5600"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="29514"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="5740"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="93473"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="15991"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="6607"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="13005"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="4294"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="3728"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="1626"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="10368"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="1982"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="6264"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="5936"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="9712"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="2298"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="3375"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="2985"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="3488"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="6773"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="6321"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="4613"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="7207"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="7687"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="129678"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="1563"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="1615"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="2632"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="14356"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="2794"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="46154"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="7666"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="3173"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="6461"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="2072"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="1836"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="768"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="5079"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="1002"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="3104"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="2815"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="4892"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="1124"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="1644"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="1425"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="1677"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="3285"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="3048"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="2228"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="3478"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="3787"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="135420"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="1632"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="1701"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="2968"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="15158"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="2946"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="47319"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="8325"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="3434"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="6544"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="2222"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="1892"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="858"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="5289"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="980"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="3160"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="3121"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="4820"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="1174"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="1731"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="1560"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="1811"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="3488"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="3273"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="2385"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="3729"/>
+  </r>
+  <r>
+    <s v="F1057C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="3900"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="63622"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="1242"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="1145"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="1580"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="4647"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="1170"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="14739"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="4220"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="1650"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="3951"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="1274"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="1324"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="596"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="3864"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="703"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="1703"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="1906"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="3161"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="624"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="1168"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="1120"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="1305"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="2122"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="1986"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="1879"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="1754"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="2789"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="31010"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="630"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="547"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="782"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="2246"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="591"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="7186"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="1964"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="801"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="2043"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="606"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="670"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="289"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="1839"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="364"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="910"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="900"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="1556"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="308"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="551"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="529"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="572"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="1024"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="929"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="918"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="878"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="1377"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="32612"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="612"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="598"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="798"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="2401"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="579"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="7553"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="2256"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="849"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="1908"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="668"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="654"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="307"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="2025"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="339"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="793"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="1006"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="1605"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="316"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="617"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="591"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="733"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="1098"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="1057"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="961"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="876"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="1412"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="67841"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="1118"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="944"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="1609"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="5048"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="1201"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="18716"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="4261"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="1536"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="4509"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="1391"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="1259"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="638"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="3505"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="694"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="1745"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="1696"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="3507"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="621"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="1085"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="1151"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="1205"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="2222"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="1845"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="1972"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="1558"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="2805"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="33598"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="562"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="473"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="795"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="2469"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="573"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="9247"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="2075"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="767"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="2269"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="651"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="613"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="318"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="1800"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="361"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="863"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="848"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="1692"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="304"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="546"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="556"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="585"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="1108"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="938"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="1002"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="763"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="1420"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="34243"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="556"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="471"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="814"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="2579"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="628"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="9469"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="2186"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="769"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="2240"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="740"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="646"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="320"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="1705"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="333"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="882"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="848"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="1815"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="317"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="539"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="595"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="620"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="1114"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="907"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="970"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="795"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="1385"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="76683"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="1344"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="1275"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="1831"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="5439"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="1525"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="21954"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="4664"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="2056"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="4723"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="1578"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="1278"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="735"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="3777"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="808"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="1764"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="2009"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="3726"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="748"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="1261"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="1388"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="1329"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="2421"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="2219"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="1872"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="2097"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="2862"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="37398"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="664"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="614"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="873"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="2604"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="724"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="10929"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="2175"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="964"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="2367"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="749"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="643"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="333"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="1882"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="397"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="870"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="912"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="1900"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="355"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="604"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="657"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="641"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="1174"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="1061"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="878"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="1000"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="1428"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="39285"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="680"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="661"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="958"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="2835"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="801"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="11025"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="2489"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="1092"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="2356"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="829"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="635"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="402"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="1895"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="411"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="894"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="1097"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="1826"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="393"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="657"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="731"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="688"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="1247"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="1158"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="994"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="1097"/>
+  </r>
+  <r>
+    <s v="F1057C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="1434"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="209617"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="2120"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="2335"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="4285"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="25967"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="4940"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="80061"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="12362"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="5168"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="8585"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="3110"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="2463"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="866"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="8050"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="1502"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="4842"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="4671"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="5817"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="1846"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="2688"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="1746"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="2456"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="5441"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="4226"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="3322"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="5635"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="5113"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="103030"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="1038"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="1132"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="2054"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="12863"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="2430"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="39471"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="6050"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="2512"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="4317"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="1518"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="1197"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="423"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="3977"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="740"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="2430"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="2234"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="2835"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="886"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="1298"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="835"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="1227"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="2610"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="2123"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="1620"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="2745"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="2465"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="106587"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="1082"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="1203"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="2231"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="13104"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="2510"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="40590"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="6312"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="2656"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="4268"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="1592"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="1266"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="443"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="4073"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="762"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="2412"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="2437"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="2982"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="960"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="1390"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="911"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="1229"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="2831"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="2103"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="1702"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="2890"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="2648"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="195710"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="1847"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="2149"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="3717"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="24774"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="4341"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="75466"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="11569"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="4797"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="8022"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="2962"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="2408"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="809"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="7164"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="1124"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="4200"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="4270"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="5459"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="1857"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="2312"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="1700"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="2343"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="4895"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="4013"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="2972"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="5497"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="5043"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="96967"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="917"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="1054"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="1827"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="12313"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="2101"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="37399"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="5710"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="2329"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="4036"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="1384"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="1198"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="399"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="3665"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="573"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="2137"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="2081"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="2678"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="896"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="1141"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="832"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="1142"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="2473"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="2009"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="1482"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="2706"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="2485"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="98743"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="930"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="1095"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="1890"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="12461"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="2240"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="38067"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="5859"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="2468"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="3986"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="1578"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="1210"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="410"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="3499"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="551"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="2063"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="2189"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="2781"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="961"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="1171"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="868"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="1201"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="2422"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="2004"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="1490"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="2791"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="2558"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="188415"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="1851"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="2041"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="3769"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="24075"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="4215"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="71519"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="11327"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="4551"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="8282"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="2716"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="2450"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="891"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="6591"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="1174"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="4500"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="3927"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="5986"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="1550"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="2114"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="1597"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="2159"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="4352"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="4102"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="2741"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="5110"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="4825"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="92280"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="899"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="1001"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="1759"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="11752"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="2070"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="35225"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="5491"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="2209"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="4094"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="1323"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="1193"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="435"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="3197"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="605"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="2234"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="1903"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="2992"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="769"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="1040"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="768"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="1036"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="2111"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="1987"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="1350"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="2478"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="2359"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="96135"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="952"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="1040"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="2010"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="12323"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="2145"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="36294"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="5836"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="2342"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="4188"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="1393"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="1257"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="456"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="3394"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="569"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="2266"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="2024"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="2994"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="781"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="1074"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="829"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="1123"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="2241"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="2115"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="1391"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="2632"/>
+  </r>
+  <r>
+    <s v="F1057C03"/>
+    <s v="Persons Who Moved within same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="2466"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="23.3"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="%"/>
+    <n v="36.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="%"/>
+    <n v="32.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="%"/>
+    <n v="26.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="%"/>
+    <n v="15.2"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="%"/>
+    <n v="19.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="%"/>
+    <n v="15.5"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="%"/>
+    <n v="25.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="%"/>
+    <n v="24.2"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="%"/>
+    <n v="31.5"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="%"/>
+    <n v="29.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="%"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="%"/>
+    <n v="40.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="%"/>
+    <n v="32.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="%"/>
+    <n v="31.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="%"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="%"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="%"/>
+    <n v="35.2"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="%"/>
+    <n v="25.3"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="%"/>
+    <n v="30.3"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="%"/>
+    <n v="39.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="%"/>
+    <n v="34.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="%"/>
+    <n v="28.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="%"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="%"/>
+    <n v="36.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="%"/>
+    <n v="23.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="%"/>
+    <n v="35.3"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="23.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="%"/>
+    <n v="37.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="%"/>
+    <n v="32.6"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="%"/>
+    <n v="27.6"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="%"/>
+    <n v="14.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="%"/>
+    <n v="19.6"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="%"/>
+    <n v="15.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="%"/>
+    <n v="24.5"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="%"/>
+    <n v="24.2"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="%"/>
+    <n v="32.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="%"/>
+    <n v="28.5"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="%"/>
+    <n v="35.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="%"/>
+    <n v="40.6"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="%"/>
+    <n v="31.6"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="%"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="%"/>
+    <n v="27.2"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="%"/>
+    <n v="28.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="%"/>
+    <n v="35.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="%"/>
+    <n v="25.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="%"/>
+    <n v="29.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="%"/>
+    <n v="38.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="%"/>
+    <n v="31.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="%"/>
+    <n v="28.2"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="%"/>
+    <n v="30.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="%"/>
+    <n v="36.2"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="%"/>
+    <n v="24.2"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="%"/>
+    <n v="35.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="23.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="%"/>
+    <n v="36.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="%"/>
+    <n v="33.2"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="%"/>
+    <n v="26.3"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="%"/>
+    <n v="15.5"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="%"/>
+    <n v="18.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="%"/>
+    <n v="15.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="%"/>
+    <n v="26.3"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="%"/>
+    <n v="24.2"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="%"/>
+    <n v="30.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="%"/>
+    <n v="29.6"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="%"/>
+    <n v="34.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="%"/>
+    <n v="40.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="%"/>
+    <n v="33.2"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="%"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="%"/>
+    <n v="24.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="%"/>
+    <n v="29.2"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="%"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="%"/>
+    <n v="24.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="%"/>
+    <n v="30.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="%"/>
+    <n v="39.3"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="%"/>
+    <n v="37.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="%"/>
+    <n v="27.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="%"/>
+    <n v="33.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="%"/>
+    <n v="36.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="%"/>
+    <n v="23.3"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="%"/>
+    <n v="34.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="25.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="%"/>
+    <n v="37.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="%"/>
+    <n v="30.5"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="%"/>
+    <n v="30.2"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="%"/>
+    <n v="16.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="%"/>
+    <n v="21.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="%"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="%"/>
+    <n v="26.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="%"/>
+    <n v="24.3"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="%"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="%"/>
+    <n v="34.3"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="%"/>
+    <n v="44.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="%"/>
+    <n v="32.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="%"/>
+    <n v="38.2"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="%"/>
+    <n v="29.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="%"/>
+    <n v="28.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="%"/>
+    <n v="39.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="%"/>
+    <n v="25.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="%"/>
+    <n v="31.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="%"/>
+    <n v="40.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="%"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="%"/>
+    <n v="31.2"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="%"/>
+    <n v="31.5"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="%"/>
+    <n v="39.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="%"/>
+    <n v="22.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="%"/>
+    <n v="35.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="25.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="%"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="%"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="%"/>
+    <n v="30.3"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="%"/>
+    <n v="16.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="%"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="%"/>
+    <n v="19.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="%"/>
+    <n v="26.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="%"/>
+    <n v="24.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="%"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="%"/>
+    <n v="33.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="%"/>
+    <n v="44.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="%"/>
+    <n v="32.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="%"/>
+    <n v="38.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="%"/>
+    <n v="28.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="%"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="%"/>
+    <n v="38.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="%"/>
+    <n v="25.3"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="%"/>
+    <n v="32.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="%"/>
+    <n v="40.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="%"/>
+    <n v="33.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="%"/>
+    <n v="30.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="%"/>
+    <n v="31.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="%"/>
+    <n v="40.3"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="%"/>
+    <n v="36.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="25.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="%"/>
+    <n v="37.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="%"/>
+    <n v="30.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="%"/>
+    <n v="30.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="%"/>
+    <n v="17.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="%"/>
+    <n v="21.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="%"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="%"/>
+    <n v="27.2"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="%"/>
+    <n v="23.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="%"/>
+    <n v="31.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="%"/>
+    <n v="34.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="%"/>
+    <n v="43.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="%"/>
+    <n v="32.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="%"/>
+    <n v="37.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="%"/>
+    <n v="29.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="%"/>
+    <n v="27.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="%"/>
+    <n v="39.5"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="%"/>
+    <n v="24.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="%"/>
+    <n v="31.5"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="%"/>
+    <n v="40.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="%"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="%"/>
+    <n v="31.5"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="%"/>
+    <n v="31.2"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="%"/>
+    <n v="39.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="%"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="%"/>
+    <n v="35.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="28.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="%"/>
+    <n v="42.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="%"/>
+    <n v="38.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="%"/>
+    <n v="32.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="%"/>
+    <n v="18.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="%"/>
+    <n v="26.6"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="%"/>
+    <n v="23.5"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="%"/>
+    <n v="29.2"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="%"/>
+    <n v="31.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="%"/>
+    <n v="36.3"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="%"/>
+    <n v="36.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="%"/>
+    <n v="34.3"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="%"/>
+    <n v="45.2"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="%"/>
+    <n v="36.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="%"/>
+    <n v="40.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="%"/>
+    <n v="28.2"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="%"/>
+    <n v="33.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="%"/>
+    <n v="38.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="%"/>
+    <n v="32.6"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="%"/>
+    <n v="37.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="%"/>
+    <n v="46.5"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="%"/>
+    <n v="38.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="%"/>
+    <n v="35.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="%"/>
+    <n v="35.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="%"/>
+    <n v="40.6"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="%"/>
+    <n v="29.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="%"/>
+    <n v="37.2"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="28.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="%"/>
+    <n v="42.5"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="%"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="%"/>
+    <n v="33.2"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="%"/>
+    <n v="18.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="%"/>
+    <n v="25.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="%"/>
+    <n v="23.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="%"/>
+    <n v="28.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="%"/>
+    <n v="30.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="%"/>
+    <n v="36.6"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="%"/>
+    <n v="36.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="%"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="%"/>
+    <n v="43.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="%"/>
+    <n v="37.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="%"/>
+    <n v="39.6"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="%"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="%"/>
+    <n v="32.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="%"/>
+    <n v="38.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="%"/>
+    <n v="31.6"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="%"/>
+    <n v="36.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="%"/>
+    <n v="46.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="%"/>
+    <n v="38.2"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="%"/>
+    <n v="35.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="%"/>
+    <n v="34.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="%"/>
+    <n v="39.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="%"/>
+    <n v="28.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="%"/>
+    <n v="37.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="%"/>
+    <n v="41.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="%"/>
+    <n v="38.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="%"/>
+    <n v="32.3"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="%"/>
+    <n v="18.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="%"/>
+    <n v="27.2"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="%"/>
+    <n v="23.3"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="%"/>
+    <n v="29.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="%"/>
+    <n v="31.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="%"/>
+    <n v="37.3"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="%"/>
+    <n v="33.6"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="%"/>
+    <n v="46.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="%"/>
+    <n v="35.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="%"/>
+    <n v="41.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="%"/>
+    <n v="28.3"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="%"/>
+    <n v="35.1"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="%"/>
+    <n v="37.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="%"/>
+    <n v="33.5"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="%"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="%"/>
+    <n v="46.9"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="%"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="%"/>
+    <n v="35.8"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="%"/>
+    <n v="35.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="%"/>
+    <n v="41.7"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="%"/>
+    <n v="29.4"/>
+  </r>
+  <r>
+    <s v="F1057C04"/>
+    <s v="Percentage of persons who moved to a different county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="%"/>
+    <n v="36.8"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="76.7"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="%"/>
+    <n v="63.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="%"/>
+    <n v="67.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="%"/>
+    <n v="73.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="%"/>
+    <n v="84.8"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="%"/>
+    <n v="80.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="%"/>
+    <n v="84.5"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="%"/>
+    <n v="74.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="%"/>
+    <n v="75.8"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="%"/>
+    <n v="68.5"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="%"/>
+    <n v="70.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="%"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="%"/>
+    <n v="59.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="%"/>
+    <n v="67.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="%"/>
+    <n v="68.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="%"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="%"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="%"/>
+    <n v="64.8"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="%"/>
+    <n v="74.7"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="%"/>
+    <n v="69.7"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="%"/>
+    <n v="60.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="%"/>
+    <n v="65.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="%"/>
+    <n v="71.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="%"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="%"/>
+    <n v="63.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="%"/>
+    <n v="76.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="%"/>
+    <n v="64.7"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="76.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="%"/>
+    <n v="62.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="%"/>
+    <n v="67.4"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="%"/>
+    <n v="72.4"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="%"/>
+    <n v="85.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="%"/>
+    <n v="80.4"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="%"/>
+    <n v="84.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="%"/>
+    <n v="75.5"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="%"/>
+    <n v="75.8"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="%"/>
+    <n v="67.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="%"/>
+    <n v="71.5"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="%"/>
+    <n v="64.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="%"/>
+    <n v="59.4"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="%"/>
+    <n v="68.4"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="%"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="%"/>
+    <n v="72.8"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="%"/>
+    <n v="71.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="%"/>
+    <n v="64.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="%"/>
+    <n v="74.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="%"/>
+    <n v="70.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="%"/>
+    <n v="61.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="%"/>
+    <n v="68.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="%"/>
+    <n v="71.8"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="%"/>
+    <n v="69.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="%"/>
+    <n v="63.8"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="%"/>
+    <n v="75.8"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="%"/>
+    <n v="64.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="76.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="%"/>
+    <n v="63.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="%"/>
+    <n v="66.8"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="%"/>
+    <n v="73.7"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="%"/>
+    <n v="84.5"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="%"/>
+    <n v="81.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="%"/>
+    <n v="84.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="%"/>
+    <n v="73.7"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="%"/>
+    <n v="75.8"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="%"/>
+    <n v="69.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="%"/>
+    <n v="70.4"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="%"/>
+    <n v="65.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="%"/>
+    <n v="59.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="%"/>
+    <n v="66.8"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="%"/>
+    <n v="69.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="%"/>
+    <n v="75.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="%"/>
+    <n v="70.8"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="%"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="%"/>
+    <n v="75.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="%"/>
+    <n v="69.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="%"/>
+    <n v="60.7"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="%"/>
+    <n v="62.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="%"/>
+    <n v="72.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="%"/>
+    <n v="66.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="%"/>
+    <n v="63.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="%"/>
+    <n v="76.7"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="%"/>
+    <n v="65.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="74.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="%"/>
+    <n v="62.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="%"/>
+    <n v="69.5"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="%"/>
+    <n v="69.8"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="%"/>
+    <n v="83.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="%"/>
+    <n v="78.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="%"/>
+    <n v="80.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="%"/>
+    <n v="73.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="%"/>
+    <n v="75.7"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="%"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="%"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="%"/>
+    <n v="65.7"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="%"/>
+    <n v="55.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="%"/>
+    <n v="67.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="%"/>
+    <n v="61.8"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="%"/>
+    <n v="70.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="%"/>
+    <n v="71.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="%"/>
+    <n v="60.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="%"/>
+    <n v="74.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="%"/>
+    <n v="68.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="%"/>
+    <n v="59.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="%"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="%"/>
+    <n v="68.8"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="%"/>
+    <n v="68.5"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="%"/>
+    <n v="60.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="%"/>
+    <n v="77.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="%"/>
+    <n v="64.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="74.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="%"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="%"/>
+    <n v="69.7"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="%"/>
+    <n v="83.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="%"/>
+    <n v="78.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="%"/>
+    <n v="80.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="%"/>
+    <n v="73.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="%"/>
+    <n v="75.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="%"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="%"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="%"/>
+    <n v="66.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="%"/>
+    <n v="55.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="%"/>
+    <n v="67.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="%"/>
+    <n v="61.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="%"/>
+    <n v="71.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="%"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="%"/>
+    <n v="61.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="%"/>
+    <n v="74.7"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="%"/>
+    <n v="67.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="%"/>
+    <n v="59.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="%"/>
+    <n v="66.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="%"/>
+    <n v="69.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="%"/>
+    <n v="68.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="%"/>
+    <n v="59.7"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="%"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="%"/>
+    <n v="63.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="74.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="%"/>
+    <n v="62.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="%"/>
+    <n v="69.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="%"/>
+    <n v="69.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="%"/>
+    <n v="82.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="%"/>
+    <n v="78.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="%"/>
+    <n v="80.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="%"/>
+    <n v="72.8"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="%"/>
+    <n v="76.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="%"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="%"/>
+    <n v="68.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="%"/>
+    <n v="65.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="%"/>
+    <n v="56.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="%"/>
+    <n v="67.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="%"/>
+    <n v="62.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="%"/>
+    <n v="70.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="%"/>
+    <n v="72.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="%"/>
+    <n v="60.5"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="%"/>
+    <n v="75.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="%"/>
+    <n v="68.5"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="%"/>
+    <n v="59.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="%"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="%"/>
+    <n v="68.5"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="%"/>
+    <n v="68.8"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="%"/>
+    <n v="60.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="%"/>
+    <n v="77.8"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="%"/>
+    <n v="64.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="71.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="%"/>
+    <n v="57.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="%"/>
+    <n v="61.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="%"/>
+    <n v="67.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="%"/>
+    <n v="81.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="%"/>
+    <n v="73.4"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="%"/>
+    <n v="76.5"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="%"/>
+    <n v="70.8"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="%"/>
+    <n v="68.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="%"/>
+    <n v="63.7"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="%"/>
+    <n v="63.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="%"/>
+    <n v="65.7"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="%"/>
+    <n v="54.8"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="%"/>
+    <n v="63.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="%"/>
+    <n v="59.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="%"/>
+    <n v="71.8"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="%"/>
+    <n v="66.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="%"/>
+    <n v="61.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="%"/>
+    <n v="67.4"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="%"/>
+    <n v="62.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="%"/>
+    <n v="53.5"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="%"/>
+    <n v="61.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="%"/>
+    <n v="64.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="%"/>
+    <n v="64.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="%"/>
+    <n v="59.4"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="%"/>
+    <n v="70.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="%"/>
+    <n v="62.8"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="71.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="%"/>
+    <n v="57.5"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="%"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="%"/>
+    <n v="66.8"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="%"/>
+    <n v="81.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="%"/>
+    <n v="74.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="%"/>
+    <n v="76.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="%"/>
+    <n v="71.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="%"/>
+    <n v="69.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="%"/>
+    <n v="63.4"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="%"/>
+    <n v="63.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="%"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="%"/>
+    <n v="56.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="%"/>
+    <n v="62.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="%"/>
+    <n v="60.4"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="%"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="%"/>
+    <n v="67.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="%"/>
+    <n v="61.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="%"/>
+    <n v="68.4"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="%"/>
+    <n v="63.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="%"/>
+    <n v="53.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="%"/>
+    <n v="61.8"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="%"/>
+    <n v="64.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="%"/>
+    <n v="65.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="%"/>
+    <n v="60.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="%"/>
+    <n v="71.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="%"/>
+    <n v="62.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="%"/>
+    <n v="58.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="%"/>
+    <n v="61.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="%"/>
+    <n v="67.7"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="%"/>
+    <n v="81.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="%"/>
+    <n v="72.8"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="%"/>
+    <n v="76.7"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="%"/>
+    <n v="70.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="%"/>
+    <n v="68.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="%"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="%"/>
+    <n v="62.7"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="%"/>
+    <n v="66.4"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="%"/>
+    <n v="53.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="%"/>
+    <n v="64.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="%"/>
+    <n v="58.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="%"/>
+    <n v="71.7"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="%"/>
+    <n v="64.9"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="%"/>
+    <n v="62.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="%"/>
+    <n v="66.5"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="%"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="%"/>
+    <n v="53.1"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="%"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="%"/>
+    <n v="64.2"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="%"/>
+    <n v="64.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="%"/>
+    <n v="58.3"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="%"/>
+    <n v="70.6"/>
+  </r>
+  <r>
+    <s v="F1057C05"/>
+    <s v="Percentageof persons who moved within same county as a percentage of all persons who moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="%"/>
+    <n v="63.2"/>
+  </r>
+</pivotCacheRecords>
 </file>